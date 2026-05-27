--- v2 (2026-03-28)
+++ v3 (2026-05-27)
@@ -497,1063 +497,1048 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Mar 19, 2026 08:10 am</t>
+          <t>Apr 20, 2026 12:56 pm</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/real-estate/from-60-000-to-25-crore-heres-why-buyers-are-betting-big-on-farmlands-in-high-growth-corridors-101773855668683.html</t>
+          <t>https://www.hindustantimes.com/real-estate/maharera-update-10-379-real-estate-projects-approved-in-fy26-with-nearly-half-in-mmr-101776668733598.html</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>In a now-viral X (formerly Twitter) post, stock market trader Swapnil Kommawar revealed that his uncle once bought four acres of land in their hometown for just  ₹60,000. As the area grew into a full-fledged district, the land’s value skyrocketed, with retail giant DMart acquiring two acres of the plot for  ₹25 crore. Such stories of modest land purchases turning into multi-crore windfalls highlight the long-term potential of real estate, especially in rapidly urbanising regions. Experts note that while farmlands can indeed become real estate jackpots, the extent of appreciation largely depends on the plot’s location and connectivity to infrastructure.Also Read: How farmlands turned into a real estate jackpot — no trading, no flipping, just patience and timing In Kommawar’s example, the remaining land retains its value. At the proceeds from the partial sale have been reinvested into fixed deposits, reportedly generating a steady monthly income, the user wrote on X. A similar pattern emerges from another Reddit anecdote: a Delhi-NCR family purchased 3 bighas of farmland in Noida for  ₹6 lakh nearly 2 decades ago. Over time, the land was acquired by the authority, with compensation payouts rising from  ₹23 lakh in 2009 to an additional  ₹15 lakh in 2013 after revision. Instead of liquidating gains, the family reinvested the proceeds into a residential plot in Greater Noida West and farmland near the upcoming Noida International Airport. Today, these assets are estimated to be worth over  ₹5 crore, the Redditor said. Real estate experts say that investing in land continues to appeal to buyers seeking long-term optionality, be it for future construction, capital preservation, or eventual resale gains. Unlike built properties, plotted assets typically do not generate immediate rental yields, but they have historically delivered stronger capital appreciation over longer holding periods, market observers note. “Returns in land investments are fundamentally driven by micro-market dynamics and developer quality,” Manjesh S Rao, Chief Real Estate Officer at BrokerInBlue, said. He also said that buyers should prioritise well-planned, gated layouts with strong connectivity and essential infrastructure, as these are more likely to sustain long-term appreciation.Also Read: Bengaluru apartment body urges state govt to pass new apartment Act, seeks rollback of steep waste charges on apartments Experts caution that while farmland can deliver outsized returns, it comes with a distinct set of risks, particularly around documentation and legal clarity. Ensuring a clean and marketable title remains one of the biggest challenges for buyers, often requiring detailed due diligence before any transaction. “Clear title verification is critical in farmland deals, as ownership records can sometimes be fragmented or unclear,” Sunil Singh, director at Realty Corp, said. He pointed out that location plays an equally important role, with parcels closer to infrastructure corridors and within an accessible distance of urban areas centres commanding stronger long-term appreciation. According to Singh, farmland within a 100-km radius of Bengaluru is now priced at  ₹1–2 crore per acre, reflecting heightened investor interest following regulatory changes that allow individuals to purchase agricultural land. “Earlier, restrictions limited participation, but with policy easing, demand has increased significantly, pushing up prices,” he noted. He emphasised that investors need a long holding horizon to realise meaningful gains. “If someone is buying land at around  ₹1 crore per acre today, it could take 10–15 years to scale that into  ₹15–20 crore, depending on how the surrounding infrastructure develops,” he said. Citing recent transactions, Singh pointed to deals in Chikkaballapur, where farmland purchased at around  ₹90 lakh per acre a few years ago is now valued at approximately  ₹2.5 crore per acre. He said that road access is another key factor, recommending plots close to at least 40-foot-wide roads that can be expanded in the future, further enhancing land value. (Disclaimer: This report is based on user-generated content from social media. HT.com has not independently verified the claims and does not endorse them.) Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
-[...31 lines deleted...]
-          <t>JSW Realty, the real estate arm of the JSW Group, has signed a development agreement (DA) to redevelop Malabar Court in South Mumbai’s upscale Malabar Hill, where it plans to develop a luxury project with an estimated revenue potential of over  ₹2,000 crore, featuring exclusive residences including single-floor homes, duplexes, and a signature penthouse, the company said in a statement on March 18. "The company today signed a development agreement with the Patel Family for Malabar Court, an exclusive property in Mumbai’s most established residential neighbourhood. Malabar Court has been home to the Patel family for over seven decades and holds a distinctive place in the neighbourhood’s residential fabric. The agreement reflects the confidence that long-standing property owners increasingly place in JSW Realty," according to a company statement. According to the company, the project spans an area of under one acre and is located adjacent to the Malabar Hill Club. The project draws from its Art Deco legacy while adopting a contemporary design approach, the company said. Also Read: Mumbai real estate: Adani Group subsidiary acquires over 48,000 sq ft of land in South Mumbai for  ₹170 crore The company said that the project is planned as a boutique luxury residential tower, and the development is expected to generate a topline of over  ₹2,000 crore. It will offer exclusive residences, including single-floor homes, duplexes and a signature penthouse. “Malabar Court is envisioned as a rare offering shaped by continuity rather than reinvention. Over the last five years, we have meticulously built a portfolio that prioritises quality and architectural integrity. With Malabar Court, we strengthen our commitment to developments that honour the legacy of the neighbourhood while delivering enduring institutional value,' said Sujal Shroff, CEO, JSW Realty. Also Read: Lodha Developers acquires development rights for a 17,403 sq mtrs land parcel in South Mumbai’s Malabar Hill The project is expected to feature a curated suite of wellness and lifestyle amenities designed to offer residents a private and tranquil retreat within the city, the company said in a statement. Also Read: MHADA sells 64 homes out of 118 under first-come, first-served scheme in Mumbai; premium flats priced  ₹4–8 crore unsold JSW Realty is the real estate development arm of the $23 billion JSW Group. Its portfolio includes bespoke residences, integrated townships, curated projects and mixed-use developments. The company combines architectural sensitivity, sustainability, and disciplined execution to deliver high-quality projects anchored in long-term value creation, the company statement said. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
+          <t>The Maharashtra Real Estate Regulatory Authority (MahaRERA) approved 10,379 real estate projects across Maharashtra in the financial year 2025–26, with nearly half (5,494) located in the Mumbai Metropolitan Region (MMR) and 3,566 in the Pune region, according to official data. During the same period, MahaRERA registered 4,204 projects, approved corrections for 2,488 projects, and granted extensions to 3,687 projects. Complaint disposal also saw a sharp uptick, with a 19% higher resolution rate in 2025 as the regulator focused on clearing pending cases. According to the official data, Pune district recorded 3,150 projects that were approved, followed by 1,714 in Thane, 1,696 in Mumbai suburban, 375 in Mumbai City, 939 in Raigad, 568 in Palghar, 474 in Nagpur, 454 in Nashik, 155 in Sambhaji Nagar, 145 each in Kolhapur and Satara, and 134 in Ratnagiri. However, while district-wise Pune tops, when the entire Mumbai Metropolitan Region (MMR) is clubbed, the total registrations go up to 5,494, and 3,566 in the entire Pune region, 563 in Vidarabha, which includes Nagpur, Wardha, among others, and 723 from the rest of Maharashtra, the data reveals. Also Read: MahaRERA directs developer to refund Pune homebuyers who cancelled booking in 10 days over non-mergeable jodi flats In 2025, the regulator resolved 6,045 homebuyer complaints, compared with 5,073 registered during the year, according to official data, as it prioritised clearing older pending cases. On March 16, MahaRERA said that, in its first seven years, the complaint-disposal rate ranged from 50% to 70%. This has since risen significantly, with the overall disposal rate reaching 127%, and touching 137% in 2025 alone. Since its inception, a total of 10,235 complaints have been filed, while 13,003 have been disposed of, reflecting a sharp improvement in case resolution. According to official data from MahaRERA, 1,324 complaints were reported in 2017, with a disposal rate of 27%. In 2018, complaints rose to 4,253, while the disposal rate improved to 56%. In 2019 and 2020, complaints stood at 4,376 and 3,049, with disposal rates of 71% and 53%, respectively. In 2021, 3,554 complaints were recorded, with a disposal rate of 57%; in 2022, when 3,312 complaints were filed, the disposal rate increased to 79%. In the following years, MahaRERA reported 4,006 complaints in 2023, 3,868 in 2024, and 5,073 in 2025. The disposal rates for these years rose to 70%, 123%, and 137%, respectively, indicating a significant improvement in case resolution. Also Read: From project suspensions, ad curbs to parking relief: MahaRERA strengthens buyer protection in 2025 According to MahaRERA, obtaining its approval is mandatory for any corrections or extensions under the provisions of the Real Estate (Regulation and Development) Act, 2016. Developers are also required to seek the regulator’s approval for any alterations or additions to the project plans submitted at the time of registration. Also Read: MahaRERA resolves 6,045 complaints in 2025, disposal rate jumps to 137% Additionally, during the registration stage with MahaRERA, developers are required to provide a definite completion date for the housing project. "During the execution of any project, irrespective of the reason, the developer is required to obtain MahaRERA's approval for an extension of the timeline. If this process is violated, the project is classified as lapsed, which adversely affects its progress. Therefore, seeking an extension from MahaRERA is necessary to complete the project. From the homebuyers’ standpoint, the developers must seek MahaRERA’s approval for the project’s correction and extension," MahaRERA said in a statement. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
 He believes that Mumbai presents a unique reality that, while Mumbaikars deeply aspire to own a home in the city of dreams, many spend little actual time living in it due to long commutes and demanding work lives. 
 With over 11 years of experience in journalism, I have reported across a wide spectrum of beats, including real estate, housing, infrastructure, aviation, and education.  
 I have also extensively covered the workings of India’s wealthiest civic body, the Brihanmumbai Municipal Corporation (BMC), providing insight into the policy, governance, and urban planning decisions that directly influence Mumbai’s growth. 
 Before joining Hindustan Times, I worked in fast-paced digital and print newsrooms, including Moneycontrol.com and Deccan Chronicle, as well as national dailies such as The Asian Age and DNA.
 Outside the newsroom, I am an avid weather tracker, a fan of spy thrillers in both books and films, and a keen follower of international affairs.Read More</t>
         </is>
       </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Apr 20, 2026 06:39 am</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/cities/delhi-news/chandigarh-inspired-delhi-modernism-garden-city-concepts-in-hauz-khass-single-storey-casa-pia-bungalow-101776646689399.html</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>The rarest site in a city of over 22 million people is a single-storey, two-bedroom bungalow. Casa Pia is tucked away in south Delhi’s Hauz Khas area, sitting amidst prime real estate while choosing to preserve its original structure of Chandigarh-inspired Delhi Modernism. The architect of the house was Indur Mirchandani, who bought the plot of land and began construction in 1972. Mirchandani came from fantastic architectural training. He was a civil engineer who worked in Himachal Pradesh and with the team of Chandigarh architects Le Corbusier and Pierre Jeanneret. Later, he was also the civil engineer who worked on the building of IIT-Delhi. ALSO READ | The house Sir Sobha Singh built after Rashtrapati Bhavan For his own home, he wanted to build a bungalow inspired by Pierre Jeanneret, Maxwell Fry, Jane Drew, and Le Corbusier’s design fundamentals. The primary focus revolved around modernist functionalism, tropical adaptation, and social utility. He emphasised cost-effective residential architecture and user-centric, ergonomic furniture. In a way, he integrated “Garden City” concepts with social infrastructure and recessed facades to create shadow and cool indoor spaces. The outdoors was dressed with iron works from Nahan Foundry. Modernism as a term was too theoretical for me until I had the chance to stay in Maison Pierre Jeanneret in Chandigarh – the house Pierre Jeanneret built for himself while planning the city and its elements. That house was ground zero of practice and planning. I began to see what modernist austerity was. It became clear what the vernacular in the international script of modern architecture meant. The bricks, the breezeblocks, the gardens, the furniture – each simple yet dynamic. The 1950s were an exciting time for India. Laying the foundation for a modern city, Jawaharlal Nehru once said: “There comes a time, which comes but rarely, when the soul of a nation long suppressed, finds utterance.” It was Nehru’s vision that laid the agenda for Chandigarh; it was to be “a symbol of the nation’s faith in the future.” ALSO READ | Inside a professor’s 1970s house in north Delhi’s university precinct Within this backdrop, Indur Mirchandani – the civil engineer who worked with the team in Chandigarh and was then chosen in Delhi to work on building IIT Delhi, on which he worked for over 10 years. Between Chandigarh and Delhi, he began pining for a home in Delhi. South Delhi at this time was different. Hauz Khas and Mayfair Gardens were large swaths of agricultural fields, in between which a small colony of just over a hundred houses was planned surrounding the Sabzwari Makhdum Tomb, where Sindhis migrating to Delhi were beginning to build. Arun Mirchandani, who still lives in the house, recalls this land being a cabbage patch that belonged to the Shahpur Jat village. In 1956, AIIMS was coming up, and Yusuf Sarai back in the day was just fields and ruins. As the family began building this house, they kept it for renting to tenants for over a decade while Arun lived like a bachelor above the garage. That room remains in the same state, although now more like a storage room – but still a keeper of the books and notes of a young civil engineer. Delhi was taking substantial influence from Chandigarh, and this house is the perfect example of North Indian Modernism. Designed as a red brick house with a front garden and a backyard, the house’s design facilitated ventilation critical for an Indian home given the density of smells of an Indian kitchen. ALSO READ | Tara Apartment in Alaknanda: Charles Correa’s Indian modernist futurist maisonettes What fascinated me most about this house is its ability to function self-sufficiently across the year. That is the thing about modernism: the engineers really understood the climatic conditions of the place they were building in and responded to them in ways that were climate sensitive. This house was built before we used coolers or air conditioners. Its windows distil light to make the house energy efficient and low impact. For the winters, the house has a fireplace in the drawing room with tiles made by Delhi’s favourite modernist, Satish Gujral. The bedrooms are classic, with ample lofts for storage, furniture from the 1960s with aerodynamic softness and plywood texture. Each bedroom opens into the backyard with access to the backlane and the garage room. The family has lived in this house for about 50 years, and the only upgrades they have done are light furnishings and shelving. The signs of age in a house like this are negligible, as every year they maintain it before monsoon. What is incredible for a house in south Delhi these days is its choice to remain a single-storey, two-bedroom house, especially at a time when real estate has become the main source of income for many families. As Delhi expanded, south Delhi real estate became positioned just after central Delhi as one of the most expensive in north India. Some parts of the city rival pricing with New York and London, yet the family continues to live in a simple modernist house – because it works better than more post-contemporary, amenity-loaded houses. Sometimes a house like this needs more love for its legacy to remain the way it is. It is modernist frugality that makes this house a solid one to continue living in. Anica Mann works on archaeology and contemporary art in Delhi. The views expressed are personal</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Mar 18, 2026 06:58 pm</t>
+          <t>No published date</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/real-estate/bengaluru-home-prices-increase-by-21-in-q4-2025-second-only-to-mumbai-report-101773837462580.html</t>
+          <t>https://www.hindustantimes.com/real-estate/real-estate-guide/branded-residences-in-noida-and-gurugram-should-homebuyers-look-beyond-the-luxury-label-101776589703530.html</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Bengaluru’s housing market witnessed a sharp uptick in home prices in Q4 2025, with average prices rising 21% quarter-on-quarter to  ₹9,500 per sq ft. This made it the second-most-expensive housing market after Mumbai MMR ( ₹14,000 per sq ft in Q4), surpassing Delhi NCR ( ₹9,167 per sq ft in Q4), according to a PropTiger report. The report highlighted pronounced fluctuations in sales throughout the year, driven more by timing-led demand than a steady recovery pattern. Sales stood at 11,731 units in Q1 2025 before surging 33.2% QoQ to 15,628 units in Q2, the strongest quarterly performance of the year.Also Read: Bengaluru real estate prices: Over 42% of homebuyers can no longer afford sub-  ₹1 crore homes “In Q4 2025, sales stabilised at 13,931 units, reflecting a 6.1% QoQ increase, though volumes remained below the Q2 peak. On a YoY basis, Q4 2025 sales were 5.3% higher than Q4 2024, indicating modest year-end improvement despite intra-year volatility,” the report said. Overall, Bengaluru recorded 12.7% YoY growth in residential sales in 2025, reflecting demand resilience. However, faster supply expansion kept the market in a calibrated adjustment phase rather than an acceleration cycle, the report said. “Bengaluru’s residential market in calendar year 2025 exhibited pronounced quarterly volatility, with sharp swings in sales volumes reflecting timing-driven demand rather than a linear recovery trend,” the PropTiger report said.Also Read: Bengaluru real estate: Planning to buy a  ₹2 crore property? Here’s how much you should earn per month On the supply side, PropTiger said developers maintained a strong launch pipeline, particularly in Q1 and Q4 2025, indicating continued confidence in the market. However, this optimism was not consistently reflected in absorption levels across all quarters, leading to periodic sales fluctuations. “On the supply side, new launches remained elevated, particularly in Q1 and Q4 2025, suggesting sustained developer confidence. However, this supply was not consistently matched by absorption across all quarters, contributing to periodic volatility in sales performance,” the report said. At the national level, the report noted that housing sales across the top eight cities declined 12% year-on-year to 3,86,365 units in 2025, marking the lowest annual sales since 2022. Quarterly sales in Q4 also fell 10% YoY to 95,049 units. New supply across India dropped 6% annually to 3,61,096 units, the lowest since 2021. Although Q4 supply saw a marginal 4% YoY increase, this indicates a cautious but steady approach by developers, the report said. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
-[...68 lines deleted...]
-          <t>Noida-based real estate developer Gulshan Group has partnered with Tata Group-owned Indian Hotels Company Ltd (IHCL) to invest  ₹1,000 crore in developing the country’s tallest Taj Hotel, along with Taj-branded serviced apartments in Noida. The project is expected to generate total revenue of around  ₹2,000 crore. Located in Sector 129 along the Noida Expressway, the development to be called ‘Skyscape’ is slated for completion over the next five years. The Taj-branded serviced apartments will span approximately 7,500 sq. ft, the company's top officials said. The 57-storey development will comprise both a hotel and branded residences, featuring a 150-room Taj hotel and 74 Taj-branded serviced apartments. Construction has commenced, and the project is expected to be completed within five years, they said. The project is being developed on a 10,500 sq meter land parcel acquired in 2021 and will be funded through internal accruals, sales collections and funding options through financial institutions, they said. This will be the tallest Taj Hotel in India and the first in Noida, Uttar Pradesh. It also marks the second Taj-branded residential project in the country after Chennai, they said. The company did not disclose the price of the serviced apartments. “Bringing Taj to Noida under Gulshan’s vision is our way of shaping the city’s luxury narrative and delivering an address that will stand as a benchmark for generations to come. We are investing  ₹1,000 crore to create not just an iconic development, but also one of India’s most distinctive branded serviced apartment offerings,” said Gulshan Nagpal, chairman, Gulshan Group, adding the project is expected to generate total revenue of around  ₹2,000 crore. He said that the group plans to partner with Taj for similar serviced apartment projects across other micro-markets. Also Read: IHG bets on branded residences as India’s luxury housing demand grows; targets Tier 1 cities and resort destinations Yukti Nagpal, director, Gulshan Group, said that “This project is our statement to the industry, reimagining luxury beyond traditional boundaries by blending the glamour of hospitality with the magnanimous scale of real estate. At Gulshan Group, we are driven by trust, design integrity, and a long-term vision. In partnership with Taj, we are envisioning what we believe will be India's tallest Taj, a global-standard address destined to become one of the most iconic landmarks in the country.” Puneet Chhatwal, Managing Director and CEO, IHCL said, “India is among the top five global economies and the rising affluence levels is leading to demand for luxury products and services including branded residences in urban centres. The unveiling today of this landmark development of a Taj hotel and branded residences will set a benchmark in luxury in the National Capital Region. We are delighted to progress this partnership with the Gulshan Group.” Also Read: From Elie Saab to Four Seasons: Why India’s ultra-rich are betting on branded residences For Taj, this is the second branded residence after Chennai. "This is the first of its kind in height and class. With branded residences, what we started as a journey in Chennai is finally coming to North India,” he said, adding “One white spot that was missing was Noida.”. The project will feature two apartments per floor, with residences spanning from the 17th to the 56th storey. The top floor will house a single penthouse, which will not be offered for sale. The lower floors will be dedicated to the hotel, with separate entrances for the hotel and residential sections. The hotel will include an all-day dining restaurant, a bar, and two speciality restaurants. It will also feature an 8,000 sq. ft. ballroom for conferences and events. While Gulshan Group will lead the investment, IHCL will serve as the hospitality operator. The project is expected to attract high-net-worth buyers, including Noida-based families looking to upgrade to serviced apartment living, South Delhi residents relocating to Noida, MSME owners, logistics entrepreneurs given the proximity to the upcoming airport, and senior corporate executives, officials said. Vandana Ramnani leads the real estate vertical at Hindustan Times Digital, bringing over two decades of journalism experience across real estate, education, human resources, and foreign affairs. She specialises in India’s real estate sector, covering residential and commercial markets in Delhi-NCR, Mumbai, and Bengaluru, with in-depth reporting on regulatory developments, urban policy, housing trends, and interviews with industry leaders.  
+          <t>A wave of branded residence launches in Noida and Gurugram underscores how developers are competing to stand out through ultra-luxury amenities and global brand tie-ups. As both micro-markets try to outdo each other on brand differentiation, buyers must look beyond the label and assess whether a real estate project delivers value across service, design, status, and overall living experience. The landscape of branded residences has expanded significantly. Developers are partnering with international real estate brands, luxury watchmakers, boutique fashion houses, lifestyle labels, interior designers, and even premium automobile brands to create homes with distinct positioning. The aim is clear: to offer high-end living experiences that blend lifestyle, design, and global brand appeal. After more than a decade, branded residences are back in multiple formats. Some are service-led, offering hotel-style living with concierge, housekeeping and end-to-end property management. Others are design-led, where global names such as Armani, Trump or Versace bring their architectural and aesthetic signature. Across formats, these homes cater to a niche buyer focused on comfort, exclusivity and status rather than pure investment returns. Typically priced upwards of  ₹15 crore, branded residences command an 8–10% premium over standard luxury housing. Buyers in this segment are usually willing to pay for location, design and lifestyle differentiation. For prospective buyers, the key is to determine whether the brand association is meaningful or merely cosmetic. Important questions include: Is real estate core to the brand’s business? Does it have a dedicated global real estate vertical? Has it delivered similar projects successfully? And what tangible value does it bring to the development? “The branded tag alone does not guarantee a risk-free purchase,” said Sunil Tyagi, Managing Partner, ZEUS Law. “Buyers should understand whether the brand is actively involved in development and management or simply lending its name. This directly impacts service quality, accountability and costs.” Maintenance and service charges are typically higher due to premium amenities and staffing standards, and must be factored into long-term affordability. Buyers should also verify RERA registration, review project timelines, and assess the developer’s track record, even when a reputed brand is attached, say real estate experts. Equally important is understanding the structure of the branding agreement. If the brand is only licensing its name, liabilities for delays or construction issues remain with the developer. Buyers should also check whether the brand association is for a fixed term and what happens if that agreement expires, says Tyagi. The brand partnership should enhance the offering, not just justify a premium. Aligning with the right buyer profile also matters, as certain brands naturally appeal to CXOs, CEOs and high-net-worth individuals, say experts. Importantly, these partnerships typically extend through the life of the project, ensuring that the development continues to adhere to the brand’s standards and identity, say experts. Also Read: Is Noida’s real estate market challenging Gurugram? What buyers and investors should know Recent deals highlight the growing momentum in this segment. Signature Global has tied up with Italian lifestyle brand Tonino Lamborghini to develop a  ₹2,900 crore luxury project in Gurugram’s Sector 71, spread across 12.4 acres with over 800 units. Dalcore has launched The Falcon on Gurugram's Golf Course Road in partnership with YOO Inspired by Starck. The  ₹500 crore boutique project will feature 96 residences, priced from  ₹10 crore. In Noida, Gulshan Group has partnered with Indian Hotels Company Ltd (IHCL) to develop Taj-branded serviced apartments as part of a larger  ₹1,000 crore project along the Noida Expressway. The ultra-luxury units, spanning about 7,500 sq ft each, are priced between  ₹35 crore and  ₹40 crore. The Westin Residences in Sector 103, Gurugram are priced between  ₹6 crore and  ₹12 crore, depending on the configuration and location within the project. Spread across 7.78 hectares (around 20 acres), the development will feature 1,700 three- and four-bedroom residences, with sizes ranging from 248 to 402 square metres (approximately 2,673 to 4,328 sq ft). Branded residences are homes developed in collaboration with globally recognised brands that lend their names, design philosophies and, sometimes, operational expertise. Hospitality majors such as Marriott International, Four Seasons, Accor, Mandarin Oriental and Rosewood are key players, alongside brands from the fashion, automotive and design sectors. According to Knight Frank, India’s branded residences sector is still nascent but growing rapidly. The country ranks sixth globally in completed branded residence projects and tenth in the development pipeline, signalling strong future supply. Also Read: Selling your house? Here’s how to reduce your capital gains tax burden With a rising base of ultra-high-net-worth individuals and increasing appetite for global lifestyle products, branded residences are fast emerging as a distinct segment within India’s luxury housing market. However, for buyers, the real value lies not in the brand name alone, but in what it genuinely delivers. Vandana Ramnani leads the real estate vertical at Hindustan Times Digital, bringing over two decades of journalism experience across real estate, education, human resources, and foreign affairs. She specialises in India’s real estate sector, covering residential and commercial markets in Delhi-NCR, Mumbai, and Bengaluru, with in-depth reporting on regulatory developments, urban policy, housing trends, and interviews with industry leaders.  
 Her work has also appeared in the Hindustan Times newspaper and HT Estates. 
 Earlier, Vandana played a key role in establishing the real estate vertical at Moneycontrol (NW18 Group), shaping its editorial direction and market coverage.  
 She has also written extensively on international education for HT Education, tracking global study destinations, policy changes, and student mobility trends, earning the Singapore Education Award 2009 for Best Media Coverage (Print). 
 Her reporting portfolio includes human resources and employment trends for HT ShineJobs and PowerJobs, as well as lifestyle and interior design features for HT Premium Homes. 
 Vandana began her career with the Press Trust of India, gaining strong editorial and reporting expertise. She was also selected for a prestigious fellowship at Fondation Journalistes en Europe in Paris, where she wrote for EuroMag. One of her notable reporting assignments included covering Germany’s capital relocation from Bonn to Berlin. 
 Outside of journalism, Vandana is a passionate traveller, constantly seeking out charming hideaways across India and the lesser-known, offbeat corners of Southeast Asia.Read More</t>
         </is>
       </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/namma-metro-blue-line-will-improved-connectivity-push-up-real-estate-prices-across-bengaluru-101776576321262.html</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>The upcoming Namma Metro Blue Line is expected to be a game-changer for Bengaluru, strengthening connectivity between key residential and employment hubs while linking the city’s south-eastern corridors to the airport in the north. As infrastructure along the Outer Ring Road improves, real estate experts say major employment clusters like Silk Board, HSR Layout, and Bellandur will see improved mobility and higher property prices. Planned along the high-density Outer Ring Road (ORR), the corridor is expected to improve accessibility across key IT and residential hubs, a factor that real estate experts say could drive both residential demand and commercial activity along the stretch. Experts say that apartments are likely to see the highest traction along the Blue Line corridor, especially in the mid-income and premium segments that cater to the large professional workforce in these catchments. The Blue Line is being implemented in two stages to accelerate execution. The first segment, from the Central Silk Board to KR Puram, is slated for completion by the end of 2026, according to Bangalore Metro Rail Corporation Limited officials. Spanning roughly 17.75 km across 13 stations, this phase will connect major employment clusters such as Silk Board, HSR Layout, Bellandur, ISRO, and Marathahalli. Also Read: Why did plotted project registrations double in Bengaluru, and why are buyers choosing land over apartments? The subsequent stretch from KR Puram to the airport is expected to be operational in the next few years, completing the full corridor and extending metro access into north Bengaluru. Real estate experts say that the upcoming Namma Metro Blue Line is set to act as a strong growth driver for real estate across micro-markets such as Silk Board, HSR Layout, Bellandur, and Marathahalli. “These locations already benefit from proximity to major employment hubs, and enhanced metro connectivity will significantly improve commute efficiency and accessibility. This infrastructure upgrade is likely to support steady property price appreciation over the medium to long term and strengthen rental demand, particularly among working professionals. Improved connectivity typically enhances the overall livability of such corridors, making them increasingly attractive for both end-users and investors,” Sopan Gupta, co-founder and principal partner, Square Yards, told Hindustan Times Real Estate. Also Read: Should you buy the apartment you’re renting? Key factors homebuyers must keep in mind This comes at a time when the IT corridors along the line are already seeing major absorption of office spaces. Silk Board to Hebbal corridor along the Outer Ring Road represents a concentration of Bengaluru’s office landscape, housing approximately 95 million sq ft of Grade A office space, i.e., roughly 42% of the city's total inventory. An additional 30 million sq. ft. of office development is pipeline-ready for completion by 2029, data from JLL India showed. Real estate experts say the upcoming metro connectivity along the Silk Board–KR Puram stretch in Bengaluru is expected to push property values, particularly in areas within close distance of stations. “The major impact will be felt at the Silk Board intersection, which will see substantial transformation once the metro is operational. Property prices would typically appreciate 15-25% in the 12-18 months preceding metro operations,” Girish KS, MRICS, senior director and India head, JLL said. Girish pointed out that Silk Board's current challenge is severe traffic congestion, which makes metro access particularly valuable here. The transit-oriented development potential could attract mixed-use projects, though the area's existing infrastructure constraints may moderate price growth compared to more planned neighbourhoods, he said. Marathahalli could also experience robust rental demand growth majorly in the residential sector, since office space stock is comparatively lower than in previous micro markets, Girish said. “This micro market has relatively more affordable price points compared to HSR Layout and Bellandur make it attractive for first-time buyers and investors targeting mid-income renters.” Overall, real estate brokers said that along the new metro line, they expect at least a 10% appreciation in home prices. For properties located within a 5–10-minute walking distance of a station, prices could increase by 10–20%, they said. Sunil Singh of Realty Corp said that rental markets typically respond faster than capital values. “Rentals will go up first, followed by selling prices,” Singh said, noting that the average rent for a 2BHK in these micro-markets is currently around  ₹40,000 per month, with gated communities commanding an additional  ₹10,000– ₹15,000 premium. In terms of capital values, apartments along the corridor are priced between  ₹8,000 and  ₹14,000 per sq ft, while land rates range from  ₹14,000 to  ₹20,000 per sq ft. “This corridor is already well-developed, and metro connectivity will only add further value,” he said. Kiran Kumar, vice president of Hanu Reddy Realty, pointed out that while areas like Silk Board, HSR Layout, and Bellandur are already facing severe traffic congestion, emerging nodes such as KR Puram could see faster growth due to the availability of land parcels. “KR Puram stands to benefit more in terms of expansion. Prices there are currently in the  ₹6,000– ₹8,000 per sq ft range, and we can expect at least a 10% increase going forward,” he said. Girish said residential apartments are likely to see the earliest traction, particularly in the mid-premium and premium segments across key micro-markets such as Marathahalli and Bellandur. “These locations align closely with the IT workforce, which stands to benefit the most from improved connectivity,” he noted, adding that ready-to-move-in homes are expected to outperform under-construction projects over the next one to two years, with overall residential momentum playing out in the near term of up to three years. On the commercial side, he pointed out that demand will be more staggered, playing out over a one- to four-year horizon. “Grade A office spaces within 500 metres to 1 km of metro stations are expected to attract occupiers looking to optimise employee commute and enhance talent retention. However, Girish cautioned that in Bellandur, where office supply is already substantial, success will depend more on asset quality and amenities than just location. Micro-markets like Marathahalli and HSR Layout still offer selective opportunities for new office developments, although rental yields may initially soften as capital values rise faster, a trend seen in other metro-linked corridors in Bengaluru,” he said. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/real-estate-guide/selling-your-house-here-s-how-to-reduce-your-capital-gains-tax-burden-101776570577116.html</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Amit, a salaried professional in Bengaluru, sold his residential flat for  ₹1.2 crore, earning a long-term capital gain of  ₹45 lakh. Instead of paying tax on this gain, he planned his reinvestment wisely. Within six months, he booked an under-construction apartment and used part of the gains as the down payment. Since the project would take time, he deposited the remaining unutilised amount in a Capital Gains Account Scheme account before filing his income tax return. Over the next two years, he systematically withdrew funds from this account to pay the builder as construction milestones were completed. When you sell a property, capital gains arise. However, you can save on paying taxes on capital gains by utilising certain provisions of the Income Tax Act. “The income tax provisions allow individuals and Hindu Undivided Families (HUFs) to claim an exemption on long-term capital gains arising from the transfer of a residential house property, provided the proceeds are reinvested into another residential house in India,” says Vishal Gada, founder and CEO, Aurtus, a full-service tax firm. “This comes under Section 54 of the Income Tax Act 1961, corresponds to Section 82 of the Income Tax Act 2025. Both sections, however, are similar,” says Anil Harish, Managing Partner, D.M. Harish &amp; Co. To qualify, the taxpayer must adhere to a strictly defined statutory window. For purchase, the new property must be acquired either 1 year before or 2 years after the date of transfer of the original asset. Also Read: Income Tax changes 2026: PAN mandatory for property deals above  ₹20 lakh from April 1 For construction, the new house must be completed within 3 years from the date of the original transfer. In practice, this distinction between purchase and construction is quite relevant. The three-year window is typically relied upon in cases of under-construction properties or where the taxpayer is developing the property independently. “While courts have, in some cases, taken a more practical approach where delays were beyond the taxpayer’s control, the general expectation from the tax authorities is that these timelines should be adhered to. As such, any delay beyond the given period can potentially put the exemption at risk unless the facts are particularly compelling,” says Kunal Sharma, Managing Partner, TARAksh Lawyers and Consultants. “The capital gains account scheme (CGAS) helps preserve your exemption if you are unable to reinvest your capital gains immediately. If the capital gains are not fully utilised before filing your income tax return under section 139(1), the unutilised amount must be deposited in a CGAS account before the due date of filing the return,” says Abhishek Soni, CEO, Tax2Win, an income tax portal. Also Read: Renting an apartment? Does the landlord's property insurance cover a tenant’s personal belongings? This deposit is treated as a deemed reinvestment, ensuring the exemption is not lost. The amount deposited must then be utilised within two years for the purchase of a property or within three years of its construction. A significant modernisation occurred with the November 2025 amendment, which expanded the scheme's accessibility. The definition of a ‘Deposit Office’ now includes authorised private-sector banking companies, moving beyond the traditional reliance on public-sector banks, explicitly recognises electronic modes (UPI, RTGS, NEFT, etc.) as valid for depositing funds. To secure the exemption, the deposit must be made before filing the original return of income or before the expiry of the due date for filing the original return of income, whichever is earlier. “While some judicial precedents have been favorable toward deposits made before filing a belated or revised return, the safest harbor remains compliance with the original filing deadline. If the funds remain unutilised after the three-year window from the date of the original transfer, the remaining balance is charged to tax as long-term capital gain in the tax year in which that period expires,” says Gada. Kolkata-based Raj Varma, 39, based in Kolkata, sold his residential property in 2023 but was unable to immediately reinvest the entire capital gains. To retain the exemption, he deposited the unutilised amount in a CGAS account before filing his return. Within two years, he purchased a new apartment, ensuring the exemption remained intact. If you do not use the money in the capital gains account scheme within three years from the date of the original capital gain, you can withdraw the money from the capital account, but only with the permission of the income tax department. “You have to apply to the IT and set out the fact that you sold a property and that you reinvested into the capital gains account with a view to buying or constructing a new house and that for whatever reason you have not actually done so,” says Harish. Therefore, you want to withdraw the money from the capital account. The officer will then call upon you to pay the capital gains tax, and only then will give you a certificate to enable you to draw your money from the capital gains account and close the account. Under Section 54 of the Income Tax Act, 1961, the benefit of exemption is subject to a minimum holding requirement of three years for the new residential property acquired or constructed. This effectively operates as a lock-in period to ensure the reinvestment is not merely temporary. If the new property is transferred within 3 years from its purchase or construction, the earlier claimed exemption does not continue in its original form. Instead, the law provides for recalibrating the cost of acquiring the new property. Specifically, the cost of the new asset is reduced by the amount of capital gains exemption claimed under Section 54 of the Income Tax Act, 1961, resulting. in a higher taxable capital gain at the time of sale. “This mechanism effectively withdraws the earlier exemption. Further, since the holding period is less than three years, the gain on such transfer is typically treated as a short-term capital gain, taxable at applicable slab rates. The combined effect is that the taxpayer not only loses the benefit of exemption but may also face a higher tax incidence upon early exit,” says Sharma. Anagh Pal is a personal finance expert who writes on real estate, tax, insurance, mutual funds and other topics</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Mar 18, 2026 01:06 pm</t>
+          <t>No published date</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/real-estate/bengaluru-apartment-body-urges-state-govt-to-pass-new-apartment-act-seeks-rollback-of-steep-waste-charges-on-apartments-101773817719964.html</t>
+          <t>https://www.hindustantimes.com/cities/mumbai-news/panchratna-building-iconic-diamond-hub-turns-into-residences-101776540974374.html</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>The Bangalore Apartments Federation (BAF) has urged the Karnataka government to pass the long-pending Karnataka Apartment Ownership and Management Act (KAOMA) 2025 in the ongoing Budget Session, while also calling for the withdrawal of what it termed ‘discriminatory’ solid waste management charges imposed on housing societies. The federation members have expressed concern over delays in introducing the legislation, which is expected to replace the existing 1972 Act governing apartment ownership and management in the state. Aimed at addressing long-standing gaps in the current regulatory framework, the proposed legislation is expected to replace the decades-old Karnataka Apartment Ownership Act, bringing greater clarity to issues such as land rights, ownership and maintenance of common areas. BAF claimed that, despite assurances by Deputy Chief Minister D K Shivakumar and the draft having been ready since July 2025, the bill has not yet been tabled in the Assembly. The federation noted that public consultations had already been completed, but no further legislative steps had followed.Also Read: Karnataka’s new Apartment Ownership Act nearly ready: What you need to know Satish Mallya, president of BAF, said that the absence of an updated legal framework is making it difficult for residents to manage associations, resolve disputes and safeguard ownership rights. This development follows a statement last year by Karnataka Deputy Chief Minister DK Shivakumar, who announced that the state was working on a uniform law to address homebuyers' concerns. “We will introduce a new apartment ownership Act under the purview of the RERA Act, which will replace the Karnataka Apartment Ownership Act, 1972,” he had said. The state government is already in the final stages of drafting a new Apartment Ownership Act, Hindustan Times Real Estate reported earlier. Any new framework governing apartment ownership in Karnataka must align with Section 17 of the Real Estate (Regulation and Development) Act, 2016, which requires developers to transfer common areas to the association of allottees in accordance with applicable laws, Akash Bantia, an advocate, said. He said that the Karnataka Apartment Ownership Act, 1972, no longer reflects current urban realities, noting that it has struggled to keep pace with the rapid growth of apartment-based housing in cities like Bengaluru, driven by the IT sector boom.Also Read: Karnataka government moves to roll out Apartment Bill 2025: All you need to know The federation also raised concerns about recent user-fee changes introduced by Bengaluru Solid Waste Management Limited (BSWML), under which apartment complexes with over 100 units are being classified as bulk waste generators. Under the revised structure, independent houses pay a nominal monthly fee of  ₹ 100 through property tax, while apartment residents are charged  ₹12 per kilogram of waste, plus 18% GST. According to BAF, this translates to roughly  ₹360 per flat per month, a 600% increase, placing a significant financial burden on large housing societies. "Our communities are committed to sustainable waste management and have followed in-situ wet waste processing and source segregation since 2016. However, punishing us with exorbitant fees and treating families in flats differently from those in independent houses is severe discrimination," BAF said. To address the issue, BAF proposed measures, including eliminating direct vendor payments to avoid GST implications, introducing a compost buyback system, and ensuring stakeholder consultation before revising charges. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+          <t>MUMBAI: In Mumbai, where ageing buildings standing on prime real estate are known to pass into the redevelopment maze, one structure built in 1972 has chosen a different path – that of reimagining its past instead of fading out. The Panchratna building, a landmark near Opera House, which was once the centre of India’s diamond trade, with around 90% of the country’s diamond deals passing through it, has now returned to its original avatar – evidenced by the line of clothes drying outside windows of apartments on the upper floors. This was possible as the diamond traders moved their businesses from here to the Bharat Diamond Bourse (BDB), in Bandra Kurla Complex (BKC), and Surat, Gujarat. 121 of its 144 flats, which once served as offices for leading diamond merchants, are now home to families. While the inflow into the houses, which were converted into offices, began in 2011 when diamond traders started taking their businesses to BDB, it is only recently that the building reached full occupancy. Flat buyers at the time found economic merit in leasing out the spaces for commercial use, with many choosing to rent living spaces in the vicinity. Today, real estate prices of residential and commercial spaces here range between  ₹40,000 to  ₹55,000 per square foot for spaces between 700 to 1200 square feet. Chirag Patel, a businessman, who moved here eight years ago, said: “I moved to Panchratna as it offers the best view of the sea. After the building turned from commercial to residential I decided to grab the opportunity considering its closeness to most important neighbourhoods.” Chandrika Nagraj, who has lived here since 37 years, is happy to be surrounded by several neighbours, as opposed to the time when it had become a commercial hub. “The building offers the best view of the sea. People prefer to move here, as schools, colleges, hospitals and even the railway station is close by. The building continues to have tight security even after the diamond market shifted to BKC,” said Nagraj. Making of a commercial hub The 25-storeyed Panchratna, built 54 years ago, was envisioned as a part-commercial, part-residential hub. The ground to six floors were designed for commerce, bearing in mind the growing diamond trade in the city, which was being conducted primarily from the crowded Dhanji Street, in Kalbadevi (around 3 kilometers from Opera House) at the time. Holding the seventh floor as the refuge area, 144 flats were constructed in the upper 18 floors. The building was designed in such a manner that the residential spaces faced the Arabian Sea, offering a grand view of the Queens Necklace, Malabar Hill and Nariman Point, while the commercial spaces overlooked the busy streets outside. However, in around three years after its completion diamond trade boomed and a majority of residential apartments in Panchratna were converted into offices by diamond merchants and others associated with the trade, making it one of the costliest commercial spaces in Asia at the time. In 2002, the Brihanmumbai Municipal Corporation (BMC) officially recognised the change, considering the demand for space and the status of the diamond hub, and the Standing Committee passed a resolution allowing Panchratna to convert its residential floors to commercial tenements. “Each flat was changed into three commercial units in 2002, leaving only 10 residential flats. Today, however, commercial properties have again changed to residential and 121 families are occupying the flats on upper floors now,” said Naresh Mehta, secretary of Panchratna Co-operative Housing Society, adding that the commercial units are primarily occupied by jewellers such as Popley, advocates, doctors, chartered accountants and diamond grading and accreditation agencies. By the early ’80s the 25-storey tower became the centre of Mumbai’s diamond trade, and within a short span, the market expanded into 10 adjoining buildings in the area, including Prasad Chambers, Modi Chambers and Parikh Chambers, housing around 4,500 stores. Traders from overseas, especially from Belgium and Israel, were often seen in the small stores along the cobbled street. As almost all the vaults were housed in Panchratna, traders from the entire locality would return to the building in the evening for safekeeping of the precious stones. About 60% of the world’s diamond processing passed through the Opera House. According to estimates of trade veterans, at its peak the building generated an annual turnover of over  ₹5,000 crore. “During the glorious period, we installed 386 CCTV cameras for round-the-clock surveillance and posted 32 security guards in the building, as it recorded a footfall between 10,000 and 12,000 every day. Today, the number is less than half and the building now still sees around 4,000 visitors every day, especially to the offices in the first six floors,” said Mehta. According to the ministry of commerce, in 2010-11, India imported 150 million carats of rough diamonds and exported 59.9 million of cut and polished diamonds valued at $18.24 billion, with around 90 percent of the deals concluding in the Opera House area - where the diamond traders, graders and dealers felt safe despite the locality remaining always crowded. “The crowd provided anonymity to the dealers who moved the diamonds through the bylanes safely by mixing in the crowd, keeping the precious stones wrapped in tissue papers in their pockets,” said a dealer. The euphoria, however, started fading after July 13, 2011, when at around 6.55pm of that day a powerful improvised explosive device went off in the lane between the Panchratna building and Prasad Chambers, killing and injuring several people. This was part of one of the three co-ordinated bomb blasts; the other two being at Zaveri Bazar (10 minutes before the Panchratna blast) and another near Kaburtarkhan in Dadar (10 minutes later). The three blasts in all took 27 lives and left 127 injured. “Everything changed after the 13/7 bombing,” said Mehta. “After the bomb blasts, the diamond business started moving from the Opera House area to BDB, which was standing ready from October 2010.” Spread over 20 million square feet and shaped like a diamond, the BDB has 2,500 offices and an ultra-modern security arrangement with armed guards, a feature which was absent in the Opera House area, where merchants had to ferry their diamonds every evening to the vaults at Panchratna for safekeeping. Besides, BDB provided a complete eco-system for the traders – apart from trading, there were opportunities for grading, banks and dealers. Panchratna’s timeless charm Rajan Parikh, vice president of Mumbai Diamond Merchants Association, said though merchants were nostalgic about the Opera House area, they found it necessary to move on with time – BDB was the destination considering the facilities it offered. “Availability of a large area, modern security arrangements, avenues for promoting individual businesses, banks and travel agents – everything is available under one roof,” said Parikh. “Panchratna, however, still holds a special place in our mind – we fondly look back at the food on offer, the south Mumbai vibe and connectivity to the suburbs, given the proximity to Charni Road station. All of us made money and developed our businesses there,” Parikh said, adding that many diamond merchants have still retained small office spaces in Panchratna even after shifting their main business operations to BDB. Mehta added: “The building was far ahead of its time – planned for the future. The commercial floors were centrally air-conditioned and had 12 modern lifts - six for the first six floors which face the lane and remaining six for the upper 18 residential floors.” Kirit Bhansali, chairman of Gem and Jewellery Export Promotion Council (GJEPC), agreed. “The winner was the fact that as most of us stayed in south Mumbai, we would get freshly cooked lunches from our homes, while some elderly people would go home for lunch. Opera House area also offered some of the choicest food options,” said Bhansali, adding that after moving to BKC, “most of us miss the food outlets at Opera House”. Another proud occupier of a commercial space is Popley &amp; Sons Jewellers. “We own a commercial space in the building since 1978 and continue to function from there,” said Rajiv Popley, director, Popley Group of Jewellers. “The area is special despite the majority of the market having shifted to the bourse at BKC and Surat. We never thought of moving out of the building. Besides, the locality is well connected to other parts of the city,” he added.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Mar 18, 2026 12:04 pm</t>
+          <t>Apr 18, 2026 03:24 pm</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/real-estate/india-office-market-set-to-cross-1-billion-sq-ft-in-2026-tech-parks-to-drive-future-supply-cbre-101773815348463.html</t>
+          <t>https://www.hindustantimes.com/real-estate/up-rera-warns-homebuyers-against-assured-returns-and-fixed-rental-income-till-completion-schemes-101776431035482.html</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>India’s total office stock is likely to cross the 1 billion sq ft mark in 2026, underscoring strong momentum in the commercial real estate sector. A significant 65–68% of the projected office supply for 2026–27 is expected to be concentrated in integrated technology parks, highlighting a shift towards investment-grade, campus-style developments, according to a report by CBRE. The office market saw robust performance in 2025, with both leasing activity and new supply reaching record highs. Annual gross absorption surged to 83.1 million sq ft, marking the third consecutive year of peak demand, while new supply rose to an all-time high of 58.9 million sq ft, up 10% year-on-year, the report said. Bengaluru, Mumbai, Delhi-NCR, and Hyderabad dominated the market, collectively accounting for nearly three-quarters of total leasing activity, reinforcing their position as key demand drivers for office space in India. The report also highlighted a growing preference for high-quality developments, with around 45% of upcoming supply in 2026–27 expected to be Grade A assets. Sustainability continues to remain central, with green-certified buildings accounting for 87% of total completions in 2025.Also Read: From Google to Amazon: Why tech majors are doubling down on office expansion in Bengaluru Global Capability Centres (GCCs) remained a key occupier segment, contributing about 39% of total leasing, equivalent to 32.8 million sq ft, during 2025. Notably, Bengaluru, Hyderabad and Delhi-NCR together accounted for nearly 69% of GCC leasing activity, reflecting their strong talent ecosystems and infrastructure base. According to CBRE, GCCs are increasingly focusing on higher-value functions such as research and development and product ownership, with R&amp;D-led centres growing 1.3 times faster than the broader GCC market since 2020. This shift is expected to further drive demand for integrated tech parks that offer scale, flexibility and advanced infrastructure. Anshuman Magazine, chairman and CEO, India, South-East Asia, Middle East and Africa, CBRE, said that the rise in supply within integrated tech parks reflects a deliberate convergence between developer strategies and the evolving needs of institutional occupiers.Also Read: GCCs have leased about 100 million sq ft in India since 2021, the highest in Bengaluru and Hyderabad: report “As global capability centres (GCCs) deepen their mandates into research and development and product ownership, the quality of the real estate ecosystem they operate in becomes a direct input into their ability to attract and retain specialised talent. India is building that ecosystem at scale, and the leasing data confirms that occupiers are responding,” he said. The report noted that the preference of GCCs for integrated tech park environments has remained consistent, in line with their expansion plans. According to CBRE’s India Office Occupier Survey 2025, approximately 65% of GCC occupiers expect to expand their portfolios by 10% or more by 2027. “As GCCs deepen their presence in India, the bar is being raised further, with a growing need for infrastructure that can support highly specialised functions, including AI. It is becoming evident that digital infrastructure is now as critical as physical infrastructure and employee experience is a key driver of real estate decisions,” Ram Chandnani, managing director, Leasing, CBRE India, said. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
-[...376 lines deleted...]
-          <t>Raghav Chadha has proposed allowing married couples in India to file joint income tax returns, saying optional joint filing would ensure that households with uneven incomes are not unfairly penalised, reduce the tax burden on single-income families, and bring greater tax equity, similar to systems followed in countries like the US, Germany and France.Speaking in Parliament on March 16, the Rajya Sabha MP and Aam Aadmi Party (AAP) spokesperson, said the move would help ensure that families with uneven incomes are not unfairly penalised. If implemented, he argued, households with similar overall earnings, regardless of how income is split between spouses, could receive comparable tax benefits, potentially easing everyday financial anxieties for many Indian families. Also Read: Raghav Chadha pushes for a National Blockchain Property Register to make land records tamper-proof Raghav Chadha, in a post on X, said that he had delivered a speech in Parliament titled ‘I Do Not Oppose, I Rise to Propose,’ advocating for optional joint filing of income tax returns for married couples so that those with uneven incomes are not penalised. Illustrating the disparity, he cited two examples: in one case, both spouses earn  ₹10 lakh each and pay zero tax, while in another, a single-income household earning  ₹20 lakh pays  ₹1.92 lakh in tax, despite both families having the same total income.“The only difference is how the salary is split between the two spouses,” he said, adding, “One roof. One kitchen. One household budget. But when tax time comes, the family disappears. The tax system sees two individuals. A husband and wife become strangers. No clubbing of income or rebates.” Also Read: Joint tax filing for couples? ICAI’s Budget vision proposes reshaping home loan, rental tax math“If there is joint filing of ITR, marital couples will get greater relief of income tax,” he said.Raghav Chadha cited another example of a married couple to highlight the disparity. In this case, an IT professional earns  ₹18 lakh while his wife earns  ₹6 lakh, taking their combined income to  ₹24 lakh. Under the current system, the husband pays around  ₹1.5 lakh in tax while the wife pays none. However, if their incomes were clubbed through joint filing, the total tax liability could drop to zero.He argued that introducing joint filing of income tax returns would allow married couples to be treated as a single economic unit, enabling better tax equity. It would also allow a single-income or higher-earning spouse to utilise the unused tax exemptions of the other. According to him, such a system could curb income diversion and, he added on a lighter note, may even encourage more people to marry to avail of tax benefits.Chadha further pointed out that while India’s tax framework recognises entities such as partnerships, joint tax structures and the Hindu Undivided Family (HUF) as separate assessees, it does not treat the most fundamental unit, the nuclear family of a husband and wife, as a single taxable entity, something he believes should be addressed.He added that joint income taxation for married couples is already followed in several developed economies, including France, Germany, the United States and the United Kingdom. The proposal, he said, aims to bring greater equity for single-income households while ensuring they receive tax benefits comparable to dual-income families. Vandana Ramnani leads the real estate vertical at Hindustan Times Digital, bringing over two decades of journalism experience across real estate, education, human resources, and foreign affairs. She specialises in India’s real estate sector, covering residential and commercial markets in Delhi-NCR, Mumbai, and Bengaluru, with in-depth reporting on regulatory developments, urban policy, housing trends, and interviews with industry leaders.  
+          <t>The Uttar Pradesh Real Estate Regulatory Authority has issued a public advisory warning homebuyers against misleading schemes such as ‘assured returns’ and ‘fixed monthly rental income before possession,’ stating that such offers have no legal validity. The authority urged buyers to remain vigilant and make informed decisions, reiterating that such promises lack legal sanctity unless explicitly included in RERA-compliant agreements or approved formats. The authority said that offers like ‘assured returns’ or ‘fixed rental income till completion’ do not have legal sanctity unless explicitly provided for within RERA compliant agreements and approved formats, it said. UP RERA said it has observed that some promoters continue to lure buyers with schemes such as subvention plans, pre-EMI payments till possession, fixed rental income before completion, buyback guarantees, lease assurance schemes, and investment plans promising assured returns. In addition, freebies like cars, gold coins, and foreign trips are being offered to attract buyers. The authority said that without proper legal backing, such offers are merely promotional tactics and may not be enforceable. Also Read: UPRERA clears 15 projects worth  ₹3,069 cr across seven districts Citing the Real Estate (Regulation and Development) Act, 2016, UP RERA emphasised that misleading advertisements and false commitments constitute a violation of regulatory norms and can invite penalties. “As per Rules 38 and 61 of the UPRERA framework, strict action can be taken against promoters who issue deceptive advertisements or make promises that are not part of the legally approved agreement. Such violations may attract penalties, fines, or other punitive measures as deemed appropriate by the authority,” it said. UP RERA has advised prospective buyers to invest only in projects registered with the authority and to verify all project details on its official website, including registration status, land records, approved layouts, and declared completion timelines before making any financial commitment. The authority also urged buyers to carefully review the Builder Buyer Agreement (BBA) or Agreement for Sale (AFS) to ensure it follows the prescribed format and is free of ambiguous or misleading clauses. It further advised that all payments be made through proper banking channels into the project’s designated collection account listed on the UP RERA portal. UP RERA has warned buyers against booking units solely based on advertisements or promotional campaigns. The authority has also instructed against making cash payments, relying on verbal assurances from promoters or agents, and investing in projects that are not registered under RERA.Further, buyers have been advised not to be influenced by schemes offering assured returns, fixed monthly income, or attractive gifts and incentives, as these may not be legally enforceable and could expose them to financial risks, it said. UP RERA stressed that informed decision-making and strict adherence to RERA guidelines are essential for safeguarding investments. Also Read: Supreme Court says it's 'better to abolish’ RERA as it benefits only defaulting builders The authority is continuously monitoring the sector to curb misleading practices and protect buyers' interests. “Homebuyers should remain cautious of promotional offers like assured returns or fixed rental income, as these are often not legally enforceable under RERA. Buyers must rely only on verified information available on the UPRERA portal and ensure that all transactions and agreements comply with prescribed norms,” said Sanjay Bhoosreddy, chairman, UP RERA. He said that UPRERA will take strict action against promoters found to be violating the provisions of the Act by issuing deceptive advertisements or making false promises. He urged buyers to stay alert to safeguard their investments. Vandana Ramnani leads the real estate vertical at Hindustan Times Digital, bringing over two decades of journalism experience across real estate, education, human resources, and foreign affairs. She specialises in India’s real estate sector, covering residential and commercial markets in Delhi-NCR, Mumbai, and Bengaluru, with in-depth reporting on regulatory developments, urban policy, housing trends, and interviews with industry leaders.  
 Her work has also appeared in the Hindustan Times newspaper and HT Estates. 
 Earlier, Vandana played a key role in establishing the real estate vertical at Moneycontrol (NW18 Group), shaping its editorial direction and market coverage.  
 She has also written extensively on international education for HT Education, tracking global study destinations, policy changes, and student mobility trends, earning the Singapore Education Award 2009 for Best Media Coverage (Print). 
 Her reporting portfolio includes human resources and employment trends for HT ShineJobs and PowerJobs, as well as lifestyle and interior design features for HT Premium Homes. 
 Vandana began her career with the Press Trust of India, gaining strong editorial and reporting expertise. She was also selected for a prestigious fellowship at Fondation Journalistes en Europe in Paris, where she wrote for EuroMag. One of her notable reporting assignments included covering Germany’s capital relocation from Bonn to Berlin. 
 Outside of journalism, Vandana is a passionate traveller, constantly seeking out charming hideaways across India and the lesser-known, offbeat corners of Southeast Asia.Read More</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" t="inlineStr">
+    <row r="9">
+      <c r="A9" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B9" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...43 lines deleted...]
-          <t>RSVM Hospitality Private Limited has purchased more than 18 acres of land in Thane for over  ₹497 crore from two companies belonging to the Neterwala Group, according to property registration data accessed by Propstack. According to the documents, the land parcels are located in the Majiwada area of Thane and were acquired through two separate transactions registered on February 20, 2026. In the first deal, RSVM Hospitality purchased 32,984 square metres of land from Chemicals and Ferro Alloys Private Limited for  ₹239.9 crore. In the second transaction, RSVM Hospitality acquired 40,936 square metres of land from Uni Abex Alloy Products Limited for  ₹257.8 crore. According to Propstack, the two transactions together add up to 73,920 square metres (around 18.6 acres) and have a total deal value of  ₹497.8 crore. Also Read: L&amp;T Realty acquires 1.34 acres of land for  ₹448.6 crore in Mumbai's Elphinstone Road to build a commercial project Both companies are part of the Neterwala Group. Uni Abex Alloy Products is a listed company, while Chemicals and Ferro Alloys Private Limited is a private entity within the promoter group and holds a 21.85% stake in Uni Abex, according to historical promoter shareholding disclosures, Propstack said. An email query was sent to RSVM Hospitality, Uni Abex Alloy Products, and Chemicals and Ferro Alloys Private Limited. The story will be updated if a response is received. Also Read: Cricketer K L Rahul and his father-in-law, actor Suniel Shetty, buy land for  ₹9.85 crore near Mumbai Among the top 7 cities, MMR saw the highest land area transacted with more than 500 acres in 32 separate deals, accounting for over 13 per cent share of the total land transacted across India in 2025. The planned developments include residential, commercial, industrial, data centre, and plotted developments, according to a January 2025 report by ANAROCK. Also Read: Jeetendra, Tusshar Kapoor sell 11-storey Mumbai commercial property to NTT for  ₹559 crore Among these, one land deal involved Cricketer KL Rahul and Bollywood actor Suniel Shetty, who, in March 2025, jointly acquired a 7-acre parcel of land in Owale, Thane West, near Mumbai, for Rs. 9.85 crore, according to property registration documents accessed by Square Yards. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Apr 18, 2026 03:16 pm</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/entertainment/bollywood/bollywood-actor-tabu-buys-10-crore-plus-apartment-in-mumbai-s-versova-area-101776503860884.html</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Tabu, whose full name is Tabassum Fatima Hashmi, has purchased a 2,153 sq ft apartment in Versova, Mumbai, for  ₹10 crore from Godrej Properties, according to property registration documents accessed by Liases Foras. According to the property registration documents, the apartment was purchased in the Godrej Skyshore building in Mumbai's Versova area. The apartment's purchase was registered on March 26, 2026, for which a stamp duty of  ₹5.24 lakh and a registration fee of  ₹30,000 were paid, according to the sale deed documents. Documents show Tabu purchased the apartment along with two car parking spaces. The apartment measures around 21,53 sq ft and also includes a balcony of around 127 sq ft. According to the documents, the Godrej Skyshore project is being built on a land area measuring over 27,000 sq ft. The project will have two towers, Tower A and Tower B, comprising five basements plus ground plus 24 floors. The project will have 126 residential units. An email query was sent to Godrej Properties. The story will be updated if a response is received. Tabu could not be reached for comment. Also Read: Adani Group to invest around  ₹1 lakh crore for Motilal Nagar redevelopment, to get 17 lakh sq m for sale: MHADA CEO Tabu is a celebrated Bollywood actor known for her versatility and powerful performances. She has starred in critically acclaimed films like Maqbool, Haider, and Andhadhun. With multiple National Awards, Tabu is respected for choosing unconventional roles and delivering depth, nuance, and emotional intensity across genres. Also Read: Will Mumbai’s under-construction Bandra-Versova Link spur suburban real estate markets, redevelopment of old buildings? Last year, actor and model Gauhar Khan had purchased three apartments worth  ₹10.13 crore in Mumbai's Versova area. Versova, located in Mumbai’s western suburbs, is a residential micro-market with access to key commercial and entertainment hubs. It is well-connected by transport infrastructure, including the Metro, and offers easy access to major business districts. Several actors, including Bollywood stars like Amitabh Bachchan, Salman Khan, and Shahrukh Khan reside in areas like Versova, Lokhandwala, Khar, Juhu and Bandra. Mumbai real estate market registered 15,516 property registrations, a marginal increase from 15,501 in March 2025, according to Maharashtra IGR data accessed by Knight Frank. Stamp duty collections, on the other hand, fell by 6 per cent to  ₹1,492 crore in March 2026, from  ₹1,589 crore in March 2025.   On a year-on-year (YoY) basis, registrations remained stable, witnessing a marginal growth matching the elevated levels seen in March last year. Stamp duty collections, however, were lower by six per cent YoY, primarily reflecting a shift in transaction mix, Knight Frank said in its monthly report. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
 He believes that Mumbai presents a unique reality that, while Mumbaikars deeply aspire to own a home in the city of dreams, many spend little actual time living in it due to long commutes and demanding work lives. 
 With over 11 years of experience in journalism, I have reported across a wide spectrum of beats, including real estate, housing, infrastructure, aviation, and education.  
 I have also extensively covered the workings of India’s wealthiest civic body, the Brihanmumbai Municipal Corporation (BMC), providing insight into the policy, governance, and urban planning decisions that directly influence Mumbai’s growth. 
 Before joining Hindustan Times, I worked in fast-paced digital and print newsrooms, including Moneycontrol.com and Deccan Chronicle, as well as national dailies such as The Asian Age and DNA.
 Outside the newsroom, I am an avid weather tracker, a fan of spy thrillers in both books and films, and a keen follower of international affairs.Read More</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" t="inlineStr">
+    <row r="10">
+      <c r="A10" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B10" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Apr 18, 2026 01:17 pm</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/real-estate-guide/should-you-buy-the-apartment-you-re-renting-key-factors-homebuyers-must-keep-in-mind-101776497410934.html</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>For many tenants, buying the very apartment they live in is becoming an attractive option amid rising rents. While the arrangement offers convenience and familiarity, legal experts caution that such deals require thorough evaluation of legal, financial and valuation aspects. Familiarity with the property should not lead buyers to lower their guard or overpay; it must be treated like any other purchase, with complete due diligence before proceeding. Take the case of Sandeep Singh (name changed), the idea of buying the apartment he had been renting in Bengaluru's HSR Layout seemed like a natural next step. Paying a monthly rent of  ₹23,000 for a 2BHK, Singh had grown comfortable with the neighbourhood, the commute and the familiarity of the home. When his landlord expressed interest in selling, it seemed a convenient opportunity to transition from tenant to homeowner without the usual uncertainty of house-hunting. “The owner quoted a price of  ₹80 lakh for the apartment, which I felt was steep given the age of the building and the overall condition of the unit. What raised bigger concerns, though, were legal complications tied to the property. During the due diligence process, we discovered that the apartment was facing litigation issues, making financing and ownership transfer potentially risky,” he said. Here are five things tenants should consider before purchasing their rented home. Legal experts said that pricing due diligence is just as important as legal verification when buying a rented apartment, particularly in a market where asking prices can vary. Chandrachud Bhattacharya, an advocate, said buyers should ensure that the quoted price reflects prevailing market conditions rather than relying solely on the landlord’s expectations. “It is important to benchmark the price against recent transactions in the same building or micro-market, while also factoring in variables such as the age of the apartment, its current condition and the amenities offered,” he noted. He pointed out that informal market checks can provide valuable insights. “It is prudent to speak with local brokers and assess recent transactions in the area to determine whether the quoted price aligns with prevailing market rates,” Bhattacharya explained. “Such comparative analysis helps buyers avoid overpaying for familiarity and ensures that the purchase decision is grounded in objective valuation rather than convenience or emotional bias,” he said. Legal due diligence is a critical step for tenants considering buying their rented homes, and legal experts caution that familiarity with the property should not replace a thorough verification process. Bhattacharya emphasised that the first step is to establish clear ownership of the property. “Buyers must verify the entire chain of ownership, from the first owner to the current seller, to ensure there are no breaks or disputes. This includes examining documents such as the conveyance deed and sale deed, which can be accessed at the sub-registrar’s office,” he said. He said that even if the tenant already has copies, it is advisable to independently obtain certified versions from the registrar for accuracy. He also underscored the importance of maintaining a transparent financial trail during the transaction. “Payments should ideally be made through banking channels, such as online transfers or bank drafts, to ensure legality and proper documentation,” he said. Additionally, opting for a home loan can offer an added layer of security. “Banks conduct their own due diligence before sanctioning loans, which can help buyers identify potential issues with the property,” Bhattacharya said. Older properties may appear attractive due to their relatively lower upfront cost, but they often come with hidden long-term risks that buyers need to account for, experts said. Bhattacharya cautioned that ageing buildings can lead to significantly higher maintenance outlays over time. “While older apartments may be priced lower, buyers must factor in recurring repair costs, structural wear and tear, and the possibility of major capital expenditure in the near future,” he said. He pointed out that assessing the building's structural lifespan is crucial before making a decision. “It is important to evaluate how much usable life the structure has left and whether it complies with current safety standards. In some cases, redevelopment may become necessary sooner than expected,” Bhattacharya noted. Buyers should also check if the housing society has any ongoing or planned redevelopment discussions. “If redevelopment is on the horizon, it can impact both the immediate livability and the long-term value of the investment. Understanding the society’s position on this is essential before proceeding with the purchase,” he said. Legal experts also highlighted the importance of checking for ongoing legal disputes. “A property may appear clean on the surface, but buyers should conduct a search across relevant courts, including local courts and the High Court, using the owner’s name to identify any pending litigation,” Bhattacharya noted. Also Read: Landlord’s Guide: Should you notarise or register your 11-month rent agreement? 7 things to consider Another key aspect is verifying the property's financial status. “Buyers should confirm whether any loans have been taken against the property and ensure it is free from all encumbrances, charges or mortgages. This should be explicitly stated and protected through clauses in the sale deed at the time of purchase,” he said. Legal experts say buying the home a tenant currently rents can be a practical and convenient move. Still, it should be approached with the same scrutiny as any other real estate transaction. According to Bhattacharya, familiarity with the property should not lead buyers to lower their guard. “While tenants may have better insight into the condition of the house and the neighbourhood, they must still carry out full legal and financial due diligence before proceeding,” he said. Experts point out that such purchases can offer advantages such as reduced search time, greater negotiation leverage, and greater clarity about livability. However, risks around unclear ownership, inflated pricing, existing loans or legal disputes can outweigh these benefits if not carefully assessed. Also Read: Can a tenant claim ownership of a property? Here’s what landlords should know “Buyers should treat the transaction independently, verify title documents, check for encumbrances, assess market value and ensure the property is litigation-free before committing,” Bhattacharya said. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Apr 18, 2026 06:52 am</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/cities/mumbai-news/mmrda-rolls-out-3-land-compensation-options-for-mumbai-3-0-project-101776454186407.html</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Mumbai: For the first time, the government will give landowners a choice of compensation for acquired land. The Mumbai Metropolitan Region Development Authority will offer three compensation options to landowners in 124 Raigad villages affected by land acquisition for the Karnala-Sai-Chirner (KSC) New Town under Mumbai 3.0, with the selection process set to begin online from April 27. The 124 villages are located in Uran, Panvel and Pen talukas and fall within the proposed New Town Development Area (NTDA). Landowners from these villages can choose between mutual consent-based acquisition, development rights compensation, and a land pooling model by submitting documents such as Aadhaar and land records on the MMRDA website. The project area spans 323 sq km and includes the influence zone of the Atal Bihari Vajpayee Sewri–Nhava Sheva Atal Setu. According to officials, the framework aims to make landowners stakeholders in development rather than one-time compensation recipients. “This approach ensures that landowners are not merely compensated, but are partners in development, benefiting directly from the value creation of the new urban ecosystem,” an MMRDA official said. Under the policy, compensation through mutual consent will be determined through agreement under relevant provisions of the Maharashtra Regional and Town Planning Act, 1966. The second option offers compensation in the form of Floor Area Index (FSI) or Transferable Development Rights (TDR) instead of cash payouts. The land pooling model proposes a return of 22.5% developed land to owners, though it has faced resistance in Raigad over fears of displacement and impact on farming and fishing livelihoods. MMRDA metropolitan commissioner Dr Sanjay Mukherjee said the authority is focusing on participatory development and informed choice for landowners. “The success of this transformation will depend on the willingness and confidence of citizens to participate, and we are committed to ensuring that this participation is both voluntary and positive,” he added. The NTDA plan follows a government resolution issued on March 16, 2026, outlining a shift from traditional land acquisition to a hybrid acquisition and land pooling policy.</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Apr 18, 2026 05:42 am</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/cities/mumbai-news/mhada-to-bid-out-480-acres-for-redevelopment-in-mumbai-s-western-suburbs-101776452623687.html</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>MUMBAI: The Maharashtra Housing and Area Development Authority (Mhada) plans to invite bids for the redevelopment of nearly 480 acres across four localities in Mumbai’s western suburbs over the next year, as part of a larger push to overhaul ageing housing clusters. Earlier this month, MHADA floated tenders for three major projects—Sardar Vallabhbhai Patel Nagar in Andheri (73.89 acres), Bandra Reclamation (98.27 acres) and Adarsh Nagar in Worli (34.33 acres)—covering a total of 206.49 acres. These projects will be executed under the Construction and Development Agreement (CDA) model. Developers have until May 13 to submit their bids. The next phase will cover Ram Krishna Nagar in Khar (6 acres), Old MHB Colony in Borivali (26 acres), Gorai in Borivali (200 acres) and Charkop in Kandivali (250 acres). Proposal to invite bids for these four locations will be sent to the state cabinet soon. “A year from now, a total of 923 acres of 11 projects in Mumbai will be in different stages of redevelopment. After the latest three active bids, we will float bids for the redevelopment of another four localities through the construction and development agency model,” announced Sanjeev Jaiswal, vice president and chief executive officer of Mhada. “This 923 acres is minus BDD Chawl redevelopment project and Aaram Nagar in Versova.” Depending on project size, rehabilitation of residents is expected to take five to seven years from the start of redevelopment. Several cluster redevelopment projects have already been awarded, including PMGP Colony in Jogeshwari East, Abhyudaya Nagar in Kalachowkie, Guru Teg Bahadur Nagar in Sion and Kamathipura near Mumbai Central. With the master plan ready, redevelopment of Motilal Nagar 1, 2 and 3 in Goregaon West, spread over 143 acres, is set to begin soon. In total, around 80,747 tenements are expected to be impacted across these cluster redevelopment initiatives. The plan forms part of the state government’s broader strategy to redevelop nearly one-fifth of Mumbai’s habitable land. Hindustan Times, on September 11, 2025 had published a report on the government’s “garage sale” of real estate. Under the model, Mhada will retain ownership of the land while granting leasehold development rights to private developers.</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>No published date</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
-[...6 lines deleted...]
-          <t>The Maharashtra Housing and Area Development Authority (MHADA) on March 16 handed over keys to 864 flats to eligible residents of the Naigaon BDD Chawl project, rehabilitating tenants under the redevelopment of the Bombay Development Directorate (BDD) chawls in central Mumbai. The authority aims to rehabilitate around 15,000 families by 2029 as part of the larger project. Maharashtra Chief Minister Devendra Fadnavis distributed the keys to beneficiaries and said around 1,000 acres of land have been opened up for cluster redevelopment in Mumbai to ensure residents are rehabilitated within the city. These flats are part of the first phase of the Naigaon BDD Chawl redevelopment undertaken by MHADA’s Mumbai Building Repairs and Reconstruction Board. The redeveloped complex, named the Dr Babasaheb Ambedkar BDD Complex, spans 6.45 hectares. The Naigaon BDD complex currently houses 3,344 tenants in 42 ground-plus-three-storey chawls. Under the redevelopment plan, 20 23-storey rehabilitation towers will be constructed in two phases. Also Read: Dharavi Redevelopment: Maharashtra govt hands over 118 acres of land in Mumbai's Malad for rehabilitation of residents The BDD Chawls were built in the 1920s by the British to provide low-cost housing in Mumbai. There are more than 200 chawls spread over 37 hectares in four areas that are part of the BDD Chawl. Of this, Worli has around 22.14 hectares, NM Joshi Marg has 5.46 hectares, and Naigaon has 6.45 hectares. Around 2.32 hectares is also spread across Sewri in Central Mumbai; however, that land is under the Central government and not part of the BDD Chawl redevelopment project of the Maharashtra government. The Maharashtra government had made MHADA the nodal agency for the redevelopment of the project around a decade ago, and in 2017, appointed Larsen &amp; Toubro to redevelop the BDD chawls at Naigaon in Dadar, while the contract to redevelop the chawls of NM Joshi Marg in Lower Parel has been awarded to Shapoorji Pallonji Group. Around 15,000 families lived in the BDD chawls, with rooms measuring about 160 sq ft. The tenants of this chawl are entitled to a flat with a carpet area of 500 sq ft. Also Read: Motilal Nagar Redevelopment: 5 things to know about Adani Group's latest acquisition in the Mumbai real estate market On March 16, MHADA handed over keys to more than 800 tenants part of the BDD Chawl redevelopment project who were residing in the Naigaon area of Dadar in Central Mumbai. In Naigaon, 3,344 tenants reside across 42 chawls (tenement blocks), each comprising a ground floor plus three upper floors situated on a 6.45-hectare plot. According to MHADA, under the BDD Chawl redevelopment project, which is being implemented in two phases, 20 rehabilitation buildings, each standing 23 stories tall, are being constructed. In the first phase, 1,401 residents from Plot 'B' of the Naigaon BDD Chawl complex are set to be rehabilitated. As part of this phase, keys to 864 flats across five of the eight rehabilitation buildings were handed over on March 16. "I appeal to the tenants of the BDD chawl to not sell their apartments, which are going to be in a prime area of Central Mumbai. We have opened up approximately 1,000 acres of land in Mumbai as part of the city's cluster redevelopment plan," Fadnavis said at the event. Eknath Shinde, Deputy Chief Minister of Maharashtra, who also holds the Housing Department portfolio, said, "The tenants will be given 500 sq ft 2 BHK homes, and I hope tenants do not sell them. For the next 12 years, the MHADA will also undertake maintenance of the building. Hence, tenants do not have to worry about the same.” Also Read: Mumbai cluster redevelopment: 800–1,000 acres of land opened up in the last year, says MHADA CEO Sanjeev Jaiswal According to MHADA, these rehabilitated apartments are equipped with numerous amenities, including vitrified tiles, aluminium-framed windows, granite kitchen countertops, fire-fighting systems, and branded plumbing fixtures. Constructed using earthquake-resistant technology, these buildings feature two passenger lifts and one fire lift; for security purposes, a CCTV surveillance system has also been installed on every floor. This project includes a three-level basement parking facility, a stilt area, and spacious staircases. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/real-estate-guide/adani-group-to-invest-around-rs-1-lakh-crore-for-motilal-nagar-redevelopment-to-get-17-lakh-sq-m-for-sale-mhada-101776434687940.html</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Adani Group will invest nearly  ₹1 lakh crore in the redevelopment of the Motilal Nagar cluster in Goregaon, Mumbai, spread over 143 acres, Maharashtra Housing and Area Development Authority (MHADA) CEO Sanjeev Jaiswal said on April 17. This marks one of the country’s largest urban renewal investments after the Dharavi redevelopment project. The Goregaon West project will include a significant rehabilitation component along with a free-sale area, with MHADA overseeing development under the cluster redevelopment model. The project is expected to generate a total Floor Space Index (FSI) of around 28 lakh sq m, of which 17 lakh sq m will be allocated to the Adani Group, the construction and development agency (C&amp;DA) for the project. The remaining FSI will be distributed between MHADA and the rehabilitation of tenants in Motilal Nagar. Speaking on the sidelines of unveiling the master plan for the 143-acre cluster redevelopment, Jaiswal said that the rehabilitation component for tenants will account for 6.44 lakh sq m, while MHADA’s share will be about 3.74 lakh sq m. Also Read: Mumbai cluster redevelopment: 800–1,000 acres of land opened up in the last year, says MHADA CEO Sanjeev Jaiswal "For the sake of calculation, say around 10.5 lakh sq mtrs goes to rehab and MHADA and 17 lakh sq mtrs with the developer (Adani Group). The catch is that this is the total FSI that is entitled, and consumption will depend on how the project shapes up in the coming years. It is difficult to say the exact figure out of the total entitled FSI, how much the developer will be able to consume in the next 10 to 15 years," Jaiswal said. According to Jaiswal, what comes to the market will depend on market conditions. "The deadline of rehabilitating the 5,000 original tenements of the Motilal Nagar redevelopment project, consisting of residential, commercial and slum units, in the next seven years, but added that the same deadline can get pushed marginally," Jaiswal said. According to Jaiswal, the extent of supply entering the market will depend on prevailing market conditions. He said the target is to rehabilitate the 5,000 original tenements in Motilal Nagar, including residential, commercial, and slum units within the next seven years, though the timeline may be extended marginally if required. Also Read: Mumbai redevelopment: Why developers are going beyond square feet to offer ACs, TVs and more to sweeten deals According to Jaiswal, the investment figure for rehab, MHADA share, and amenities or infrastructure itself is around  ₹36,000 crore, but if you add the sale area, the total investment from the start to the end of the project, over 10-15 years or even more, could be somewhere around  ₹1 lakh crore. According to Jaiswal, the investment for rehabilitation, MHADA’s share, and related amenities and infrastructure is estimated at around  ₹36,000 crore. However, including the sale component, the total investment over the project lifecycle, spanning 10–15 years or more, could be somewhere around  ₹1 lakh crore. In 2025, the Adani Group, which is also executing the Dharavi redevelopment project, emerged as the winning bidder for the Motilal Nagar redevelopment. Also Read: Mumbai redevelopment: Why some flat owners choose not to move back after redevelopment is complete According to Adani Group sources, the current per sq ft rate is around  ₹30,000, with the residential segment offering the strongest monetisation opportunity. The sale component is expected to be a mixed-use development comprising commercial, educational, hospitality, and retail uses. Speaking about MHADA's plan to generate housing stock in Mumbai, Jaiswal said that in the coming year, 923 acres of cluster redevelopment projects will be tendered or approved. "923 acres will be opened up for cluster redevelopment in Mumbai, minus the BDD redevelopment project, which is again 100 acres plus, minus the Aram Nagar cluster redevelopment project, which is another 20 to 30 acres or whatever, and other layouts which have been approved. This is going for redevelopment and only for these 11 projects, the total rehab of the tenements, which will be done in the next five to seven or eight years, is going to be 75,445," Jaiswal said. According to Jaiswal, this scale and model of rehabilitation would be a first for MHADA, possibly unprecedented in Mumbai and even across the country. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
 He believes that Mumbai presents a unique reality that, while Mumbaikars deeply aspire to own a home in the city of dreams, many spend little actual time living in it due to long commutes and demanding work lives. 
 With over 11 years of experience in journalism, I have reported across a wide spectrum of beats, including real estate, housing, infrastructure, aviation, and education.  
 I have also extensively covered the workings of India’s wealthiest civic body, the Brihanmumbai Municipal Corporation (BMC), providing insight into the policy, governance, and urban planning decisions that directly influence Mumbai’s growth. 
 Before joining Hindustan Times, I worked in fast-paced digital and print newsrooms, including Moneycontrol.com and Deccan Chronicle, as well as national dailies such as The Asian Age and DNA.
 Outside the newsroom, I am an avid weather tracker, a fan of spy thrillers in both books and films, and a keen follower of international affairs.Read More</t>
         </is>
       </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/nbcc-sells-5-towers-at-bharat-business-park-for-5-779-crore-in-delhi-101776436663041.html</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Five of the eight towers at Bharat Business Park in New Delhi’s Sarojini Nagar have been sold for  ₹5,779 crore, covering about 14 lakh sq ft of the project’s total 23.44 lakh sq ft super built-up area, public sector company National Buildings Construction Corporation Limited (NBCC) official said on Friday. The auction took place on March 8 after Prime Minister Narendra Modi laid the foundation stone for several infrastructure projects in the national capital. The building is expected to be ready in another two years. Russian bank Sberbank bought two out of the five towers, an NBCC official said. The  ₹5,779 crore will be used to finance various ongoing redevelopment works of seven GPRA (General Pool Residential Accommodation) projects at Nauroji Nagar, Netaji Nagar, Sarojini Nagar, Mohammadpur, Sriniwaspuri, Kasturba Nagar and Thyagaraj Nagar. According to officials, old government quarters in the DIZ area (Gole Market) and Andrews Ganj will be taken up for redevelopment under the same model. NBCC said the average sale rate in the e-auction was recorded at 5% above the reserve price. “The strong participation and competitive bidding led to sell-out of inventory across multiple towers and floors, reaffirming the attractiveness of the project as a premium commercial destination in South Delhi,” an NBCC official said. Designed with a strong focus on energy efficiency and sustainability, Bharat Business Park (BBP) will feature solar power systems, solar street lighting, energy-efficient chillers, and an intelligent Building Management System (BMS) for optimised operations. The project incorporates a modular rainwater harvesting system, advanced energy monitoring, EV charging infrastructure, and a Sewerage Treatment Plant (STP), among other green features.</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/maersk-leases-about-2-lakh-sq-ft-office-space-in-kharadi-in-pune-for-1-45-cr-monthly-rent-101776428385909.html</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Maersk Global Service Centres (India) Pvt Ltd has leased 1.93 lakh sq ft of office space in Pune for 10 years at a monthly rent of  ₹1.45 crore, according to documents accessed by Propstack. The space was leased at EON Free Zone B in Kharadi, one of Pune’s key commercial hubs. The landlord for the transaction is Eon Kharadi Infrastructure Private Limited, the document showed. The total chargeable area stands at 1,93,485 sq ft, spread across the ground and five upper floors. The lease has been signed at a rental of  ₹75 per sq ft per month, it showed. The agreement is for a 10-year tenure, with a security deposit of approximately  ₹8.71 crore. The document showed that the rent will increase by 15% every three years. As per the lease terms, rent commencement for the ground to third floors was December 2026, while for the fourth and fifth floors, it will be June 2027. The transaction has a lock-in period of six years from December 14, 2026, during which the tenant cannot terminate the lease, the document showed. A list of questions has been sent to Maersk and Eon Kharadi Infrastructure. The story will be updated once a response is received. Also Read: CitiCorp Services India Pvt Ltd leases 7.7 lakh sq ft office space in Pune's Kharadi for  ₹1,096 crore for 10 years Last year, CitiCorp Services India Pvt leased over 7.7 lakh sq ft of office space from Panchshil Business Spaces Pvt Ltd for approximately 10 years, for a total rent of around  ₹1,096 crore, according to property registration documents accessed by CRE Matrix. The commercial office space in Panchshil Business Hub at Kharadi, Pune, spans 10 floors between levels 7 and 16. The commercial office space was leased through three separate transactions, with the following details: In the first transaction, 3.07 lakh sq. ft. across the 13th, 14th, 15th, and 16th floors was leased for 10 years, starting at a monthly rent of  ₹2.70 crore. The second transaction involved leasing 2.34 lakh sq. ft. of space on the 10th, 11th, and 12th floors for 9.5 years, with a monthly rent starting at  ₹2.06 crore. Hrithik Roshan had also renewed the rental agreement for a 9,209 sq ft commercial space in Pune's Kharadi area for a monthly rent of  ₹6.08 lakh, according to property registration documents accessed by CRE Matrix. The documents showed that the commercial office space is located in Pune's World Trade Centre, EON Kharadi area. Also Read: 315Work Avenue leases 50,000 sq ft office space to METRO Global Solutions in Pune The documents showed that the rent agreement was registered on February 20, 2025, and that a security deposit of  ₹11.67 lakh will be levied. According to the documents, the office space has been leased to Regus Ruby Business Centre Pvt Ltd. To register the transaction, a stamp duty of  ₹58,500 and a registration fee of  ₹1,000 were paid. In another transaction, Infosys BPM Limited, Infosys's business process management subsidiary, leased 1.3 lakh sq ft of office space in Pune's Embassy Tech Zone for a monthly rent of  ₹70.4 lakh for three years, registration documents accessed by Propstack showed. The office space is located in the Embassy Tech Zone in Hinjawadi, and the lease commenced on June 4, 2024. Infosys leased the property for  ₹55 per sq ft per month, and the transaction was registered on December 12, 2024. The company also paid a deposit of  ₹6.3 crore, the documents showed. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/why-did-plotted-project-registrations-double-in-bengaluru-and-why-are-buyers-choosing-land-over-apartments-101776417694232.html</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Plotted developments in Bengaluru accounted for nearly a third of all project registrations in the first quarter of 2026. Of the 98 projects approved by the Karnataka Real Estate Regulatory Authority during the period, 32 were plotted developments, more than double the 17 recorded in the same quarter last year. With rising construction costs pushing apartment prices higher, plotted layouts are emerging as a more accessible entry point, particularly in peripheral and growth corridors, experts said. Plotted projects accounted for 33% of the city’s total RERA registrations in Q1 2026, 32 out of 98 projects, marking the highest share among major Indian metros. The surge is particularly notable compared to Q1 2025, when only 17 plotted developments were registered, this highlights a near doubling of supply within a year, according to NoBroker data.Also Read: Looking to buy land in Bengaluru? Here's how to choose between gated and standalone plots Real estate experts attribute this rise to a combination of affordability constraints and evolving buyer expectations. With apartment prices rising due to higher construction costs, plots are increasingly seen as a more accessible entry point into Bengaluru’s property market. “Bengaluru's recent rise in plotted development reflects a shift towards affordability and changing buyer priorities. Plots are more affordable than apartments amid rising construction costs. Infrastructure expansion in peripheral regions, like new expressways and metro corridors, has increased land availability for plotted layouts,” Debayan Bhattacharya, Principal Partner and Chief Sales Officer, Square Yards, said. Experts said that many are viewing land purchases as long-term lifestyle investments, including future retirement homes or second residences. While investors and NRIs continue to show strong interest, a significant portion of demand is driven by end users, particularly upwardly mobile professionals. These buyers often already own apartments but are diversifying into land assets for flexibility and capital appreciation, experts pointed out. “Hybrid work models have diminished the need to live near central business districts, making suburban or planned layouts more viable options. While apartments still dominate the urban housing market, plotted developments have gained popularity as a complementary asset class, especially among buyers who prioritise flexibility and a future-ready living environment,” Bhattacharya said. The trend is especially visible in Bengaluru’s East and North outskirts, where expanding infrastructure, such as new expressways and the upcoming Namma Metro Blue line, is unlocking land supply and improving connectivity. In South Bengaluru, prices range from  ₹4,000 to  ₹18,000 per sq f., meaning a standard 30x40 site would cost around  ₹50-60 lakh, according to local brokers. In the North, plot prices begin around  ₹5,000 per sq ft in areas like Devanahalli and can go up to  ₹8,000 per sq ft. This region is witnessing faster appreciation compared to other zones. “In other parts of North Bengaluru, such as Hennur and Bagalur, plot prices in gated communities developed by Grade A builders are around  ₹6,000 per sq ft,” said Rao. “These premium developments come with added amenities, which contribute to the higher cost. While smaller projects are available at lower rates, around  ₹4,000 to  ₹5,000 per sq ft, they are relatively limited in number,” Manjesh S Rao, Chief Real Estate Officer at BrokerInBlue, said. In East Bengaluru, plots on the outskirts of Whitefield are in high demand, with prices averaging  ₹10,000 per sq ft. Older layouts in the area are quoting rates between  ₹10,000 and  ₹14,000 per sq ft, he said. However, in well-established and centrally located areas, such as Indiranagar, Jayanagar, or HSR Layout, a 30x40 plot alone can cost between  ₹4–5 crore, pushing the total cost of the property well beyond the  ₹3 crore mark.Also Read: Looking for a  ₹3 crore plot in Bengaluru? Check out these emerging locations On the supply side, developers are actively pivoting towards plotted projects as part of a broader risk management strategy. Compared to high-rise apartment construction, plotted developments require lower upfront capital and avoid volatility in material and labour costs. “Plotted developments usually require less initial capital than vertical construction because they avoid the high material and labour costs associated with building apartments. This leads to faster project execution and quicker monetisation, which improves cash flow. Additionally, obtaining regulatory approvals for plotted layouts can be less complex in some cases, allowing developers to bring their inventory to market more quickly,” Bhattacharya said. Real estate experts pointed out that plotted developments and apartments both require RERA registration, but their approval processes differ significantly. Plotted developments involve simpler approvals for land use conversion, layout, and basic services, resulting in shorter timelines. In contrast, apartment projects typically involve multiple additional layers of compliance, including building plan approvals, height clearances and environmental certifications, which can extend project timelines considerably, they said. According to experts, financing options for plotted developments vary significantly depending on the buyer’s intent and the property's nature. Suresh Sadagopan, a financial expert, explained that buyers looking to build a home on their plot can access financing similar to traditional housing loans. “If a buyer plans to construct a home and live in it, lenders typically offer a composite loan covering both the land purchase and construction costs,” he said. However, the dynamics change when the purchase is purely investment-driven. In such cases, the loan is classified differently. “If there are no immediate plans for construction, it is treated as a land loan, which comes with tighter eligibility norms, shorter repayment tenures and relatively higher interest rates compared to standard home loans,” Sadagopan added. Banking professionals also highlight that documentation plays a crucial role in loan approval, particularly in Bengaluru. According to Sujith Gowda, a banker, lenders typically finance only legally compliant plots. “In Bengaluru, banks generally prefer plots with an A Khata. With recent regulatory changes, having an e-Khata has now become mandatory to secure a bank loan for plotted developments,” he noted. "According to RBI guidelines, if the buyer constructs a house within two years of purchasing the plot, the loan is treated more favourably. If not, it may attract higher interest rates or penalties,” Gowda cautioned. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Apr 17, 2026 02:43 pm</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/shree-kb-group-to-invest-rs-425-crore-in-commercial-project-in-greater-noida-101776416554874.html</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Real estate developer Shree KB Group plans to invest  ₹425 crore in its flagship commercial project, KB West Walk, a large-format shopping mall coming up in Greater Noida, the company said in a statement. Spread across 2.9 acres, the project will offer a total leasable area of around 7.5 lakh sq ft. Of the total investment, approximately  ₹122 crore has been allocated for land acquisition, while  ₹300 crore will go towards construction, the company said. The development will include around 1,290 commercial units available for sale and lease. Expected lease rentals of around  ₹250 per square foot highlight its strong revenue potential amid rising demand in Greater Noida West. The project is slated for completion by October 2030, aligning with the rapid growth of Greater Noida West as a thriving commercial hub,” the company said.Also Read: Retail leasing touches 12.5 million sq ft in 2025; Delhi NCR, Bengaluru drive demand “We are proud to unveil our flagship commercial project in Greater Noida West. KB West Walk will primarily operate on a leasing model. We are already in advanced discussions with top retail, food and beverage, and entertainment brands to deliver an exceptional experience for mall customers,” Rakesh Singhal, founder of Shree KB Group, said. In January, Shree KB Realty acquired a nearly 3-acre land parcel in Greater Noida for  ₹122 crore through an auction process to develop a commercial project. The company said it had acquired the land parcel of around 12,000 sq metres, with the total transaction value including lease rent and stamp duty. The plot, located in Greater Noida West, was secured through an auction conducted by the Greater Noida Authority. The firm will develop a commercial project on the site with a built-up area of about 0.85 million sq ft. Last month, the company leased over 75% of its commercial project, KB Mart, to a mix of domestic and international brands. Spread across around 2.9 lakh sq ft in Knowledge Park-II, Greater Noida, the development is designed as a mixed-use destination featuring high-street retail, a food court, and studio apartments. With more than 50 stores already operational and several others in the pipeline, Shree KB Mart expects to generate around  ₹20 crore in revenue through leasing at the project. Founded in 2005, the developer has built a portfolio across residential and commercial segments in the National Capital Region. The group previously delivered KB Complex, a 1.45 lakh sq ft commercial project.Also Read: Beyond the metros: Why Tier 2 cities are rivalling big cities in retail growth In total, Shree KB Group has developed over 5.5 lakh sq ft of space with projects valued at around  ₹800 crore, including developments such as KB Mart, the company said. The company also operates in the real estate consulting business and has facilitated real estate transactions over 250 acres of land. Additionally, the Group played a role in establishing an industrial park for Patanjali, it said. India’s retail sector saw steady demand across the top eight cities in Q1 2026, with leasing at 1.95 million sq ft, according to a Cushman &amp; Wakefield report. Activity declined 28% QoQ and 10% YoY, mainly due to a lack of new mall supply, it said. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/bengaluru-buyer-s-jigani-home-sparks-a-debate-on-buying-an-apartment-without-occupancy-certificate-101776409785067.html</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>A Bengaluru homebuyer’s  experience in Jigani has highlighted how a  ₹55 lakh investment offering space and appreciation potential is tempered by legal uncertainties like buying an apartment without an occupancy certificate (OC), underscoring the trade-offs many buyers tend to overlook. Buying an apartment without an OC or Completion Certificate (CC) may offer lower entry prices in cities like Bengaluru, but experts warn the risks could outweigh the benefits. The buyer, who purchased a 1,020 sq ft apartment for  ₹45 lakh, with total acquisition cost rising to  ₹55 lakh including interiors and taxes, described the location as ‘super far from the city,’ adding that long daily commutes have become a major pain point. “Every single day, I hate travelling back home, and I reach home late at night,” the post said. “It does give a peace of mind that you have an investment that you can sell off any time, although the property doesn't have OC and CC,” he said. Legal experts say an OC is far more critical than a lower entry price when buying a home, as it determines the property’s legal validity, safety, and long-term marketability.Also Read: Karnataka RERA: Projects that applied for OC before RERA came into effect need not be registeredWhat is an OC and CC? The occupancy certificate is a legal document issued by a local municipal authority or building department certifying that a newly constructed or renovated building complies with all building codes, zoning laws, and safety regulations. It confirms the structure is safe for habitation and fit for occupancy. A completion certificate (CC) is a legal document issued by local municipal authorities confirming that a building is constructed according to approved plans, building codes, and safety standards. It certifies that construction is finished but does not grant permission to inhabit the building, which is the role of the OC. During approvals, CC is issued before OC. Legal experts say occupying a property without an OC effectively means the building is not legally fit for habitation. “An OC is issued only after the municipal authority verifies that the construction complies with the sanctioned plan and applicable building norms. In cases where deviations are found, the OC is withheld until corrections are made. If residents choose to occupy such a building and authorities later identify violations, they risk serious consequences, including penalties or even demolition, leaving occupants in a limbo,” advocate Vittal BR said. He pointed out that it is also important to distinguish between a CC and an OC. A CC merely indicates that construction has been completed in line with approved plans to a certain extent, whereas the OC is the final approval confirming that the building is safe and legally ready for occupation, he said. Legal experts point out that the absence of an OC can also create significant hurdles for resale. “In Bengaluru, for instance, an e-Khata is typically not issued without an OC. Without an e-Khata, property transactions become difficult, as registration on the Kaveri 2 portal, used for sale and conveyance deeds, is often restricted. This effectively limits the owner’s ability to legally transfer or monetise the property in the future,” advocate M D Rajkumar said. From a regulatory standpoint, he pointed out that moving into a property without an OC is not compliant with the law. “Under Section 10 of the Real Estate (Regulation and Development) Act (RERA), a developer is not permitted to offer possession until all necessary approvals, including the OC, are obtained. While some buyers may still choose to take possession, it remains a legal grey area and carries inherent risks,” he noted, adding that possession should ideally occur only after the OC is granted to ensure both legality and safety.Also Read: KRERA pulls up Bengaluru developer for delay in issuing khata to a homebuyer Financial experts say apartments without an Occupancy Certificate (OC) typically transact at a discount, often 10–20% below prevailing market value. “While this may appear attractive from a price arbitrage standpoint while buying, such properties are materially harder to resell and tend to have a narrower buyer pool,” Suresh Sadagopan, a financial advisor, said. “Banks may still approve and disburse home loans for properties that do not have an OC for under-construction projects. This is because the issuance of an OC depends not only on the builder but also on approvals and inspections by the municipal authority, which can sometimes delay the process. Even if a bank funds the purchase, the absence of an OC can still lead to issues such as penalties, difficulty in resale, or problems with occupancy rights later on. The absence of an OC remains a critical gap,” he said. Sadagopan pointed out that in today’s context, buyers should prioritise thorough due diligence and prefer properties with a valid OC. “Given that real estate is a high-value, long-tenure purchase, the OC should be treated as a key legal compliance document, an encumbrance check that directly affects habitability, transferability and long-term value.” (Disclaimer: This report is based on user-generated content from social media. HT.com has not independently verified the claims and does not endorse them.) Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/hyderabad-real-estate-rise-in-2-cr-homes-are-buyers-being-priced-out-and-can-infra-support-the-growing-inventory-101776399950981.html</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Hyderabad’s fast-expanding skyline, dotted with high-rise residential towers due to the unlimited floor space index, has sparked debate among homebuyers and investors over whether the city’s real estate market is becoming unaffordable without the infrastructure to support it. A Reddit discussion highlighted growing unease around prices, weak resale demand, and the sustainability of a market where  ₹2 crore-plus apartments are common. “What I don't get is, with so many high rises coming up (40+ floors) without basic infrastructure like proper roads, water supply, and drainage, life in these areas is going to become hell. And I genuinely don't understand how so many people are buying 2Cr+ flats. Over 20,000 such units are supposedly in the pipeline. Can we ever liquidate these assets easily? Are people buying for investment or to actually live there?” the post said.Also Read: Bengaluru vs Hyderabad real estate: Growth-led stability or value-driven opportunity; where should homebuyers invest? “My friend bought a luxury apartment 3 years ago. Still trading at the same price and even less. With interest of home loan returns are negative, he bought for pure investment, unable to exit as well. Many areas are not livable due to construction dust, fewer people, etc. People of Hyderabad still live in the old city due to connections and vibe. All high-tech communities are just for name sake,” one of the Reddit users said. Another user pointed to a disconnect between primary sales momentum and resale sluggishness, noting that while “the resale market is super dull,” demand in new launches remains steady. "I do follow other cities' real estate as well, and comparing Bangalore, Mumbai and some other cities, Hyderabad was cheaper due to unlimited FSI. So people from other states are also looking at Hyderabad. Look at dollar to inr and it keeps increasing, where NRI will keep investing( not all, but people who are still making good money in the US). At the same time, people who have lands in Telangana made crores of rupees and keep buying luxury flats," the Redditor said. Real estate experts say Hyderabad’s western IT corridor, spanning HITECH City, Gachibowli and the Financial District, has emerged as a key growth engine. This clustering has created a large base of well-paid homebuyers who prefer to live close to their workplaces, pushing up property values across these micro-markets. “Hyderabad's IT corridor, especially HITECH City, Gachibowli, and the Financial District, has spawned a lot of high-earning professionals who want to live close to work. This has driven up prices in Western micro-markets. At the same time, major infrastructure projects such as the Outer Ring Road, the new Metro Phase 2, and the airport expansion have made premium addresses even more desirable. Demand for quality is outpacing demand for quantity,” said Mudit Gupta, Senior Director and City Head - Hyderabad, ANAROCK Group. Experts point out that higher FSI has enabled developers to build more floor area on the same plot, allowing them to load apartments with high-end features such as larger layouts, amenity decks, and rooftop facilities without raising land costs. “This has been especially good news for gated communities. With more FSI, builders can construct bigger clubhouses, green spaces, and high-rise towers all at once, which makes a  ₹2–4 crore product more appealing,” Gupta said. Senior IT professionals, CXOs, and tech entrepreneurs make up the majority of buyers in this segment. Experts say that many of these buyers have built up large ESOPs or multi-year bonuses and are moving from 2BHK rentals to owned premium homes near their offices.Also Read: MBA or home purchase? A 24-year-old Hyderabad professional asks if the dream house can wait Hyderabad witnessed the steepest correction among major cities in Q1 2026, with residential launches dropping 46% year-on-year to 9,700 units and no new supply recorded in March, according to NoBroker. “Over 80% of Hyderabad’s apartment supply is 3BHK or larger, with average minimum carpet area at 2,050 sqft, far exceeding any other city. Even at  ₹8,000 PSF, the entry ticket costs over  ₹1.6 crore. With over 84% of buyers with a budget of  ₹1 crore reporting affordability stress, the absorption reckoning was inevitable,” the report said. Real estate experts point out that while overall residential launches have surged post-COVID, the nature of the supply is changing. “Post-COVID, there has been a push towards more spacious homes, which are low-rise developments located slightly away from city centres. With more supply available, most of the demand has shifted over from the high-rise segment,” said architect Harsha Sridhar. At the same time, experts note that policy changes, such as the unrestricted Floor Space Index (FSI), have created a paradox for developers. While higher FSI theoretically allows for taller buildings and greater density, in practice it has also led to a sharp rise in construction costs, particularly due to the need for more complex engineering, greater material use, and enhanced safety systems, they said. (Disclaimer: This report is based on user-generated content from social media. HT.com has not independently verified the claims and does not endorse them) Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/real-estate-guide/mumbai-redevelopment-why-developers-are-going-beyond-square-feet-to-offer-acs-tvs-and-more-to-sweeten-deals-101776358445125.html</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>When Cheryl Fernandes’s (name changed) 50-year-old building in Bandra underwent redevelopment, residents were promised a host of complimentary white goods, air-conditioners and LED TVs in bedrooms and living areas, along with a refrigerator, washing machine and a modular kitchen, among other add-ons. This reflects a broader shift in Mumbai’s redevelopment market, where developers are increasingly offering fully upgraded, ready-to-move-in homes with added perks to sweeten deals. The focus is moving beyond just additional square footage to delivering an enhanced living experience. The rationale is straightforward: in a land-scarce city like Mumbai, competition among developers for redevelopment projects is intense. However, such offerings are still not the norm in prime areas such as Juhu, Bandra and South Mumbai, as rising resident expectations and complex redevelopment negotiations continue to shape the market. Cheryl’s building, located in a prominent part of Bandra known for housing several Bollywood stars, underwent redevelopment in the second half of 2025. The developer has offered around 50% additional area to each tenant post-redevelopment. In addition, society members are entitled to a one-time hardship compensation of  ₹4,500 per sq ft and a one-time shifting charge of  ₹1.75 lakh per member. Also Read: Mumbai redevelopment: Why some flat owners choose not to move back after redevelopment is complete During the redevelopment period, residents will receive rental compensation of  ₹1.50 lakh per month for temporary accommodation. The developer will also cover brokerage expenses, paying up to  ₹1.50 lakh per member. The benefits extend beyond financial compensation. Upon completion, homeowners will receive fully upgraded residences, including air conditioners in all bedrooms and the living room, Italian marble flooring, LED TVs, a modular kitchen, and appliances such as a microwave, refrigerator, and washing machine, among other additions. Also Read: Dharavi redevelopment: Maharashtra govt authorities appeals residents to vacate Matunga railway land before the monsoon According to real estate experts, the trend has been gaining ground, especially after COVID-19, but it is not yet universal. Developers are increasingly going beyond basic commitments to offer semi-furnished or fully furnished apartments, making their proposals more attractive. “Earlier, the focus was on the corpus and additional square footage. Now, the question is: when I open the door on possession day, what does my home look like?” said Pushpamitra Das, Founder and Chairman of Justo Realfintech Ltd. He said that this shift from numbers to overall living experience is driving the furnished-apartment trend in redevelopment. “Air-conditioners in the living room are now a baseline, and modular kitchens are standard in competitive projects. Wardrobes are expected. The real differentiation at the premium end is in offering full white goods, styled interiors, and move-in-ready homes, and this trend is quickly moving downmarket,” Das said. Also Read: Slums cover 24% of Mumbai's land, house over half its population: Slum Rehabilitation Authority findings explained He noted that the trend began in prime locations such as South Mumbai, Bandra and Worli, where land scarcity intensifies competition among developers. “In some cases, over 20 developers have bid for a single society. When you’re one of many, you need to offer more than just the basics,” he said. According to Sharan Babani, promoter of Satguru Builders, whose firm has redevelopment projects in and around Bandra, offering semi-furnished homes with finished bathrooms, modular kitchens, false ceilings, and complete electrical fittings, the company has always maintained this as its baseline. "Air-conditioning is also fully integrated from the design stage, allowing us to avoid façade damage, conceal outdoor units in a planned manner, and manage discharge water through dedicated piping. While this approach has become significantly more expensive over time, it ensures consistency, quality, and a truly move-in-ready product," Babani said. "Our redevelopment offers are typically 15–25% lower than others in the same micro-markets, even though our projects command a 20–25% premium in selling price. We don’t compromise on specifications or timelines. As newer developers enter these markets with cost assumptions from lower-priced areas, there is often a mismatch in expectations, which can lead to challenges for both tenants and developers," he said. Also Read: Redevelopment or early exit? What Mumbai homeowners can learn from Preity Zinta’s apartment sale However, developers also stress that providing white goods or furnished apartments has not become the norm. Developers maintained that projects with tighter margins offer more standardised, realistic solutions rather than fancy offerings. "The practice has not become standard for all organisations yet. Higher tenant expectations and complex redevelopment negotiations lead to projects that require upgraded development standards. At present, this trend is largely concentrated in premium micro-markets such as South Mumbai and Bandra, where both property values and tenant expectations are significantly higher," said Aayush Patel, Director, Atul Projects, whose company is involved in redevelopment projects in Mumbai. “In projects with tighter margins, offerings tend to be more standardised and cost-conscious. Developers typically hand over finished apartments with essential fixtures, including basic flooring and kitchen fittings, standard bathroom fixtures, and select air-conditioning units. Personally, even our company follows a project-specific approach, tailoring developments based on the micro-market, end users and overall economics. However, we maintain baseline standards for construction quality, finishes and key elements that define the project,” Patel said. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
+He believes that Mumbai presents a unique reality that, while Mumbaikars deeply aspire to own a home in the city of dreams, many spend little actual time living in it due to long commutes and demanding work lives. 
+With over 11 years of experience in journalism, I have reported across a wide spectrum of beats, including real estate, housing, infrastructure, aviation, and education.  
+I have also extensively covered the workings of India’s wealthiest civic body, the Brihanmumbai Municipal Corporation (BMC), providing insight into the policy, governance, and urban planning decisions that directly influence Mumbai’s growth. 
+Before joining Hindustan Times, I worked in fast-paced digital and print newsrooms, including Moneycontrol.com and Deccan Chronicle, as well as national dailies such as The Asian Age and DNA.
+Outside the newsroom, I am an avid weather tracker, a fan of spy thrillers in both books and films, and a keen follower of international affairs.Read More</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Apr 17, 2026 06:35 am</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/trending/can-i-afford-a-home-of-2-3-crore-woman-earning-2-6-lakh-monthly-seeks-advice-on-buying-bengaluru-flat-101776387524853.html</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>A 31-year-old woman’s quest to own a  ₹2.3 crore home in Bengaluru has sparked a polarising debate on social media regarding financial stability and the city's soaring real estate prices. Despite earning  ₹2.6 lakh per month and having  ₹70 lakh in savings, the buyer expressed concerns about job security in the age of AI, prompting people to weigh whether the massive investment is a bold step toward security or a financial risk. “Can I afford the home of 2.3 cr,” the Reddit user asked, adding, “I am single, 31 F, income 2.6lpm after tax, home considering of 2.3cr all inclusive. posession will be in 2030. till then I will have to pay rent of 50k. can I buy this? I am not looking at what will be the appreciation since I am planning to occupy it once it's ready.” Also Read: ‘Jigani is not Bangalore’: Homeowner shares experience of living in flat purchased for  ₹55 lakh The woman explained that the flat is near a renowned society in Whitefield, Bengaluru. She explained, “I do not have other obligations except for keeping myself fed and alive- hopefully it will remain so. I understand that AI will come and wipe out jobs (it has already started doing that), but I have no home. I can't call any place home. I need a place which I can call home and I really really want to live at nice place which I can tell with pride.” She concluded the post by sharing that she has nearly  ₹70 lakh in savings. An individual advised, “This doesn’t look manageable imo. What are the payment milestones? I personally subscribe to the idea of buying ready-to-move-in apartments. It’s far less stressful, i.e. financial and potential developer delays/issues. The so-called ‘lower price’ of new launches isn’t worth it.” The OP responded, “What good properties are available. I have been looking for homes for a long time but I just don't find good.” Another suggested, “OP - do it. You'll have a couple of years where cash flow is tight, but if you get pay increases from here till 2030, you're fine. You're just about uncomfortable right now. If you wait till you're fully comfortable, you could get priced out. I know I'm a Random Internet Stranger, but if you like the house and it otherwise works for you, then put 30 lakhs away for later, pay the 30L DP, and start saving like hell from here.” A third commented, “In 4 years, your take-home salary will be between 3.5 to 4 lakhs/month, assuming you just stay in this company. Since you are not a spendthrift, you will have a nice apartment and not be under any real strain. Real estate may not give you magical returns for the next few years, but you will surely have a lot of equity and your ready apartment will be worth about 3.5 to 4 cr types if the project is by a reputed builder and is well-appointed.” The OP replied, “The project is by tier 1.” Also Read: ‘Hurts more than heartbreak’: Bengaluru woman loses 1BHK within hours after asking for time A fourth wrote, “Please don't,  ₹2.3 cr flat in Bangalore is a terrible investment as is, but also if you are looking to stay yourself, it's even worse. If you are from Bangalore or Karnataka itself and looking to settle down for at least the next 20 years, buy a plot and build a home, it will appreciate for sure. Flats may have appreciated a few years in between, but it won't continue.” (Disclaimer: This report is based on user-generated content from social media. HT.com has not independently verified the claims and does not endorse them.) Trisha Sengupta works as Chief Content Producer at Hindustan Times with over six years of experience in the digital newsroom. Known for her ability to decode the internet’s most talked-about moments, she specialises in high-engagement storytelling that bridges the gap between viral trends and traditional journalism. 
+Throughout her tenure, Trisha has focused on the intersection of technology, finance, and human emotion. She frequently covers personal finance and real estate struggles in hubs like Gurgaon, Bengaluru, and Hyderabad, while also documenting the unique challenges of the NRI experience.
+Her work often highlights the movements and philosophies of global newsmakers and personalities like Elon Musk, Mukesh Ambani, Nikhil Kamath, Dubai crown prince, and MrBeast. From reporting on Amazon or Meta layoffs and startup culture to the emergence of AI-driven platforms like Grok and xAI, she provides a grounded and empathetic perspective on the stories shaping our world. 
+When not decoding the internet, Trisha is likely offline: lost in a book, exploring a historical ruin, or navigating the world as a solo traveler. She balances her fast-paced career with family time and a healthy dose of curiosity, currently trading her "human" sources for silicon ones as she masters AI to future-proof her storytelling.Read More</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/signature-global-partners-with-tonino-lamborghini-for-2-890-crore-branded-residences-project-in-gurugram-101776343021469.html</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Gurugram-based real estate developer Signature Global has partnered with Italian luxury lifestyle brand Tonino Lamborghini to develop a premium branded residential project in Sector 71, Gurugram, for  ₹2,890.9 crore, the company said in a statement on April 16. The project, to be developed along the Southern Peripheral Road, will span approximately 12.40 acres and comprise 812 luxury apartments in 3, 4 and 4.5 BHK configurations. The Gross Development Value (GDV) of the project is approximately  ₹4,000 crore. Pricing details are expected to be announced at the official launch, the company said. The collaboration follows a brand-led development model, wherein Tonino Lamborghini will drive the creative direction, embedding its Italian design philosophy, craftsmanship, and lifestyle aesthetics across the project. Signature Global, on the other hand, will be responsible for construction, execution, and sales, leveraging its local market expertise, it said. The project will feature five residential towers with a signature clubhouse designed under Tonino Lamborghini’s creative direction, incorporating a curated mix of lifestyle amenities such as a café, fine-dining restaurant, banquet facilities, wellness zones, spa and sauna, gymnasium, swimming pool, yoga spaces, and a gaming arcade.Also Read: Planning to buy an ultra-luxury branded residence? Here’s what you should know The development’s architectural and experiential design will be overseen by Angela Krieger, Creative Director at Tonino Lamborghini Total Living. Pradeep Aggarwal, founder and chairman of Signature Global, said the project reflects the company’s vision of bringing global design and lifestyle standards to Indian real estate. “By partnering with a global icon like Tonino Lamborghini, we are not just building apartments; we are creating a lifestyle statement that resonates with the ambitions of the modern Indian achiever,” he said. Tonino Lamborghini, founder and president of the brand, said, "Entering the Indian branded real estate market for the first time through the project with Signature Global is a natural expression of my vision: creating lifestyle icons defined by a bold identity, Italian design culture, and uncompromising quality. With this five-tower landmark in Gurugram, our goal is to deliver an international living experience where elegance, Italian lifestyle, and distinctive design come together to set a new benchmark for modern luxury.” Earlier, Signature Global had announced to develop a branded luxury housing project on Southern Peripheral Road (SPR), with an estimated revenue potential of around  ₹5,000 crore. Noting that the demand for branded homes is strong, he said, "We will come up with a branded luxury residential project on 7 acres of land parcel with a total saleable area of 20 lakh square feet. The total revenue potential is estimated at  ₹5,000 crore," Aggarwal told reporters on Feb 14.Also Read: Gurugram leads massive boom in branded residencies across country Branded residences are luxury homes developed in partnership with globally recognised brands that lend their name to a project. Hotel chains such as Marriott International (Ritz-Carlton and St. Regis), Four Seasons, Accor (Fairmont and Banyan Tree), Mandarin Oriental and Rosewood have entered into tie-ups with real estate firms. Beyond hospitality, premium automobile brands such as Porsche Design and Aston Martin, as well as fashion houses like Armani and Missoni, have also entered this space. According to Knight Frank’s The Residence Report 2025, India ranks 6th worldwide in live branded residence projects, contributing 4% of the global supply, and 10th in the global project pipeline, signalling a wave of branded luxury developments set to reshape the country’s premium housing market. “After years of dormancy, branded residences are back, and this time, they’re taking multiple forms. Some are service-led, offering hotel-style living with concierge, housekeeping, and end-to-end property management. Others are design-led, where global names such as Armani, Trump, or Versace lend their architectural and aesthetic signature to the project. Across formats, these homes cater to a niche end-user who prioritises comfort, distinction, and status, rather than pure investment yield,” explains Ritesh Mehta, Senior Director and Head (North and West), JLL India. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+        </is>
+      </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>No published date</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/real-estate/lpg-crisis-in-india-can-restaurant-tenants-seek-rent-relief-by-invoking-force-majeure-like-during-covid-101773649159422.html</t>
+          <t>https://www.hindustantimes.com/real-estate/real-estate-guide/slums-cover-24-of-mumbais-land-house-over-half-its-population-slum-rehabilitation-authority-findings-explained-101776336588416.html</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>As eateries in Delhi cut menus and bookings amid an LPG supply crisis triggered by the US–Israel–Iran war, and restaurateurs in Mumbai report revenues dropping 20–30%, a key question arises: can restaurant tenants invoke ‘force majeure provision’, like during COVID-19, to seek rent waivers from landlords? In Mumbai, restaurateurs say revenues have already fallen by 20–30% since the crisis began. Many are also grappling with higher input costs after Mahanagar Gas Limited (MGL) informed them via email that piped natural gas would be priced higher than usual from March 9, according to a Hindustan Times report. While the company did not specify the revised rate, it advised restaurants to reduce gas consumption by 20% amid supply pressures linked to the US-Israel conflict with Iran, which has disrupted oil and natural gas supplies globally. Legal experts say the ongoing LPG crisis is unlikely to trigger a ‘Force majeure’ clause in restaurant and retail leases, unlike during the COVID-19 pandemic. Although the situation linked to the US-Israel-Iran war has disrupted supply chains and sharply raised commercial LPG costs, the premises remain usable and running a restaurant has not become legally impossible.Under contract law, circumstances that merely make a business more expensive or less profitable to run are considered economic hardship, rather than force majeure. In practice, this means rent relief is not legally mandated, though commercial realities may still push landlords and tenants to renegotiate terms, say legal experts. Force majeure or an act of God denotes an unforeseen event that renders the performance of contractual obligations impossible. While the term is not expressly defined under Indian law, the principles governing such situations are contained in Sections 32 and 56 of the Indian Contract Act, 1872. What constitutes a force majeure is also contingent upon the nature and language of individual contracts, say experts. Also Read: LPG crisis in India: Will apartments with piped natural gas command higher rents? “The LPG shortage does not qualify as a force majeure event. During the COVID-19 pandemic, the Government recognised the widespread disruption to supply chains and movement as a force majeure, and issued notifications and sanctions accordingly. This enabled parties to invoke or opt for the force majeure clause under the contract. In the present case, no similar notification or declaration has been issued; thus, parties would not be able to claim impossibility to perform on account of force majeure, unless their respective agreements stipulate the same,” explains Saumya Brajmohan, partner at Solomon &amp; Co. While the precedent set during the COVID-19 pandemic gave retail and restaurant tenants leverage to negotiate rent waivers under force majeure, the current LPG crisis resulting from geopolitical conflict is unlikely to offer the same legal protection. “Legally, a sharp increase in operational costs or supply chain disruption is classified as ‘commercial hardship,’ not an ‘impossibility’ to perform a contract. Therefore, landlords cannot be legally compelled to reduce rents, though practical business realities may force them to negotiate,” said Kshitij Bishnoi, Partners at CMS INDUSLAW. Also Read: Bengaluru LPG crisis: Rising costs may push paying guest accommodation rents by 5% if the shortage persists “During the pandemic, businesses were physically shut down due to government-mandated lockdowns. It became legally and physically impossible to use the leased premises. Because of this direct disruption, courts and landlords were more willing to invoke force majeure or grant equitable relief,” he said. Further, during the wave of COVID-19 lease disputes, Indian courts took a definitive stance on force majeure claims. The courts directed parties to refer strictly to their underlying contracts. The judicial view established that courts cannot grant equitable relief or rent waivers outside of what was negotiated. Instead, if a specific disruptive event is explicitly included as a force majeure trigger within the lease, the appropriate remedy will be provided exactly according to the agreed-upon understanding between the parties, he said. The current LPG crisis, driven by the US-Israel-Iran conflict, has disrupted supply chains and skyrocketed the cost of commercial LPG. However, the business premises are still available for use, and running a restaurant has not been made legally impossible. In contract law, an event that merely makes a business ‘unprofitable’ or ‘more expensive to run’ is termed economic hardship, not force majeure, he explained. Unless a lease agreement explicitly lists ‘severe supply chain disruption,’ ‘fuel crisis,’ or ‘indirect acts of war’ as triggers for rent suspension, which is rare in standard commercial leases, tenants cannot unilaterally use this crisis to withhold rent, he said. A landlord is not obligated to subsidise a tenant's business risk. Rent is paid for the use of the property, not as a share of the tenant's profits (unless it is a specific revenue-sharing lease), he said. If a restaurant tenant goes to court demanding a rent waiver because LPG is too expensive or scarce, the court is highly likely to rule in favour of the landlord. The Transfer of Property Act dictates that a lease is only frustrated if the property itself is destroyed or rendered permanently unfit for its intended use, he explained. While the law favours landlords in this scenario, the commercial realities of the retail and restaurant industry dictate a different approach. Just because landlords can't be compelled doesn't mean they won't offer relief, he said. He points out that if a restaurant goes bankrupt due to the LPG crisis and vacates the property, the landlord faces zero rental income, high costs to find a new tenant, and potential fit-out periods. Landlords learned during COVID-19 that a rigid stance often leads to empty properties. Many have realised that keeping a good, historically paying tenant afloat through a temporary crisis is more profitable in the long run than enforcing strict lease terms and causing a default, he said. The pandemic shifted many F&amp;B (Food &amp; Beverage) leases to a ‘Minimum Guarantee + Revenue Share’ model. In these cases, the landlord is already absorbing some of the shock automatically; as the restaurant's sales drop due to operational constraints, the rent payout drops alongside it, he said. Therefore, the LPG crisis cannot be blanketly categorised as a ‘Force Majeure’ event like the COVID-19 lockdowns. The disruption is economic rather than absolute. Tenants cannot legally compel landlords to reduce rent based on fuel scarcity or geopolitical fallout. However, the precedent of cooperation established during the pandemic remains highly relevant, he said. “The resolution to this crisis will not happen in courtrooms over force majeure clauses, but rather across negotiation tables, where landlords will likely offer temporary deferred payments or maintenance-only periods simply to prevent mass vacancies in their commercial properties,” he added. Vandana Ramnani leads the real estate vertical at Hindustan Times Digital, bringing over two decades of journalism experience across real estate, education, human resources, and foreign affairs. She specialises in India’s real estate sector, covering residential and commercial markets in Delhi-NCR, Mumbai, and Bengaluru, with in-depth reporting on regulatory developments, urban policy, housing trends, and interviews with industry leaders.  
+          <t>Slums now occupy nearly 24% of Mumbai’s land and house more than half of its population, according to findings by the Slum Rehabilitation Authority (SRA). The survey also found that approximately 58 hectares of collector or government land had been encroached upon over the past 14 years. Officials noted that the total encroached area across land owned by other authorities could be significantly higher, as reported by the Hindustan Times newspaper. To map the extent of encroachments, the SRA used satellite imagery and GIS, comparing images from 2000 with GIS data from 2011 and 2025. The data has been shared with the Mumbai city and suburban collectorates. Additionally, the data will also be shared with the Mumbai Civic Body, the Brihanmumbai Municipal Corporation (BMC) and other land-owning authorities, including private landlords and central government establishments, the report said. Also Read: Mumbai completes 2,545 slum rehabilitation projects in three decades; 18% finished post-COVID The SRA findings reveal that more than 8,000 square metres of mangroves behind the World Trade Centre at Cuffe Parade in South Mumbai were encroached upon between 2011 and 2025. In Mankhurd-Deonar, a nullah has been almost entirely taken over, with slum structures covering over 18,800 sqm. Ganpat Nagar in Eksar has seen encroachments exceeding 22,000 sqm since 2011, while large patches in Malvani have also been occupied, according to the SRA findings. The SRA findings reveal that areas covering patches such as Masjid Bunder, Dongri, and Bhendi Bazaar in south Mumbai have recorded the lowest percentage of slum encroachments since 2011, while suburban pockets such as Kurla, Deonar, Malvani, and Dahisar have seen a much higher rise. Also Read: Dharavi Redevelopment: Maharashtra govt hands over 118 acres of land in Mumbai's Malad for rehabilitation of residents According to data released by Knight Frank India in September 2025, Mumbai's population is 13.4 million, and the city's land area is 437 sq km, with a density of 30,600 per sq km. The Slum Rehabilitation Authority (SRA) is a government body responsible for implementing slum redevelopment projects in Maharashtra. Established in 1995, it enables private developers to provide free housing to slum dwellers while allowing them to build and sell additional apartments on the same land to recover project costs. Instead of rehabilitating slum dwellers, developers obtain additional construction rights, enabling them to build more flats to sell in the open market. Slums in Mumbai are densely populated informal settlements where residents often lack secure housing tenure and basic services like sanitation, water, and drainage. They house a significant portion of the city’s population, providing affordable living close to jobs, and remain central to urban planning and redevelopment efforts. Also Read: Maharashtra government approves slum cluster redevelopment scheme for Mumbai According to SRA rules, slums that arose before January 1, 2000, are eligible for free rehabilitation housing under the SRA scheme. However, slums built between January 1, 2000 and January 1, 2011, are protected from eviction but are eligible for rehabilitation on a construction cost payment basis, and slums that have come up after the 2011 cutoff are considered illegal and liable for action. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
+He believes that Mumbai presents a unique reality that, while Mumbaikars deeply aspire to own a home in the city of dreams, many spend little actual time living in it due to long commutes and demanding work lives. 
+With over 11 years of experience in journalism, I have reported across a wide spectrum of beats, including real estate, housing, infrastructure, aviation, and education.  
+I have also extensively covered the workings of India’s wealthiest civic body, the Brihanmumbai Municipal Corporation (BMC), providing insight into the policy, governance, and urban planning decisions that directly influence Mumbai’s growth. 
+Before joining Hindustan Times, I worked in fast-paced digital and print newsrooms, including Moneycontrol.com and Deccan Chronicle, as well as national dailies such as The Asian Age and DNA.
+Outside the newsroom, I am an avid weather tracker, a fan of spy thrillers in both books and films, and a keen follower of international affairs.Read More</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>No published date</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/world-news/us-news/nyc-mayor-zohran-mamdani-introduces-pied-terre-tax-on-luxury-secondary-homes-valued-at-over-5m-what-does-it-mean-101776318045219.html</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Zohran Kwame Mamdani announced on April 15 via video that his administration plans to introduce a pied-à-terre tax aimed at wealthy Americans who own luxury secondary homes in New York City.Taking to Instagram, Zohran Mamdani said, “Well, today we're taxing. I'm thrilled to announce we've secured a pied-a-tierre tax, the first in New York's history. This is an annual fee on luxury properties worth more than $5 million whose owners do not live full time in the city." A post shared by Mayor Zohran Kwame Mamdani (@nycmayor) “The pied-a-terre tax is specifically designed for the richest of the rich. Those who store their wealth in New York City real estate but who do not actually live there. But even so they are able to reap the huge financial rewards of owning property there,” he said. Also Read: 4BHK in Gurgaon or river-view penthouse in New York? What $3 million gets you in India vs US“And most of the time these units are sitting empty,” he said, adding that the tax will raise at least $500 million directly for the city. “It’ll help fund things like free child care, cleaner streets and safer neighbourhoods,” he said. Literally translated from French, pied-à-terre means ‘foot on the ground.’ It refers to a small, secondary home, typically an apartment or condominium in a city, that is not used as a primary residence. Also Read: Dubai real estate market draws New York 9/11, Mumbai 26/11 parallels amid Iran–US-Israel 'war' According to a USA Today report, the proposed pied-à-terre tax would not apply to wealthy homeowners who maintain a primary residence in New York City. Zohran Mamdani’s office said the measure is aimed at “out-of-city residents and global elites” who use the city’s high-value real estate market as a store of wealth rather than as homes. During his election campaign, Mamdani had pledged to impose a 2% tax on the wealthiest 1% of New Yorkers earning over $1 million annually. After taking office on January 1, 2026, he reiterated plans to tax millionaires through a pied-à-terre levy. The proposal, expected to be part of ongoing state budget negotiations, would introduce an annual surcharge on these multi-million-dollar secondary homes. Besides slashing rising housing costs in the city, these taxes will raise funds that will be invested in developmental infrastructure projects, universal free early childcare services, free bus rides for the public, cleaner streets and safer neighbourhoods. New York State Governor Kathy Hochul, who earlier resisted Mamdani's idea, was quoted by AP as saying she will push to create a new tax on multimillion-dollar second homes in New York City."As governor, I understand the importance of stabilising the city's finances without compromising on essential services New Yorkers count on," Hochul said in a statement. "If you can afford a USD 5 million second home that sits empty most of the year, you can afford to contribute like every other New Yorker," she was quoted as saying by AP. AP quoted the governor's office as saying she would include the measure in this year's state budget, a sprawling bundle of bills still being hotly negotiated in Albany after the governor and Legislature blew past an April 1 due date for the spending plan. Vandana Ramnani leads the real estate vertical at Hindustan Times Digital, bringing over two decades of journalism experience across real estate, education, human resources, and foreign affairs. She specialises in India’s real estate sector, covering residential and commercial markets in Delhi-NCR, Mumbai, and Bengaluru, with in-depth reporting on regulatory developments, urban policy, housing trends, and interviews with industry leaders.  
 Her work has also appeared in the Hindustan Times newspaper and HT Estates. 
 Earlier, Vandana played a key role in establishing the real estate vertical at Moneycontrol (NW18 Group), shaping its editorial direction and market coverage.  
 She has also written extensively on international education for HT Education, tracking global study destinations, policy changes, and student mobility trends, earning the Singapore Education Award 2009 for Best Media Coverage (Print). 
 Her reporting portfolio includes human resources and employment trends for HT ShineJobs and PowerJobs, as well as lifestyle and interior design features for HT Premium Homes. 
 Vandana began her career with the Press Trust of India, gaining strong editorial and reporting expertise. She was also selected for a prestigious fellowship at Fondation Journalistes en Europe in Paris, where she wrote for EuroMag. One of her notable reporting assignments included covering Germany’s capital relocation from Bonn to Berlin. 
 Outside of journalism, Vandana is a passionate traveller, constantly seeking out charming hideaways across India and the lesser-known, offbeat corners of Southeast Asia.Read More</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" t="inlineStr">
+    <row r="25">
+      <c r="A25" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B25" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Apr 16, 2026 10:35 am</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/hyderabad-real-estate-invesco-leases-2-2-lakh-sq-ft-office-space-for-1-52-crore-monthly-rent-101776264335299.html</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Asset management firm Invesco (India) Pvt Ltd has leased over 2.23 lakh sq ft of office space in Hyderabad for five years at a monthly rent of  ₹1.52 crore, according to documents accessed by Propstack. The space was leased at Meenakshi Eco Park, Tower 1, in Khajaguda. The landlord is Meenakshi Infrastructures Private Limited, the document showed. The lease commenced on February 24, 2026, and spans three floors within the commercial development, it showed. The deal was signed at a rental of  ₹69 per sq ft per month. The company paid a security deposit of about  ₹9.12 crore, the document said. The rent will be increased by 15% every year, the document said. A list of questions has been sent to Invesco and Meenakshi Infrastructure. The story will be updated once a response is received. Also Read: Executive Centre leases over 2 lakh sq ft of office space in Hyderabad for  ₹2.24 cr monthly rent Earlier, Netflix, through its subsidiary Line Gatos Advanced Imaging and Visual Effects India LLP, had leased 41,435 sq ft of office space for a monthly rent of  ₹39.36 lakh for five years. The global streaming giant leased the space at the Atria Block of International Tech Park Hyderabad (ITPH) in Madhapur, owned by VITP Private Limited, the document showed. In January this year, Facebook India leased nearly 69,702 sq ft of office space in Hitec City for a five-year term at a monthly rent of almost  ₹67 lakh. According to the lease deed accessed by real estate data analytics firm CRE Matrix, the agreement was signed between Mahanga Commercial Properties Pvt Ltd and Facebook India Online Services Pvt Ltd, Meta's Indian arm. The company leased the space in the Skyview 20 building at The Skyview complex; the lease was registered on December 2, 2025. Rent commencement began on December 18, 2025, while the lease term is effective from July 18, 2025, for a period of five years, the documents showed.Also Read: Apple expands Hyderabad presence, leases additional 57,000 sq ft office space, taking total footprint to 6.3 lakh sq ft Apple India Private Limited has also leased 57,000 sq ft of office space at WaveRock IT Park in Hyderabad for five years at a monthly rent of  ₹71.6 lakh, expanding its total footprint at the campus to approximately 6.34 lakh sq ft. Apple India Private Limited has taken five floors in Tower 2.1 (Tower 1 of Phase II) at WaveRock, owned by TSI Business Parks (Hyderabad) Private Limited. The lease is a fresh transaction and commenced on December 1, 2025, the document showed. As part of the agreement, Apple paid a security deposit of  ₹4.30 crore. The lease also includes an annual escalation clause of 4.77% and a three-year lock-in period, according to the document. Executive Centre India Limited had leased 2.03 lakh sq ft of office space in Hyderabad’s Hitec City for a monthly rental of  ₹2.24 crore for five years. The space, located in Avance Business Hub, was leased from the landlord, Phoenix Infocity Private Limited, under a new agreement commencing from February 1, 2026. The lease spans the third and fourth floors of the building and covers a chargeable area of 2,03,755 sq ft. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>No title</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>No synopsis</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
         <is>
           <t>No published date</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
-[...6 lines deleted...]
-          <t>The Maharashtra Real Estate Regulatory Authority (MahaRERA) in 2025 resolved 6,045 complaints filed by homebuyers, compared with 5,073 complaints registered during the same year, according to official data. The regulator said it is prioritising the disposal of older pending cases. On March 16, MahaRERA stated that, during its first seven years, the complaint-disposal rate ranged from 50% to 70%. This has now increased to 127%, while in 2025 alone the disposal rate reached 137%. "MahaRERA is taking prompt action on new complaints filed by initiating a hearing process within a couple of months of their registration. Every year, around 5,000 complaints are registered. Currently, although the number of pending complaints is around 6,000, except for those filed in the last couple of months, the hearing process for almost all the existing complaints has already begun," MahaRERA said in a statement. Also Read: Is the US–Israel–Iran war making Mumbai’s  ₹5 crore+ homebuyers take a wait-and-watch approach? According to the Maharashtra Real Estate Regulatory Authority (MahaRERA), the regulator was established in May 2017 and maintained a complaint disposal rate of 50% to 70% during its first seven years. However, in the last two years, the case resolution rate has risen significantly to 127%. During this period, 10,235 complaints were filed, while a total of 13,003 complaints were disposed of, MahaRERA said. Also Read: Dubai real estate: Will mid-segment properties face pressure amid the US–Israel–Iran war? "A homebuyer invests their lifetime savings to purchase a residence. Due to varied reasons, in some housing projects, there may be a delay in handing over possession, substandard construction quality, or missing facilities and amenities assured by the developer not provided, among other issues. In such scenarios, it is MahaRERA’s responsibility to protect homebuyers’ interests. Therefore, complaints registered with MahaRERA should be acknowledged promptly, and appropriate relief should be provided," the regulator said in a statement. "As a result, in 2025, while 5,073 complaints were filed, 6,945 complaints were resolved, achieving a record disposal rate of 137 per cent. Previously, in 2024, 3,868 complaints were filed, but 4,775 complaints were resolved, marking a disposal rate of 123 per cent,” the statement reads. According to official data from MahaRERA, 1,324 complaints were reported in 2017, with a disposal rate of 27%. In 2018, the number of complaints rose to 4,253, while the disposal rate improved to 56%. In 2019 and 2020, the number of complaints stood at 4,376 and 3,049, respectively, with disposal rates of 71% and 53%. In 2021, a total of 3,554 complaints were reported, with a disposal rate of 57%. This increased to 79% in 2022, when 3,312 complaints were filed. Meanwhile, in 2023, 2024 and 2025, the MahaRERA reported 4,006, 3,868 and 5,073 complaints, respectively. The disposal rates for these years were 70%, 123%, and 137%. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>https://www.hindustantimes.com/real-estate/real-estate-guide/maharera-directs-developer-to-refund-pune-homebuyers-who-cancelled-booking-in-10-days-over-non-mergeable-jodi-flats-101776264835132.html</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>The Maharashtra Real Estate Regulatory Authority (MahaRERA) has directed Godrej Properties' arm, Mann-Hinje Township Developers LLP, to refund the consideration amount to two Pune homebuyers who cancelled their purchase of two units within 10 days after discovering the adjacent flats they booked could not be combined into a single ‘jodi’ apartment. The two homebuyers had booked two adjoining units in the Godrej Woodsville project in Hinjewadi, Pune. They initially paid an expression of interest amount, followed by a total booking sum of over  ₹14 lakh. However, within just 10 days of submitting the application form dated September 30, 2022, the homebuyers realised that the project's structural layout did not permit merging the two units into a single residence as intended. Following this, the homebuyers sought cancellation of the booking through emails dated October 9 and 10, 2022, as per their submissions before MahaRERA. According to the homebuyers, the developer accepted the cancellation request on October 17, 2022. Despite repeated follow-ups and the issuance of a legal notice in December 2022, the developer failed to refund the amount within the stipulated time. The homebuyers further submitted that the cancellation request was made before execution of any agreement for sale, and the developer was required to process a refund without unlawful deductions," homebuyers submitted to MahaRERA. The homebuyers alleged that the developer’s reliance on clauses in the application form that permit forfeiture of 20% of the booking amount is contrary to the MahaRERA order, which limits permissible deductions and mandates a refund within the prescribed period. The homebuyers filed a complaint with MahaRERA on February 28, 2023. Also Read: MahaRERA: ‘Paper allotment of parking slot not enough’; real estate developer must provide usable space According to the developer, as per the terms and conditions of the application form, particularly clauses relating to cancellation and earnest money, the developer was entitled to forfeit the booking amount upon such a cancellation. However, the developer claimed that he refunded the full amount to homebuyers on March 16, 2023 and May 2, 2023. "As per the application form, earnest money was defined as 20% of the total sale consideration, and in case of cancellation or default by the purchaser, the respondent was entitled to cancel the booking and forfeit the earnest amount. It is further submitted that the respondent had also informed the complainants that in case of\ cancellation prior to issuance of allotment letter, the entire amount paid by them was liable to be forfeited in accordance with the said terms," the developer stated in its submission to the MahaRERA. According to the developer, even otherwise, as per MahaRERA order number 35 of 2022, the developer was entitled to deduct a portion of the consideration amount upon cancellation at the behest of the allottee (homebuyers). However, the developer said the company accepted the cancellation request and refunded the entire booking amount to the complainants, with no deductions. "It is submitted that since the entire amount has already been refunded to the complainants, there is no surviving cause of action, and the complainants are not entitled to claim any interest or further relief," the developer stated in submissions made to the MahaRERA. Also Read: Pune housing sales dip 3% in 2025 as homebuyers turn selective amid rising prices The MahaRERA, in its order dated April 1, 2026, stated that the developer had relied upon the clauses of the application form to contend that it was entitled to forfeit the earnest money upon cancellation by the complainants. On the other hand, the developer has submitted that it, being a customer-centric organisation, refunded the entire booking amount to the complainants without any deduction. "However, no documentary evidence has been placed on record by the respondent to substantiate that such refund has in fact been made. In the absence of any cogent proof evidencing the alleged refund, the said contention of the respondent cannot be accepted," the MahaRERA said in its order. Also Read: Can MahaRERA order the demolition of a car parking space based on homebuyers’ complaints of inadequate space? “The respondent (developer) is directed to refund the amount paid to them by the complainants (homebuyers) towards the consideration of the said flat purchased in the project (excluding amounts paid towards taxes and other charges such as stamp duty, registration fees and such other amounts paid to statutory authorities) within sixty days from the date of this order,” the MahaRERA order said. According to the order, failing to refund, the respondent (developer) is required to directed to pay interest at the rate of State Bank of India’s Highest Marginal Cost of Lending Rate (MCLR) plus 2% as per the provisions of Rule 18 of the Maharashtra Real Estate (Regulation and Development)(Registration of Real Estate Projects, Registration of Real Estate Agents, Rates of Interest and Disclosures on Website) Rules, 2017 till the realisation of the refund amount. An email query has been sent to Godrej Properties. The story will be updated if a response is received. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
 He believes that Mumbai presents a unique reality that, while Mumbaikars deeply aspire to own a home in the city of dreams, many spend little actual time living in it due to long commutes and demanding work lives. 
 With over 11 years of experience in journalism, I have reported across a wide spectrum of beats, including real estate, housing, infrastructure, aviation, and education.  
 I have also extensively covered the workings of India’s wealthiest civic body, the Brihanmumbai Municipal Corporation (BMC), providing insight into the policy, governance, and urban planning decisions that directly influence Mumbai’s growth. 
 Before joining Hindustan Times, I worked in fast-paced digital and print newsrooms, including Moneycontrol.com and Deccan Chronicle, as well as national dailies such as The Asian Age and DNA.
 Outside the newsroom, I am an avid weather tracker, a fan of spy thrillers in both books and films, and a keen follower of international affairs.Read More</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Mar 16, 2026 03:40 am</t>
+          <t>Apr 16, 2026 06:17 am</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/cities/noida-news/noida-authority-s-new-admin-office-set-to-be-inaugurated-in-april-101773599110168.html</t>
+          <t>https://www.hindustantimes.com/trending/jigani-is-not-bangalore-homeowner-shares-experience-of-living-in-flat-purchased-for-55-lakh-101776300093808.html</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Noida: The Noida authority’s main administrative building constructed in Sector 96 is ready for use and set to be inaugurated next month, officials said on Sunday. The office is aimed to offer better services to general public as all departments of the Authority will function from a single building unlike earlier. Located on the Noida–Greater Noida Expressway, the office will offer better connectivity from different sectors and neighbouring areas, said officials. “We have completed the construction and finishing work of this new building… We aim that the building opens next month and the office starts shifting so that the departments will shift to the new office. The authority aims to provide better services and have better engagement with the people who would visit it for the work,” said SP Singh, general manager of Noida authority. Initially planned as two towers with 18 and nine floors, the project design was later revised. The current plan includes two towers of four and eight floors on a six-acre plot. The revised project cost has been reduced to  ₹390 crore from the initial estimate of  ₹478 crore, said officials. Currently, offices of various departments and work circles of the Authority operate from multiple sectors. NP Singh, president of Gautam Budh Nagar district development residents welfare association, said, “People from all walks of life have to visit the Noida authority for property related and civic issues from various sectors and villages. However, the authority’s main office is currently in Sector 6, the horticulture department in Sector 39 and Jal department functions from Sector 5. Once the new office starts functioning, it will immensely help people.” Notably, the Sector 6-located administrative office in Sector 6 is relatively small and lacks parking space. Visitors often park their cars and motorbikes on the roadside, causing congestion in the area, said officials. Construction of the office commenced on January 5, 2016, with the initial completion deadline set for January 2, 2019. However, the project was delayed due to Covid-19 pandemic and contractor-related issues, they added. After the original contractor failed to complete the work, a new contractor was awarded the remaining civil works in 2022. During the delay, the Authority also ordered a structural safety audit by the Indian Institute of Technology Delhi. In its report submitted in December 2024, the Institute flagged weaknesses in structural elements such as walls, beams and pillars and recommended remedial measures. Officials said the suggested changes have since been incorporated. Vinod Rajput writes on environment, infrastructure, real estate and government policies in Noida and Greater Noida. He has reported on environment and infrastructure in Delhi, Gurgaon and Panchkula in the past.Read More</t>
+          <t>A homeowner’s honest review of purchasing a  ₹55 lakh flat in Jigani has sparked a debate over what truly counts as "Bangalore." While the buyer highlighted the property’s potential ROI and proximity to Electronic City, critics on social media were quick to label the investment a "dead end," citing poor infrastructure and the area's isolation from the city centre. “Bought a 45L Apartment in BLR - sharing experience. It's been exactly one year since I bought an apartment in the Jigani area, and the square footage is 1,020. This is a super area. With interior + stamp duty + other charges it's final cost is 55L,” the Reddit user wrote. Also Read: Founder explains why life in a Gurgaon condo is ‘far superior’ to South Delhi home In the following lines, the homeowner listed the pros and cons of living in a flat in Jigani. Talking about proximity to prominent places in Bengaluru, the individual wrote, “I can reach Bannerghatta Road, Hulimavu, HSR Layout, and Electronic City in under half an hour. Electronic City is specifically 15 minutes. Bannergatta Road is 25 minutes.” However, the person also claimed, “It is super far from the city. Every single day, I hate traveling back home, and I reach home late at night,” adding, “No friend has ever dared to come this far and meet me.” The post prompted a series of questions and reactions. Many claimed that the place the man mentioned cannot be considered a part of Bengaluru. An individual commented, “Jigani is not Bangalore. As a person born and raised here , Jigani is Jigani. With a few corrections to your observations, Jigani has ALWAYS been slow to develop (in comparison to other areas with similar infrastructure). But yes,  ₹55L is a reasonable price for 1050 sq ft in Jigani. If you intend to sell it in 2027 Q1, you made a mistake by buying in Jigani in the first place (rethink what I just said). Bye.” Also Read: 'I paid  ₹5 lakh for parking, my neighbour got it free': Homebuyers reveal biggest regrets after home purchase Another added, “The whole post looks like you are trying to convince yourself you made a good investment.” The OP responded, “I totally did. Seen the development and price rises here first hand. It's only going up unless there's a real estate crash.” A third expressed, “I think you are a little too confident in the market value and selling price. It all looks good until you find that people will buy new apartments for a little more than buying a second-hand apartment. Especially in such areas as yours, there is a lot of supply. Owner selling and builder selling are very different. Nevertheless, enjoy your home. Investment-wise, it is meh. But rent saving-wise, it is always good.” A fourth wrote, “You are so honest that you not only admitted an absolutely dead investment, but also building castles in the air, hoping for price appreciation. Not just that, you even highlighted negative factors and back-breaking difficulties as a 'perquisite' in reaching your place. Rarely seen such an unvarnished and truthful post.” (Disclaimer: This report is based on user-generated content from social media. HT.com has not independently verified the claims and does not endorse them.) Trisha Sengupta works as Chief Content Producer at Hindustan Times with over six years of experience in the digital newsroom. Known for her ability to decode the internet’s most talked-about moments, she specialises in high-engagement storytelling that bridges the gap between viral trends and traditional journalism. 
+Throughout her tenure, Trisha has focused on the intersection of technology, finance, and human emotion. She frequently covers personal finance and real estate struggles in hubs like Gurgaon, Bengaluru, and Hyderabad, while also documenting the unique challenges of the NRI experience.
+Her work often highlights the movements and philosophies of global newsmakers and personalities like Elon Musk, Mukesh Ambani, Nikhil Kamath, Dubai crown prince, and MrBeast. From reporting on Amazon or Meta layoffs and startup culture to the emergence of AI-driven platforms like Grok and xAI, she provides a grounded and empathetic perspective on the stories shaping our world. 
+When not decoding the internet, Trisha is likely offline: lost in a book, exploring a historical ruin, or navigating the world as a solo traveler. She balances her fast-paced career with family time and a healthy dose of curiosity, currently trading her "human" sources for silicon ones as she masters AI to future-proof her storytelling.Read More</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mar 15, 2026 11:28 pm</t>
+          <t>No published date</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/cities/delhi-news/sujan-singh-park-to-daryaganj-delhi-s-deco-dreams-101773597068535.html</t>
+          <t>https://www.hindustantimes.com/real-estate/brigade-group-signs-jda-for-8-63-acres-to-develop-mixed-use-township-in-east-bengaluru-101776263769397.html</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>When did an international style like Art Deco become part of Delhi’s everyday visual landscape? Delhi began seeing buildings in the Art Deco style in the early 1940s, when Sir Sobha Singh developed Sujan Singh Park, designed by architect Walter Sykes George, to house officers during the Second World War. These apartments fused Lutyens-style archway entrances with curving Deco balconies and signature “eyebrows.” In contrast to the open verandahs typical of the Capital’s earlier homes, the upper floors featured longer enclosed windows. George appears to have drawn from European housing schemes while adapting them to local materials such as exposed brick. Completed in 1945, the apartments were partly leased out under a government order that allowed flats not required for official use to be rented to people of “good position and social status in life.” During Partition, Sobha Singh also opened the complex to families fleeing from Pakistan until they found more permanent accommodation, as researchers from the “Deco in Delhi” project note. In its earliest phase, Deco in Delhi appeared largely in government buildings or residences commissioned by Indian princes. One modest mansion on Tilak Marg gained a different kind of historical significance when it came to be known as “Insaf ki Kothi.” BR Ambedkar lived there after being appointed India’s first law minister, from 1947 to 1951. The house originally belonged to the Raja of Kanika in present-day Odisha. An ornamented metal gate leads to a carefully profiled boundary wall, beyond which stands a Streamline Moderne building distinguished by its elegant eyebrow ledges. While architects such as George introduced the style, it was a group of architects from Bombay who helped popularise a more Indianised version of Deco in Delhi. Firms such as Master, Sathe and Kothari designed notable buildings including Kota House and several grand residences. Their work created a visible stylistic link between Bombay and Delhi and helped establish Deco as the most fashionable architectural language of the time. Business, merchant and industrialist families soon adopted Deco elements in their own homes, particularly when building large city mansions for extended families. Neighbourhoods such as Daryaganj, Chandni Chowk, Pusa Road, Sundar Nagar and Karol Bagh became known for these residences. The spatial layout of these homes remained deeply Indian, but the formal drawing room often carried an international air. Terrazzo floors and cladding introduced colour and glamour. Facades welcomed modernist abstraction with insignias, geometric motifs and stylised ornamentation that reflected global design trends. A striking feature of many Deco residences was the staircase. Often spiral or helical, or designed as a continuous flowing form, the stair became the heart of the house. Emphasis was placed on horizontal movement rather than vertical height. Balusters were frequently replaced with brickwork clad in terrazzo. Terrazzo and wood, the two most widely used materials, allowed for seamless joinery and smooth finishes. Another characteristic Deco detail was typography. House names were cast in terrazzo or mounted onto facades – a design gesture popularised by cinemas and hotels of the 1940s that still survives on many homes today. The row houses of Daryaganj and Kamla Nagar were equally colourful but more strongly Indian in character. Many featured central courtyards, multi-storey living and prominent staircases. Their ornamentation often reflected religious beliefs or political sentiment, particularly the ideals of swaraj. The house has always been a site of identity, and many homeowners expressed the spirit of a newly independent nation on their facades, adding slogans such as “Jai Hind” or even the national flag. In this search for identity, houses such as Charan Bhawan in Model Basti and the so-called Unchi Kothi of Ballimaran – literally translating to “the tallest house” – stand out. Now most Deco buildings lie in purgatorial space where their modernity, to the common eye, looks more outdated than futuristic. Many villages and residential pockets of Delhi have Deco strewn all over. Details of Deco have permeated deeply into popular culture, but its distinct time period remains its biggest shortcoming. It is both tragic and telling that these residences became some of Delhi’s earliest aspirational markers of modernity. Even at a time when nationalist sentiment was at its height, Art Deco found its place in the city. It offered a language that was modern, glamorous, and connected Delhi to a wider international world of design and ideas. Today, it requires a city-wide campaign to get Deco recognised as an essential typology of Independent India – where Deco houses were part of an international culture embraced by culturally aware Indians. This article draws upon the research of the “Deco in Delhi” project by founder Geetanjali Sayal and research coordinator Prashansa Sachdeva.</t>
+          <t>Bengaluru-based Brigade Group has signed a joint development agreement (JDA) for an 8.63-acre land parcel in Gunjur to develop a 39-acre integrated residential township, the company said in a regulatory filing on April 15. The proposed development, located along the Whitefield–Sarjapur Road corridor, is planned primarily as a large-scale residential project with an estimated gross development value (GDV) of around  ₹7,200 crore, the company said. The township will feature a mix of multi-generational housing options, including senior living spaces and integrated amenities, it said. “The overall land assembly for the township is being undertaken through a combination of outright purchase and joint development agreements, with the execution of the 8.63‑acre JDA representing a critical trigger for progressing the larger master‑planned development,” the company said.Also Read: Brigade Group launches luxury residential project in Bengaluru, eyes  ₹1,000 crore revenue Pavitra Shankar, Managing Director, Brigade Enterprises Limited, said the Whitefield–Sarjapur micro-market continues to see strong residential demand, driven by infrastructure upgrades, improved connectivity, and proximity to major employment hubs. “The signing of this JDA is an important milestone that strengthens our residential pipeline in East Bengaluru and enables us to move forward with a large, integrated township development. Brigade has a strong track record of delivering well‑planned residential communities, and this township will reflect our focus on quality, scale, and long‑term liveability. With multi‑generational residential offerings. including senior living spaces, supported by thoughtfully planned amenities and convenience infrastructure, our aim is to create a cohesive, future‑ready residential ecosystem,” she said.Also Read: Brigade Group launches residential project in East Bengaluru, eyes  ₹1,100 cr revenue Earlier, the company launched a 10.75-acre residential project in East Bengaluru with an estimated revenue potential of over  ₹1,100 crore. The project, named Brigade Belvedere, is located on Budigere Main Road, off Old Madras Road in East Bengaluru. The initial phase comprises two of the five planned towers, with 773 residential units. The project will include 1, 2, and 3 BHK configurations, with sizes ranging from 715 sq ft to over 2,013 sq ft, the company said. The Group had also forayed into the industrial real estate segment with the launch of Brigade Industrial Park, a 25-acre project in Devanahalli in North Bengaluru. The development will cater to high-growth sectors such as aerospace and defence, IT/ITES and data centres, the company said in a regulatory filing on March 10. Located within the Hi-Tech, Defence and Aerospace Park (Phase I) near Kempegowda International Airport, the project will offer around 2 million square feet of leasable space, the company said. The company has also partnered with Primus Senior Living to launch three senior living communities across Bengaluru and other South Indian markets. Two of the three upcoming communities will be integrated within larger township developments. The portfolio is expected to comprise over 600 units, marking a significant expansion of Brigade’s senior living platform, the company had said. The ticket size of the projects will be between  ₹60 lakh and  ₹3 crore. Mumbai will have homes priced between  ₹1.5 and  ₹3 crore, and southern cities will have homes priced between  ₹70 lakh and  ₹1.5 crore, the company had said. The company has also partnered with Hyatt to expand its hospitality footprint with two new projects, a beachfront luxury hotel in Chennai and serviced apartments in Bengaluru’s airport corridor. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>No published date</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/real-estate/lpg-crisis-in-india-will-apartments-with-png-connections-command-higher-rents-101773577019000.html</t>
+          <t>https://www.hindustantimes.com/real-estate/indias-first-e-tdr-platform-is-now-live-in-mumbai-here-s-all-you-need-to-know-101776262747784.html</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Fears over LPG availability have intensified in several parts of India amid the US–Israel–Iran war, raising concerns about potential disruptions in global energy supply chains. Real estate brokers say that while a piped natural gas (PNG) connection has so far not been a major requirement for tenants or a deal breaker in property decisions, the situation could change if the current crisis persists. Going forward, homes with a PNG connection may command a premium among both buyers and tenants, potentially leading to moderately higher rents and property values. Real estate brokers say that at present, it is still too early to call PNG availability a decisive factor in real estate decisions. Renting or buying a home typically depends on broader considerations such as location, connectivity, budget and overall infrastructure. But if supply disruptions persist for a longer period and LPG availability becomes a sustained concern, brokers say PNG connections could begin to emerge as an added advantage for residential properties. Brokers in Noida note that, so far, a PNG connection has rarely been a deal-breaker in rental negotiations. Apartments typically do not command higher rents solely on this basis, as tenants have traditionally prioritised factors such as whether the home is furnished or semi-furnished, its location within the society, and other preferences like sun-facing units, views of the main gate or park, or apartments on the ground floor. “Even if tenants request a PNG connection, landlords can install one relatively easily, usually at a cost of around  ₹6,000 and within about a week. Given the low installation cost, it only adds incremental value to the property,” said Nitin Jain of Prudential Realtors, a Noida-based real estate broker. However, real estate brokers believe the situation may change if concerns over LPG supply persist. Builder floors and independent apartments without PNG connections could begin to command lower demand, while housing societies developed by builders, which typically already have piped gas infrastructure, may gain an advantage in the rental market unless landlords of builder floors decide to upgrade to the facility. “While this is not a major priority at the moment, as tenants usually enquire about how and where they can procure an LPG cylinder, the situation could change if the shortage persists. Apartments with a PNG connection may emerge as a unique selling point for landlords and could command a moderate premium because of the amenity,” said Sunil Singh, a real estate broker based in Bengaluru. Also Read: Bengaluru LPG crisis: Rising costs may push paying guest accommodation rents by 5% if the shortage persists “Right now, we are seeing some early consumer curiosity around whether a property has piped natural gas (PNG), largely driven by concerns around LPG availability. However, it is still too early to call this a decisive factor in real estate decisions. Typically, renting or buying a home depends on larger considerations such as location, connectivity, budget, and overall infrastructure,” explains Saurabh Garg, co-founder and CBO of NoBroker. Also Read: LPG crisis in India hits restaurants: Could it pressure retail rents and trigger tenant–landlord renegotiations? “That said, if supply disruptions continue over a longer period and LPG availability becomes a persistent issue, PNG connectivity could start emerging as an added advantage for properties, particularly in urban markets where piped gas networks already exist. In the immediate term, we expect more of a knee-jerk reaction in buyer and tenant queries rather than a structural shift in demand,” he added. To prevent a potential domestic energy crisis, the Centre has invoked the Essential Commodities Act, 1955, allowing it to override existing commercial gas supply contracts. Under the order, Priority Sector I—which includes domestic piped natural gas (PNG) for households and compressed natural gas (CNG) used in transport—will be assured 100% of its average consumption over the past six months. This means that if gas is operationally available in the national grid, supplies must first be directed to household kitchen pipelines before being diverted to industries such as factories or power plants. The key difference between Liquefied Petroleum Gas (LPG) and Piped Natural Gas (PNG) lies in their composition and method of supply. LPG is a mixture of propane and butane derived during crude oil refining and is delivered to households in pressurised cylinders that need periodic replacement. PNG, by contrast, is natural gas, primarily methane, supplied directly to homes through underground pipelines by city gas distribution networks, ensuring a continuous flow without the need for storage cylinders. PNG is produced by regasifying Liquefied Natural Gas (LNG), which India imports largely from countries such as Qatar, United Arab Emirates, the United States and Oman, as per media reports. In the national capital, a large section of households already use PNG supplied by Indraprastha Gas Limited (IGL), particularly in housing societies. According to figures from the Government of Delhi, the city had 17.23 lakh PNG connections as of 2025. On March 14, the Ministry of Petroleum and Natural Gas announced a change in supply rules stating that households with PNG connections will no longer be allowed to keep, obtain or refill domestic LPG cylinders. The move aims to streamline gas allocation and ensure LPG supplies reach households without access to piped gas infrastructure. Vandana Ramnani leads the real estate vertical at Hindustan Times Digital, bringing over two decades of journalism experience across real estate, education, human resources, and foreign affairs. She specialises in India’s real estate sector, covering residential and commercial markets in Delhi-NCR, Mumbai, and Bengaluru, with in-depth reporting on regulatory developments, urban policy, housing trends, and interviews with industry leaders.  
-[...5 lines deleted...]
-Outside of journalism, Vandana is a passionate traveller, constantly seeking out charming hideaways across India and the lesser-known, offbeat corners of Southeast Asia.Read More</t>
+          <t>Mumbai's civic body, the Brihanmumbai Municipal Corporation (BMC), on April 15 rolled out India’s first integrated digital platform for Transferable Development Rights (TDR) transactions. The platform has been jointly developed by the Maharashtra government’s urban development department in partnership with the BMC. When land belonging to a property owner is acquired for public purposes (such as roads, gardens, or infrastructure projects), the owner is granted additional development rights in the form of a TDR rather than monetary compensation. This TDR is issued via a Development Rights Certificate (DRC). The DRC holder can either use the TDR for their own development projects or sell it to other developers in the open market. "Registered buyers and sellers can log in to the portal and list their available TDR for sale. Upon registration, buyers can place bids for available TDR. The platform enhances transparency in transactions between buyers and sellers and also allows for negotiations post-bidding. Once a transaction is finalised, the entire process is completed through digital payment. Subsequently, the TDR is credited to the buyer’s account, and the seller receives the agreed payment. Registration on the portal is mandatory for both parties prior to initiating any transaction," the BMC said in a statement. A digital Contract Note will be generated after completion of a TDR transaction. This serves as an official, computerised record of the transaction and holds legal significance. It captures all transaction details between the buyer and seller. The system also incorporates KYC-based account linking, secure SBI banking integration, and AI-based analytics for data management and transaction monitoring. Also Read: Dharavi redevelopment: Maharashtra govt authorities appeals residents to vacate Matunga railway land before the monsoon The platform is accessible at [https://tdrex-bmc.com). According to the BMC, the platform is designed to bring greater transparency, speed, and security to TDR transactions, which were earlier prone to delays, manual processes, and a lack of clarity. It also aims to simplify transactions related to reserved land parcels and Floor Space Index (FSI). Users can log in, list TDR for sale, participate in bidding, negotiate deals, and complete transactions online, with payments processed digitally and rights credited directly to buyers, the BMC said in a statement on April 14. Also Read: BMC’s Occupation Certificate amnesty scheme proposal and six key conditions Mumbai housing societies must meet The BMC said that by creating a unified digital platform, the system aims to open up the TDR market to smaller developers and individuals, while addressing longstanding issues such as opacity, inefficiency, and difficulty in finding buyers or sellers. The system includes KYC-based registration, secure banking integration, AI-driven monitoring, and the generation of legally valid digital contract notes for every transaction, reducing the risk of duplication or fraud. Mehul R Thakkar is a Mumbai-based journalist who closely tracks the city’s ever-evolving real estate landscape. 
+He believes that Mumbai presents a unique reality that, while Mumbaikars deeply aspire to own a home in the city of dreams, many spend little actual time living in it due to long commutes and demanding work lives. 
+With over 11 years of experience in journalism, I have reported across a wide spectrum of beats, including real estate, housing, infrastructure, aviation, and education.  
+I have also extensively covered the workings of India’s wealthiest civic body, the Brihanmumbai Municipal Corporation (BMC), providing insight into the policy, governance, and urban planning decisions that directly influence Mumbai’s growth. 
+Before joining Hindustan Times, I worked in fast-paced digital and print newsrooms, including Moneycontrol.com and Deccan Chronicle, as well as national dailies such as The Asian Age and DNA.
+Outside the newsroom, I am an avid weather tracker, a fan of spy thrillers in both books and films, and a keen follower of international affairs.Read More</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mar 15, 2026 10:52 am</t>
+          <t>Apr 15, 2026 08:04 pm</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/real-estate/gift-deed-vs-will-here-s-what-you-should-know-before-deciding-to-transfer-property-to-family-101773550981525.html</t>
+          <t>https://www.hindustantimes.com/real-estate/indiqube-signs-52-crore-managed-office-space-deal-with-japanese-e-commerce-major-in-bengaluru-101776263370949.html</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>A gift deed is used to voluntarily transfer assets without consideration during the donor's lifetime. A Will, on the other hand, is a legal declaration that outlines how a person’s assets should be distributed after their death. Here’s what you should know about the tax implications associated with both instruments and how much tax may be payable in each case. Ramesh Mehta, a 68-year-old retiree, owns a house worth  ₹2 crore. He wants to pass it on to his daughter, Neha. If he uses a gift deed, the house will be transferred to Neha immediately after the document is registered and accepted. However, Ramesh will have to pay stamp duty and registration charges. Once the gift is made, he will no longer be the legal owner. If he chooses a will, the property will transfer to Neha only after his death. A Will can also be changed anytime while he is alive and does not require a stamp duty. However, he needs to keep in mind that in some cases, a will may be challenged by other heirs. Typically, gift deeds are used to voluntarily transfer assets without consideration during the lifetime of the donor. Such gift deeds are effective immediately upon its acceptance and registration. It is necessary to note that the stamp duty on gift deeds is mandatorily required to be paid. “On the other hand, Wills are legal declarations in nature and are effective for the distribution of assets only after the death of the testator. Unlike gift deeds, wills can be changed any time before the death of the testator, and most importantly, no stamp duty is required to be paid on it,” says Kunal Savani, Partner, Cyril Amarchand Mangaldas. For the purpose of making a gift of immovable property, Section 123 of the Transfer of Property Act provides that the transfer must be effected by a registered instrument and attested by at least two witnesses. “Stamp duty and registration charges would be payable depending on the state laws. Stamp duty may differ depending on the relationship with the donee and the nature of the property such as commercial or residential,” says Adhiraj Harish, Partner, D.M. Harish &amp; Co. *That said, from a taxation perspective, the said instruments have distinct implications, and therefore, understanding the differences between them is imperative for effective estate planning. “For instance, while gifts made to "relatives" (the Income Tax Act, 1961 (IT Act) provides an exhaustive list of person(s) covered as 'relative' for such purposes) are exempt from taxation under Section 56(2)(x) of the IT Act, the gifts made to non-relatives are subject to tax if certain conditions are satisfied,” says Savani. Also, property received through a Will is not taxed. Taxation arises only when the property is sold at a later date. Also Read: Bengaluru man loses home after missing three EMIs; lessons for home loan borrowers Further, for the purposes of calculating the capital gains on the sale of assets received via gift or Will, the taxpayer shall consider the cost of acquisition and holding period of the original owner. “Subsequently, depending on the said period of holding, the capital gains shall be characterized as long-term or short-term capital gains, on which the taxpayer shall be subject to tax at applicable rates (plus surcharge and cess),” says Savani. One important factor to consider is that if an owner gifts his or her property, then they lose control over the property during his or her lifetime. They may therefore consider reserving a right to reside or inserting other similar conditions for their protection. Conditions may include retaining lifetime residence rights, receiving rental income, restricting sale or transfer, requiring maintenance support, or allowing the gift to revert if obligations fail. Also Read: Planning to gift a house to your wife? From tax exemptions to income clubbing, here's what you need to know “In the event the owner of a property expects a dispute from legal heirs surrounding his estate and has a fear that his will may be challenged, then in such event he may consider transferring the property by way of a gift instead of by a will,” says Harish. Anagh Pal is a personal finance expert who writes on real estate, tax, insurance, mutual funds and other topics</t>
+          <t>Managed workspace provider IndiQube Spaces Limited has signed a  ₹52 crore managed office deal with a leading Japanese e-commerce company for around 35,000 sq ft in Bengaluru’s Outer Ring Road, the company said in a statement on April 15. The five-year mandate will support the client’s India operations with a fully managed, enterprise-grade workspace, it said. “The transaction comes at a time when India’s flex office market has crossed 100 million sq. ft., with enterprises increasingly adopting managed workspaces as a strategic lever for faster expansion, operational flexibility and talent access,” the statement said. Outer Ring Road in particular remains one of the most preferred office corridors for global companies building operations in India, given its concentration of technology campuses, corporate ecosystems, and access to skilled talent, it said. Rishi Das, co-founder and CEO, said the transaction reflects how global e-commerce firms are rethinking workplace strategies in India. He noted that for global capability centres (GCCs), office spaces are increasingly seen as strategic enablers of collaboration, culture, and execution rather than just physical infrastructure. Co-founder Meghna Agarwal said that global enterprises are seeking workplaces that are operationally seamless, highly customised, and aligned with brand identity. “This is especially true for digital and consumer internet companies where team structures can evolve quickly, and employee experience matters deeply. Our focus has been on building a platform that combines customization, operational excellence, hospitality, and technology to exactly serve these requirements,” she said.Also Read: Pune real estate: IndiQube signs  ₹54 crore workspace deal for 1,140 seats with GCC client Earlier, the company had signed a workspace leasing agreement with a leading Global Capability Centre (GCC) client in Pune for 1,140 seats, valued at  ₹54 crore. According to a statement issued on March 20, the client leased the seats at the company’s IndiQube Orchid property in Yerwada for a five-year term. According to the company's statement, the GCC client leased the space for 5 years. The company said that 40% of its portfolio is in leasing to GCCs. IndiQube is a co-working space platform, offering managed office solutions tailored to startups, Global Capability Centres (GCCs), and large enterprises. The company was listed on the stock exchange last year, has a presence in 17 cities and manages over 9.55 million sq ft.Also Read: Flexible workspaces provider IndiQube Spaces files for  ₹850 crore IPO Flexible office space in India crossed the 100 million sq ft mark, with total inventory tripling between 2020 and 2025 to reach 110–114 million sq ft, growing at a 23–25% CAGR over the past five years. The sector now comprises over 500 operators across nearly 2,600 unique centres. Bengaluru led as the largest flexible workspace market with 30–32 million sq ft of stock, followed by Delhi-NCR at 21–23 million sq ft, a report by CBRE India said. Bengaluru is followed by Delhi-NCR with a stock of 21-23 mn sq ft and Pune at 13.6-14.6 mn sq ft Like Bengaluru, Delhi-NCR witnesses demand from sectors such as IT, technology and software development, BFSI, and Business Consulting and Professional Services. Pune’s (13.6 to 14.6 mn sq ft) market is driven by sectors such as IT, technology and software development, BFSI, and Engineering and Manufacturing (E&amp;M). Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>No synopsis</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>No published date</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>https://www.hindustantimes.com/real-estate/buying-a-flat-at-the-brink-of-war-worth-the-commitment-homebuyers-turn-cautious-amid-us-israel-iran-war-101773473116766.html</t>
+          <t>https://www.hindustantimes.com/real-estate/dubai-real-estate-deals-drop-24-in-q1-amid-us-iran-war-april-shows-signs-of-recovery-101776248390128.html</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Amid the ongoing US-Israel-Iran conflict and rising inflation concerns, home purchase decisions are slowing as buyers adopt a wait-and-watch approach, brokers say. At the same time, discussions on social media show prospective homebuyers questioning whether it is prudent to take on long-term home loans amid rising oil prices and inflation concerns. “Buying a flat at the brink of war… worth the commitment?” a Reddit user asked. A Bengaluru-based entrepreneur, who had been actively looking to buy a  ₹4–5 crore villa in the tech capital, recently chose to postpone the purchase by a few weeks following the latest geopolitical developments. “Decision-making has slowed slightly in the last few days,” said a Bengaluru-based broker involved in the transaction. “There are multiple concerns right now, from the impact of artificial intelligence on jobs to broader economic uncertainty and the current geopolitical situation. When these events happen, buyers sometimes take a short pause before proceeding,” the broker said.Also Read: Dubai real estate: US–Israel–Iran war raises questions over whether under construction property prices will drop In online discussions, several potential buyers are debating whether the current global environment makes it risky to commit to large property purchases. In one of the discussions on Reddit, a user asked whether buying a home during a period of rising oil prices and geopolitical uncertainty was financially prudent. “Oil prices have now crossed $100 per barrel… historically, this means inflation is coming,” the user wrote, questioning whether real estate purchases like homes should be postponed. Another user shared a more specific dilemma about purchasing a  ₹1.63 crore apartment in Undri in Pune. The 28-year-old prospective buyer said he was planning to make a  ₹70 lakh down payment and finance the rest through a home loan at about 7.2% interest, while earning roughly  ₹1.6 lakh per month in take-home salary. “Buying a flat at the brink of war… worth the commitment?” the user asked.Also Read: Dubai real estate: Will mid-segment properties face pressure amid the US–Israel–Iran war? Real estate experts say rising energy prices, particularly for LPG, diesel, and electricity, could gradually push up construction costs across the real estate sector, which may eventually be reflected in property prices. According to Kanika Gupta Shori, founder and COO of Square Yards, energy inflation directly affects multiple parts of the construction value chain. “LPG, diesel and electricity influence several cost heads, including cement production, steel manufacturing, brick kilns, transportation of materials and on-site construction activities,” she said. “When energy prices rise, developers experience input cost pressure, which often translates into higher project costs.” Shori noted that developers may initially try to absorb part of these cost increases to avoid affecting demand, particularly in price-sensitive housing segments. However, if higher energy prices persist for a longer period, the impact typically begins to show in the pricing of new projects and upcoming launches. “From a data perspective, construction cost indices usually respond with a lag of one to two quarters after sustained increases in energy prices,” she said, indicating that the effect may become visible over the coming months if the current trend continues. At the same time, experts say real estate has historically acted as a partial hedge against inflation, especially in cities where housing demand is supported by employment growth and urbanisation. Shori explained that rising land prices and construction inputs often support property values over time. Other factors, such as limited ready-to-move-in housing supply in high-demand micro-markets and rising rental values in major employment hubs, also help sustain property prices during inflationary cycles, she said. “For end-users with stable income and a long-term holding horizon, buying earlier can sometimes help protect against future price escalation and rising construction costs,” she said. However, she cautioned that financing conditions remain an important factor in such decisions. “In such situations, buyers need to balance two things: rising property prices and the cost of borrowing through home loans.”(Disclaimer: This report is based on user-generated content from social media. HT.com has not independently verified the claims and does not endorse them) Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
+          <t>Real estate transactions in Dubai declined by nearly 24% in the first quarter of 2026, falling from 17,394 in January to 13,241 in March, according to data from the Dubai Land Department. In March, real estate transactions in Dubai declined as buyer sentiment weakened amid heightened uncertainty triggered by the US–Iran war. The total transaction value was about AED 42.63 billion, according to the data. In March, the total number of transactions in Dubai was 13,241, the data showed. The decline was gradual through February, with transactions at 17,010, before a sharper drop in March, indicating a loss of momentum toward the end of the quarter amid the ongoing geopolitical situation, experts said. However, early April data suggested a possible recovery in activity. Transactions rose from 6,091 in the first half of March to 7,284 in the first half of April, according to the data. The largest transactions in January were concentrated in high-value developments. In Al Khairan First, Creek Bay recorded the highest total transaction value at approximately AED 454.3 million, followed by Creek Haven at around AED 361.1 million, and Lyvia by Palace at about AED 285.9 million, according to data from the Dubai Land Department. The top three transactions in March 2026 were led by Bukadra, with deals on projects such as Skyvue totalling approximately AED 619.1 million, making it the highest contributor during the month. This was followed by transactions in Burj Khalifa, totalling around AED 448.6 million, reflecting continued demand for prime, luxury residences. Close behind was Al Khairan First, with total deals worth nearly AED 336.9 million, as per the data.Also Read: Dubai real estate: Will mid-segment properties face pressure amid the US–Israel–Iran war? Dubai’s real estate market is witnessing a moderation in activity as buyers adopt a cautious, wait-and-watch stance, leading to harder negotiations on pricing, Porush Jhunjhunwala, CEO of Banke International Properties, said. “Buyers are taking more time to commit and are negotiating more aggressively on prices in the current environment,” Jhunjhunwala said, pointing out that such trends are not unprecedented. “We have seen similar patterns in the past, where geopolitical conflicts led to a temporary slowdown in real estate activity, accompanied by increased price negotiations and a wait-and-watch approach from investors.” “High-end residential and prime properties demonstrate resilience due to a diverse international buyer pool and depth of liquidity. In contrast, the mid-segment and speculative off-plan projects have been more prone to volatility from uncertainty,” he said. However, he said that with investors focusing their portfolios on more cash-flow-oriented sectors, and with developers offering new flexible payment plans or additional incentives to sustain demand, the market appears to be gradually shifting.Also Read: Dubai real estate: Indian-origin family hopes to renegotiate price after booking flat hours before Iran–US–Israel ‘war’ According to media reports, the General Directorate of Residency and Foreigners Affairs (GDRFA) and the Dubai Land Department (DLD) have signed an agreement to integrate visa-linked real estate services into a single digital platform, allowing property investors to complete the entire residency process through one interface, Gulf News reported, citing official announcements. The system eliminates the need to approach multiple government bodies and now covers three key residency routes—Golden Residency (10-year visa) for high-value investors, retiree residency for expatriates settling post-retirement, and property-linked residency visas for eligible buyers. The integration also enables real-time verification of property ownership through DLD records, reducing paperwork, streamlining approvals, and improving overall efficiency. Souptik Datta is a deputy chief content producer at Hindustan Times Digital, where he reports on southern India with a focus on real estate, urban infrastructure and environmental urban issues. His coverage tracks the intersection of policy, capital flows, regulation and sustainability, examining how these forces shape housing markets, commercial real estate and large-scale infrastructure development across rapidly transforming cities. He also closely tracks civic issues affecting urban residents, including property taxation, planning approvals, public transport expansion, water stress, waste management and the governance challenges that influence everyday life in India’s metros. Souptik’s reporting is driven by a strong interest in accountability, consumer rights and the lived realities of homebuyers and investors navigating volatile pricing cycles, regulatory changes and project delivery risks. He frequently analyses project launches, land monetisation strategies, planning frameworks, RERA-related developments and the broader implications of infrastructure investments on emerging growth corridors. His work blends on-ground reporting with data-backed analysis and long-form explainers aimed at demystifying complex real estate and infrastructure developments for readers.  He is an alumnus of the Indian Institute of Journalism and New Media. Before joining Hindustan Times Digital, Souptik was associated with Moneycontrol at Network 18, where he covered real estate, infrastructure and allied sectors, producing market insights, policy-led stories and in-depth features.  Outside the newsroom, Souptik is an avid solo traveller and documentary enthusiast, exploring diverse regions and visually documenting unique narratives through film and photography. In his early career, Souptik also freelanced as a documentary photographer, independently working on visual storytelling projects that captured grassroots narratives, urban change and everyday life. He can be reached at souptik.datta@htdigital.in.Read More</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
@@ -1572,546 +1557,546 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Published Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Oil Price Today (March 19): Crude oil rockets to $112 as US, Israel-Iran war target energy infra. Can prices hit $150?</t>
+          <t>Silver tanks nearly Rs 4,000, gold slips Rs 1,600 as Strait of Hormuz tensions reignite inflation fears. Time to sell?</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>U.S. crude futures rose more than 3% to $99.39 per barrel. Natural gas prices climbed over 5%, while Brent crude touched $111.19 in early trade and extended gains by another 4% this morning to $112 per barrel, moving closer to the initial war peak of $120.</t>
+          <t>Gold and silver prices declined on MCX amid a stronger U.S. dollar and escalating tensions around the Strait of Hormuz, which pushed oil prices higher and revived inflation concerns. Analysts advise a buy-on-dips strategy despite volatility, citing key support levels and geopolitical developments influencing precious metals.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-price-today-march-19-crude-oil-rockets-to-112-as-us-israel-iran-war-target-energy-infra-can-prices-hit-150/articleshow/129669117.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-silver-prices-today-in-delhi-chennai-mumbai-and-hyderabad-on-20-april-2026-silver-tanks-nearly-rs-4000-gold-slips-rs-1600-as-strait-of-hormuz-tensions-reignite-inflation-fears-time-to-sell/articleshow/130382170.cms</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Gold rises off one-month low; firm dollar, hawkish Fed cap gains</t>
+          <t>Oil Price Today (April 20): Crude oil jumps 6%, nears $100 again despite ceasefire hopes. What’s happening?</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Gold prices saw a slight increase on Thursday after hitting a one-month low. However, a strong dollar and the Federal Reserve's hawkish stance limited further gains. Oil prices surged above $110 a barrel following an attack on Iranian energy facilities. This has raised inflation concerns. The US and Canada central banks held rates steady but warned of persistent inflation risks.</t>
+          <t>Oil prices surged over 6% on Monday. Tensions flared around the Strait of Hormuz after the U.S. and Iran traded accusations of ship targeting. President Trump stated American forces seized an Iranian cargo ship. Iran responded by refusing further peace talks. The conflict has disrupted global oil flows. Experts predict continued price volatility and structurally higher prices.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-rises-off-one-month-low-firm-dollar-hawkish-fed-cap-gains/articleshow/129668987.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-price-today-april-20-crude-oil-jumps-6-nears-100-again-despite-ceasefire-hopes-whats-happening/articleshow/130380673.cms</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Oil rises 3% after Iran strikes Middle East energy facilities</t>
+          <t>Gold falls on stronger dollar amid renewed US-Iran tensions</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Middle East energy facilities faced Iranian attacks, escalating regional tensions and pushing oil prices up significantly.  Brent crude surged over 3%, while WTI also saw gains.  These strikes, in retaliation for earlier attacks on Iran's energy infrastructure, have disrupted operations in Qatar and the UAE, with Saudi Arabia intercepting missiles.  The conflict shows no signs of de-escalation.</t>
+          <t>Gold prices dropped significantly on Monday. The U.S. dollar strengthened, making gold more expensive for buyers using other currencies. Meanwhile, oil prices surged amid rising tensions between the U.S. and Iran. This situation has revived concerns about inflation. India's gold demand remained subdued due to high prices. Other precious metals also saw declines.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-rises-3-after-iran-strikes-middle-east-energy-facilities/articleshow/129668970.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-falls-on-stronger-dollar-amid-renewed-us-iran-tensions/articleshow/130380503.cms</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Gold price slides below $5,000, drops to over one-month low</t>
+          <t>Oil claws back losses as Strait of Hormuz is closed again</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Spot gold dropped to a one-month low following the Federal Reserve's decision to hold interest rates steady, with expectations of higher rates for longer. A stronger dollar and ongoing Middle East conflict, including an escalation involving Iran's Pars gas field, further pressured gold prices.</t>
+          <t>Brent crude futures jumped $6.11, or ‌6.76%, to $96.49 ⁠a barrel ⁠by 2327 GMT and U.S. West Texas Intermediate was at $90.38 a barrel, up $6.53, or ​7.79%.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-price-drops-below-5000-drops-to-over-one-month-low/articleshow/129665055.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-claws-back-losses-as-strait-of-hormuz-is-closed-again/articleshow/130380261.cms</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Silver drops Rs 2,000, gold little changed as traders enter wait and watch mode ahead of US Fed meet; key levels for today</t>
+          <t>Akshaya Tritiya 19th April 2026: What the scriptures actually say</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gold and silver prices edged lower on March 18, 2026  as investors adopted a cautious stance ahead of the US Federal Reserve policy decision. While gold remained largely steady, silver declined nearly Rs 2,000. Analysts expect continued volatility, with key support and resistance levels guiding near-term trading strategies for both metals.</t>
+          <t>Akshaya Tritiya is a significant date in the Vedic tradition. It signifies actions and intentions that compound over time. The day emphasizes giving and righteous conduct. Classical texts highlight jaldana, the offering of water, as particularly important. Stories of Indra and Draupadi's Akshaya Patra illustrate its deeper spirit. Observing the day involves acts of charity and sincere remembrance.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-silver-prices-today-in-delhi-chennai-mumbai-and-hyderabad-on-18-march-2026-silver-drops-rs-2000-gold-little-changed-as-traders-enter-wait-and-watch-mode-ahead-of-us-fed-meet/articleshow/129646800.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/akshaya-tritiya-19th-april-2026-what-the-scriptures-actually-say/articleshow/130351441.cms</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Oil Price Today (March 18): Crude oil dips over 1% despite Iran war entering day 19. Here are two reasons why</t>
+          <t>So what is the real oil price right now?</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Oil prices dipped Wednesday following a rise in US crude inventories. However, ongoing geopolitical tensions, particularly concerning the Strait of Hormuz, suggest prices may climb. Experts predict Brent crude could reach $120 or even $150 per barrel if the conflict persists.  This could impact global economies and prompt policy intervention.</t>
+          <t>The Iran crisis highlights the complex reality of oil pricing, differentiating between physical and financial markets. While financial markets anticipate future resolutions, physical markets reflect immediate scarcity and soaring costs due to disrupted shipping and increased freight expenses, leading to significant price disparities globally.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-price-today-march-18-crude-oil-dips-over-1-despite-iran-war-entering-day-19-here-are-two-reasons-why/articleshow/129645515.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/so-what-is-the-real-oil-price-right-now/articleshow/130348791.cms</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Gold steady as investors weigh Mideast risks ahead of Fed decision</t>
+          <t>Crude oil, copper, gold: The 3 commodities every beginner should track (and why they move!)</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gold prices remained stable as global markets assessed the economic fallout from the Middle East conflict. Renewed Iranian attacks and the killing of a senior Iranian official heightened tensions, impacting oil supplies and pushing prices above $100 a barrel. Investors await the U.S.</t>
+          <t>Crude oil, copper, and gold are essential for new traders to grasp global market movements. Crude oil reflects energy trends, copper signals economic growth, and gold acts as a safe haven during uncertainty. Understanding these commodities provides a strategic advantage for informed trading decisions. Their price movements impact inflation, stock markets, and everyday life.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-steady-as-investors-weigh-mideast-risks-ahead-of-fed-decision/articleshow/129645276.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/crude-oil-copper-gold-the-3-commodities-every-beginner-should-track-and-why-they-move/articleshow/130348505.cms</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Oil prices drop as U.S. crude inventories show an increase</t>
+          <t>Oil prices well below $100 as Strait of Hormuz reopens but experts aren’t convinced just yet. Here’s why</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Oil prices saw a slight dip on Wednesday morning.  This followed reports of a rise in U.S. crude inventories.  Meanwhile, Iraq and the Kurdistan Regional Government agreed to resume oil exports.  Libya's National Oil Corporation confirmed production continues despite a fire.  Developments involving Iran and U.S. military actions near the Strait of Hormuz are also noted.</t>
+          <t>Global markets are breathing easier as Iran declares the Strait of Hormuz fully open, a crucial oil route, amid a potential U.S.-Iran deal. This development, coupled with a Lebanon-Israel ceasefire, has sent oil prices plummeting. While experts see a temporary reprieve, concerns linger over Iran's nuclear program and sanctions, suggesting oil prices may remain elevated.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-prices-drop-as-u-s-crude-inventories-show-an-increase/articleshow/129645246.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-prices-well-below-100-as-strait-of-hormuz-reopens-but-experts-arent-convinced-just-yet-heres-why/articleshow/130347471.cms</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Crude climbs past $103 again as Iran war disrupts supply</t>
+          <t>Gold demand set to remain resilient ahead of Akshaya Tritiya; Bullion remains preferred safe-haven for wealth creation</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Oil prices rose around 3% on Tuesday, ​clawing back some of the previous session's losses on renewed supply fears, with the Strait of Hormuz largely shut and U.S. allies rejecting calls to deploy warships to escort tankers through the key chokepoint.</t>
+          <t>Gold demand remains strong ahead of Akshaya Tritiya, with retail investors viewing bullion as a key wealth creation tool. Despite high prices, the festival drives demand, supported by gold's safe-haven appeal amidst global uncertainties. Younger buyers are increasingly opting for lightweight jewellery and digital gold, while investment products like coins and bars are also gaining traction.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/crude-climbs-past-103-again-as-iran-war-disrupts-supply/articleshow/129627906.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-demand-set-to-remain-resilient-ahead-of-akshaya-tritiya-bullion-remains-preferred-safe-haven-for-wealth-creation/articleshow/130346851.cms</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Can oil hit $200? How the worst-case scenario could hurt D-Street and Indian economy</t>
+          <t>How 50 days of the Iran war led to the loss of $50 billion worth of oil</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Escalating US-Iran tensions in the Gulf raise fears of a major oil supply disruption, potentially pushing prices to $200 a barrel. India, heavily reliant on oil imports, faces significant economic risks including a widening current account deficit, a weaker rupee, and increased inflation. Markets are already reacting negatively, with stock indices and oil marketing companies experiencing sharp declines.</t>
+          <t>Global oil markets have lost over 500 million barrels since the Iran conflict began, worth nearly $50 billion. Supply disruptions across the Gulf have tightened inventories and hit exports sharply. Despite partial ceasefire signals and Strait of Hormuz reopening, analysts expect recovery to be slow, with lasting energy market shocks.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/can-oil-hit-200-why-the-worst-case-scenario-could-hurt-d-street-and-indian-economy/articleshow/129623523.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/how-50-days-of-the-iran-war-led-to-the-loss-of-50-billion-worth-of-oil/articleshow/130338646.cms</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Silver rises Rs 5,000, gold up Rs 1,300 as Middle East war lifts safe haven demand. What should investors do?</t>
+          <t>Oil prices crash nearly 10% after Iran says Strait of Hormuz completely open during ceasefire</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Gold and silver prices moved up on March 17, 2026, as escalating Middle East tensions boosted safe-haven demand and kept oil prices elevated. Analysts expect continued volatility driven by global cues, including dollar movement and Fed policy. Traders are advised to remain cautious, while long-term investors may consider accumulating on dips.</t>
+          <t>Oil prices plunged as Strait of Hormuz remained open during the US Iran ceasefire with Brent crude and West Texas Intermediate falling sharply amid easing tensions though volatility is expected to persist</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-silver-prices-today-in-delhi-chennai-mumbai-and-hyderabad-on-17-march-2026-silver-rises-rs-5000-gold-up-rs-1300-as-middle-east-war-lifts-safe-haven-demand/articleshow/129623456.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-prices-crash-nearly-10-after-iran-says-homurz-completely-open-in-ceasefire/articleshow/130335258.cms</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Oil Price Today (March 17): Crude oil gains 2%, at $103 as Strait of Hormuz tensions linger. Experts weigh in</t>
+          <t>Akshaya Tritiya 2026: Gold stocks soar up to 25% in a month! Will rally soften after auspicious festival?</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Crude oil prices surged over 2% as supply concerns intensified with the Strait of Hormuz largely shut. European allies declined U.S. calls to escort tankers, prompting President Trump's criticism. The UAE has halved production due to the disruption, raising fears of shortages and inflation. Experts predict further price hikes if tensions persist.</t>
+          <t>Jewellery stocks have emerged as standout performers despite broader market volatility triggered by geopolitical tensions and rising oil prices. Shares of companies like Kalyan Jewellers, Titan, and PC Jeweller have surged up to 25% in a month, far outpacing the Nifty’s gains.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-price-today-march-17-crude-oil-gains-2-at-103-as-strait-of-hormuz-tensions-linger-experts-weigh-in/articleshow/129622121.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/akshaya-tritiya-2026-gold-stocks-soar-up-to-25-in-a-month-will-rally-soften-after-auspicious-festival/articleshow/130322831.cms</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Gold steady as investors await central bank decisions, weigh Mideast risks</t>
+          <t>Silver gains Rs 1,500, gold at Rs 1.53 lakh as investors eye Iran war peace talks. Key levels to watch today</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gold prices remained stable on Tuesday. Investors are closely watching the economic impact of the Middle East conflict. Several central banks are set to announce their policy decisions this week. Higher oil prices are fueling inflation concerns. This is leading markets to reconsider expectations for interest rate cuts. The US Federal Reserve is expected to hold rates steady.</t>
+          <t>Gold and silver prices opened higher on MCX as easing geopolitical tensions and US-Iran peace talk hopes influenced sentiment. Silver gained sharply while gold held near record levels. Analysts expect volatility ahead, with key support and resistance levels in focus as traders track dollar movement and crude oil trends.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-steady-as-investors-await-central-bank-decisions-weigh-mideast-risks/articleshow/129621969.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/silver-gains-rs-1500-gold-at-rs-1-53-lakh-as-investors-eye-iran-war-peace-talks-key-levels-to-watch-today/articleshow/130322711.cms</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Oil gains over 2% to $102.69 a barrel as market weighs Iran war supply risks</t>
+          <t>Oil Price Today (April 17): Crude oil prices fall on Israel-Lebanon ceasefire, Iran war peace talks. Is the worst over?</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Oil prices surged over 2% as the Strait of Hormuz faces significant disruption due to the ongoing U.S.-Israeli war on Iran. Allies have rebuffed calls to escort tankers, raising supply shortage concerns. The UAE has already reduced production, and some banks have revised longer-term price forecasts upwards.</t>
+          <t>Oil prices dipped as Middle East tensions eased with a Lebanon-Israel ceasefire and potential US-Iran talks. President Trump indicated a deal with Iran was close, following a 10-day truce that removes a key obstacle to negotiations. Experts anticipate continued volatility but expect prices to remain supported.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-gains-over-2-to-102-69-a-barrel-as-market-weighs-iran-war-supply-risks/articleshow/129621674.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-price-today-april-17-crude-oil-prices-fall-on-israel-lebanon-ceasefire-iran-war-peace-talks-is-the-worst-over/articleshow/130321066.cms</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>London Metal Exchange electronic trading resumes after nearly 3-hour outage</t>
+          <t>Gold eyes fourth weekly gain on hopes of US-Iran peace deal</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>The London Metal Exchange's LME Select platform experienced a nearly three-hour outage on Monday due to a technical issue with its primary electronic matching engine. This disruption halted price updates for key metal contracts, prompting the LME to declare a Disruption Event. Electronic trading resumed at 1730 GMT on a secondary engine.</t>
+          <t>Gold prices held steady, nearing a fourth weekly gain as hopes for a U.S.-Iran peace deal eased inflation and interest rate concerns. A ceasefire between Lebanon and Israel, coupled with potential weekend talks between the US and Iran, boosted optimism.  Despite stable U.S. unemployment claims, employers remain cautious due to the ongoing conflict.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/london-metal-exchange-electronic-trading-resumes-after-nearly-3-hour-outage/articleshow/129616485.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/gold-eyes-fourth-weekly-gain-on-hopes-of-us-iran-peace-deal/articleshow/130320810.cms</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>London Metal Exchange says trading halted due to 'issue', working to resolve it</t>
+          <t>Oil falls on prospects for talks to end Iran war and revive supply</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>The London Metal Exchange said some trading has been halted due to 'an issue' and they are working to resolve the issue as soon as possible.</t>
+          <t>Oil prices dropped as hopes rise for an end to the Middle East conflict. A ceasefire between Lebanon and Israel is in effect. President Donald Trump indicated potential talks with Iran. This development could ease disruptions to global oil supply. Analysts noted significant oil flow was impacted by the Strait of Hormuz closure.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/commodities/news/london-metal-exchange-says-trading-halted-due-to-issue-working-to-resolve-it/articleshow/129613811.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/oil-falls-on-prospects-for-talks-to-end-iran-war-and-revive-supply/articleshow/130320777.cms</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F8"/>
@@ -2135,258 +2120,258 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Published Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Bitcoin retreats from six-week high ahead of Fed rate decision</t>
+          <t>Bitcoin hits two-month high near $78,000 on easing tensions, technicals point to $84,000 on breakout</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-retreats-from-six-week-high-ahead-of-fed-rate-decision/articleshow/129668442.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-hits-two-month-high-near-78000-on-easing-tensions-technicals-point-to-84000-on-breakout/articleshow/130349482.cms</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No content</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Cryptocurrency</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Bitcoin trades near $74K supported by short liquidations and derivatives positioning</t>
+          <t>Bitcoin’s fragile recovery sets up a big short-squeeze risk</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-trades-near-74k-supported-by-short-liquidations-and-derivatives-positioning/articleshow/129649936.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoins-fragile-recovery-sets-up-a-big-short-squeeze-risk/articleshow/130346887.cms</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>No content</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Cryptocurrency</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Bitcoin nears $75K as strong technical signals and short liquidations accelerate rally</t>
+          <t>Bitcoin holds near $75,000 as ETF inflows support price amid geopolitical uncertainty</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-nears-75k-as-strong-technical-signals-and-short-liquidations-accelerate-rally/articleshow/129624799.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-holds-near-75000-as-etf-inflows-support-price-amid-geopolitical-uncertainty/articleshow/130298660.cms</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>No content</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Cryptocurrency</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Bitcoin trades near $73,000, Ethereum around $2,200 as crypto market awaits macro cues</t>
+          <t>Bitcoin hits $76,000 before easing to $74,500 as whales accumulate, profit booking caps rally</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-trades-near-73000-ethereum-around-2200-as-crypto-market-awaits-macro-cues/articleshow/129602858.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-hits-76000-before-easing-to-74500-as-whales-accumulate-profit-booking-caps-rally/articleshow/130274681.cms</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>No content</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Cryptocurrency</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Bitcoin nears zone where past bear markets have bottomed out</t>
+          <t>Bitcoin climbs to 4-week high of $74,945</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-nears-zone-where-past-bear-markets-have-bottomed-out/articleshow/129570973.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-climbs-to-4-week-high-of-74945/articleshow/130270945.cms</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>No content</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Cryptocurrency</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Bitcoin hovers near $71,000 as crypto investors track macro and liquidity signals</t>
+          <t>Bitcoin nears $75,000 as crypto market rallies on $1.1 billion inflows; Ethereum holds above $2,300</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-hovers-near-71000-as-crypto-investors-track-macro-and-liquidity-signals/articleshow/129570740.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-nears-75000-as-crypto-market-rallies-on-1-1-billion-inflows-ethereum-holds-above-2300/articleshow/130251519.cms</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>No content</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Cryptocurrency</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Bitcoin rebounds toward $72K as US Treasury comments ease oil inflation concerns</t>
+          <t>Bitcoin stays firm above $71K after CPI-led rally triggers profit booking</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-rebounds-toward-72k-as-us-treasury-comments-ease-oil-inflation-concerns/articleshow/129540037.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/cryptocurrency/bitcoin-stays-firm-above-71k-after-cpi-led-rally-triggers-profit-booking/articleshow/130225477.cms</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>No content</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Cryptocurrency</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F20"/>
@@ -2410,642 +2395,642 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Published Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Dipan Mehta urges caution despite early signs of market rebound</t>
+          <t>Crude oil, copper, gold: The 3 commodities every beginner should track (and why they move!)</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Markets show a tentative rebound, but sustainability hinges on external factors like oil prices and news flow. Experts caution against definitive bottom calls, emphasizing structural shifts for a sustained uptrend. Sector-specific insights reveal resilience in pharma, long-term potential in auto, and a shift towards cash flow discipline in real estate.</t>
+          <t>Crude oil, copper, and gold are essential for new traders to grasp global market movements. Crude oil reflects energy trends, copper signals economic growth, and gold acts as a safe haven during uncertainty. Understanding these commodities provides a strategic advantage for informed trading decisions. Their price movements impact inflation, stock markets, and everyday life.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>18 Mar, 2026, 11:46 AM IST</t>
+          <t>18 Apr, 2026, 12:13 PM IST</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/expert-view/dipan-mehta-urges-caution-despite-early-signs-of-market-rebound/articleshow/129648796.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/commodities/news/crude-oil-copper-gold-the-3-commodities-every-beginner-should-track-and-why-they-move/articleshow/130348505.cms</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Global Market | China’s economy shows early strength despite global war risks</t>
+          <t>Capital gains from property sale? How to balance tax saving with long-term wealth creation</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>China's economy began the year with a steady performance, as factory output accelerated to 6% and consumer spending rebounded to 3% in January-February. This growth, exceeding expectations, offers relief amid structural challenges, though domestic consumption remains fragile, impacting global markets.</t>
+          <t>Investors selling property face a choice: reinvest for tax savings or maximize long-term wealth. Financial expert Shweta Jain advises a balanced approach for a 10-year horizon, suggesting a mix of high-growth equities and stable instruments. While reinvesting in property offers tax benefits, it limits liquidity. Diversification is key for optimal returns and financial flexibility.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>16 Mar, 2026, 09:56 AM IST</t>
+          <t>18 Apr, 2026, 10:38 AM IST</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/us-stocks/news/global-market-chinas-economy-shows-early-strength-despite-global-war-risks/articleshow/129600166.cms</t>
+          <t>https://economictimes.indiatimes.com/mf/analysis/capital-gains-from-property-sale-how-to-balance-tax-saving-with-long-term-wealth-creation/articleshow/130347378.cms</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>After the airstrikes: Will Golden Visa buyers pause or double down on Dubai?</t>
+          <t>Sebi clears four IPOs including Avaada Electro and Grand Housing</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Indian investors continue to explore Dubai's property market for its Golden Visa program. While regional tensions cause a pause in decision-making, interest remains strong. Buyers are now taking more time for due diligence and negotiating better terms. The Golden Visa offers long-term residency and asset diversification, making Dubai a stable economic hub.</t>
+          <t>Securities and Exchange Board of India approved IPOs of Avaada Electro Grand Housing Sonaselection India and Vishal Nirmiti with Avaada leading as a major renewable energy listing aimed at expansion and growth</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>14 Mar, 2026, 05:05 PM IST</t>
+          <t>17 Apr, 2026, 08:49 PM IST</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/nri/invest/after-the-airstrikes-will-golden-visa-buyers-pause-or-double-down-on-dubai/articleshow/129573430.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/ipos/fpos/sebi-clears-four-ipos-including-avaada-electro-and-grand-housing/articleshow/130336958.cms</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>5 stocks with consistent score improvement and upside potential of more than 34% in 1 year, according to analysts</t>
+          <t>Kolte-Patil Developers shares soar 15% on strong Q4 business update. Here’s everything you need to know</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>A day after Budget 2026, the announcement of the India-US trade deal marked a big change in market sentiment. But things changed again soon enough because of the disruption in the IT sector – and now, the war. With bad news coming from all directions, you need to make a distinction between how this news impacts sentiment and how it impacts the real business of companies. Our selected stocks for today depict a strong upward trajectory in their overall average score which is based on five key pillars: Earnings, fundamentals, relative valuation, risk, and price momentum. This implies that there has been a significant improvement in their market outlook in the given time frame.</t>
+          <t>Kolte-Patil Developers' stock price jumped significantly following a robust operational performance in the fourth quarter of fiscal year 2026. The company reported strong sales figures, driven by new project launches and steady demand for existing properties. Collections also reached record levels, indicating healthy business momentum.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>13 Mar, 2026, 11:20 PM IST</t>
+          <t>17 Apr, 2026, 12:32 PM IST</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/5-stocks-with-consistent-score-improvement-and-upside-potential-of-more-than-34-in-1-year-according-to-analysts/articleshow/129562086.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/kolte-patil-developers-shares-soar-15-on-strong-q4-business-update-heres-everything-you-need-to-know/articleshow/130325702.cms</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Aurum PropTech sells two commercial towers in Navi Mumbai for Rs 112 crore</t>
+          <t>Trump draws Marie Antoinette comparisons as he leans into the gilded trappings of the presidency</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Aurum PropTech has announced the sale of two commercial towers in Navi Mumbai for a staggering Rs 112 crore, aligning with their forward-thinking vision of integrating AI technology into the real estate sector. By channeling significant resources into artificial intelligence, the company aims to enhance various aspects of property management, including tenant acquisition and dynamic pricing strategies.</t>
+          <t>President Donald Trump's attention to grand White House projects like a new ballroom draws criticism. Opponents say this shows he is out of touch with Americans struggling with rising costs. While Trump highlights economic policies, his focus on personal wealth and lavish renovations sparks debate. This contrast could impact upcoming elections as voters consider his priorities.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>12 Mar, 2026, 04:39 PM IST</t>
+          <t>17 Apr, 2026, 09:41 AM IST</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/industry/services/property-/-cstruction/aurum-proptech-sells-navi-mumbai-commercial-towers-for-rs-112-crore-boosting-ai-investments/articleshow/129504635.cms</t>
+          <t>https://economictimes.indiatimes.com/news/international/world-news/trump-draws-marie-antoinette-comparisons-as-he-leans-into-the-gilded-trappings-of-the-presidency/articleshow/130322459.cms</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Rs 590-cr IDFC First Bank 'fraud': ED searches at 19 locations in Haryana, Chandigarh</t>
+          <t>These large- and mid-cap stocks can give more than 25% return in 1 year, according to analysts</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>IDFC First Bank fraud case: The agency conducted searches in Haryana and Chandigarh against various business entities who helped the accused persons get accommodation entries to conceal the money trail and proceeds of crime, they said.</t>
+          <t>Over the next few days, as an investor you need to make a clear distinction on one front: Buying happening in a sector at a lower level, and short covering. Why? Because short covering-led upmoves don't sustain. Also remember: Whether an upmove in the broader market will sustain or not also depends on how the Q4 earnings season pans out. As of now, no major trouble spots have emerged.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>11 Mar, 2026, 06:43 PM IST</t>
+          <t>17 Apr, 2026, 06:14 AM IST</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/industry/banking/finance/banking/rs-590-cr-idfc-first-bank-fraud-ed-searches-at-19-locations-in-haryana-chandigarh/articleshow/129463809.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/these-large-and-mid-cap-stocks-can-give-more-than-25-return-in-1-year-according-to-analysts/articleshow/130320279.cms</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Xiaomi X Pro QLED TV (2026) review: A massive 75-inch screen that makes big TVs more accessible</t>
+          <t>Gurgaon circle rates increases by up to 75% from April 2026; Sector 15 residential property rate can go up to 45% to Rs 1,24,700 per sq. yard; Check other sectors trend</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>The Xiaomi X Pro QLED TV (2026) highlights how large televisions are becoming more affordable, with its 75-inch model priced at ₹69,999. It features a 4K QLED panel with Dolby Vision support, Google TV, and Xiaomi’s PatchWall interface, aiming to deliver a cinema-like viewing experience at home. The large display enhances content like sports, movies, and shows, while the 34W speakers are adequate for casual viewing but may not replace a soundbar.</t>
+          <t>Gurgaon's property market is set for significant changes as circle rates are slated to increase by up to 75% from April 1, 2026. This revision, reflecting market values, is expected to drive property price hikes between 15% and 75% across residential, commercial, and industrial segments. Emerging corridors like Dwarka Expressway and Southern Peripheral Road are leading these substantial increases.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>11 Mar, 2026, 05:24 PM IST</t>
+          <t>16 Apr, 2026, 05:57 PM IST</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/magazines/panache/xiaomi-x-pro-qled-tv-2026-review-a-massive-75-inch-screen-that-makes-big-tvs-more-accessible/articleshow/129459572.cms</t>
+          <t>https://economictimes.indiatimes.com/wealth/real-estate/gurgaon-circle-rates-increases-by-up-to-75-from-april-2026-sector-15-residential-property-rate-can-go-up-to-45-to-rs-124700-per-sq-yard-check-other-sectors-trend/articleshow/130303711.cms</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>PGIM India Mutual Fund restricts subscription in its 3 international funds</t>
+          <t>Suraj Estate shares jump 15% on Dadar land acquisition deal in Mumbai; co eyes Rs 100 crore GDV</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>PGIM India Mutual Fund is placing temporary restrictions on subscriptions for three international funds. This measure is to prevent exceeding overseas investment limits. Transactions received after March 9, 2026, will not be processed. Existing Systematic Investment Plans will continue. Other transactions like switches and redemptions remain unaffected. This follows previous reopenings and suspensions of subscriptions in these funds.</t>
+          <t>Suraj Estate Developers’ shares rose sharply on Thursday after the company acquired a Dadar (West) land parcel valued for a project with Rs 100 crore GDV. The Rs 18 crore acquisition strengthens its South-Central Mumbai pipeline, with management saying the deal boosts medium-term revenue visibility and long-term growth.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>10 Mar, 2026, 04:44 PM IST</t>
+          <t>16 Apr, 2026, 10:44 AM IST</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/mf/mf-news/pgim-india-mutual-fund-restricts-subscription-in-its-3-international-funds/articleshow/129392006.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/suraj-estate-shares-jump-15-on-dadar-land-acquisition-deal-in-mumbai-co-eyes-rs-100-crore-gdv/articleshow/130298232.cms</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Dubai keeps shelves stocked even as war disrupts food shipments</t>
+          <t>Kalpataru pre-sales rise 6% in Q4, collections surge on strong housing demand</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>The Middle East war is straining food supply chains in the UAE, which imports about 90% of its food, as disruptions in the Strait of Hormuz delay shipments of items such as rice, meat and coffee. Some cargo is being rerouted by air or road, while retailers like Lulu have started chartering cargo flights to keep supermarket shelves stocked.</t>
+          <t>Kalpataru Ltd reported steady Q4FY26 performance with pre-sales up 6% to ₹1,833 crore and collections jumping 41% to ₹1,487 crore, while full-year pre-sales rose 17% and collections 34%, aided by strong residential demand and improved execution, alongside a new ₹1,400 crore redevelopment project in Andheri West.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>10 Mar, 2026, 08:29 AM IST</t>
+          <t>15 Apr, 2026, 05:43 PM IST</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/nri/latest-updates/dubai-keeps-shelves-stocked-even-as-war-disrupts-food-shipments/articleshow/129369646.cms</t>
+          <t>https://economictimes.indiatimes.com/industry/services/property-/-cstruction/kalpataru-pre-sales-rise-6-in-q4-collections-surge-on-strong-housing-demand/articleshow/130283568.cms</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Who are Alexander brothers, and what is their net worth? Alexander brothers trial explained</t>
+          <t>Sammaan Capital sells Rs 5,000 crore loan portfolio to stressed loan aggregator Arcil</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Who are Alexander brothers, and what is their net worth? Oren, Tal and Alon Alexander were convicted on sex trafficking and rape conspiracy charges after a trial in New York. Prosecutors said the brothers used drugs, influence and trips to abuse women. Their wealth from luxury real estate deals ranges between $150 million and $200 million.</t>
+          <t>Sammaan Capital sold a ₹5,000 crore stressed loan portfolio to Arcil at about a 52% discount, valuing it near ₹2,400 crore in one of the largest such deals of the year. The portfolio includes real estate and mortgage-linked loans that are delayed but not yet classified as NPAs.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>10 Mar, 2026, 04:54 AM IST</t>
+          <t>15 Apr, 2026, 09:19 AM IST</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/news/international/us/who-are-alexander-brothers-and-what-is-their-net-worth-alexander-brothers-trial-explained-sex-trafficking-case-in-new-york-luxury-real-estate-market-in-the-united-states/articleshow/129361993.cms</t>
+          <t>https://economictimes.indiatimes.com/industry/banking/finance/sammaan-capital-sells-rs-5000-crore-loan-portfolio-to-stressed-loan-aggregator-arcil/articleshow/130272373.cms</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Mega Mumbai homes: Raymond Realty signs Rs 3,000 cr joint venture</t>
+          <t>Nifty finds support: Nagaraj Shetti spots 2 breakout stocks worth watching</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>In an exciting new chapter for urban development, Raymond Realty has teamed up to launch a promising housing project in Kandivali, Mumbai, with anticipated revenues soaring to Rs 3,000 crore. This collaboration marks the seventh joint development for the company, which has strategically acquired 100 acres of prime land along with seven Joint Development Agreements (JDAs).</t>
+          <t>Nifty's Monday pullback is a technical dip, not a trend reversal, says HDFC Securities analyst Nagaraj Shetti. After forming a higher bottom, the index finds strong support at 23,400-23,500, with 24,500 the near-term target once it clears 24,100. Shetti recommends buying Glenmark Pharmaceuticals (target Rs 2,310, stop Rs 2,150) and Oberoi Realty (target Rs 1,800, stop Rs 1,630).</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>09 Mar, 2026, 04:20 PM IST</t>
+          <t>14 Apr, 2026, 01:07 PM IST</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/industry/services/property-/-cstruction/raymond-realty-partners-for-rs-3000-cr-joint-venture-to-develop-mega-housing-project-in-mumbai/articleshow/129327472.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/expert-view/nifty-finds-support-nagaraj-shetti-spots-two-stock-breakouts-worth-watching/articleshow/130253758.cms</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Jack Dorsey's mass job cuts expose tech's bogus narrative</t>
+          <t>‘Kal Ho Naa Ho’ singer Sonu Nigam sells Karjat plots for Rs 2 crore; What’s driving buzz around this Raigad town near Mumbai, Pune</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Block Inc. CEO Jack Dorsey announced significant layoffs, framing them as a move towards artificial intelligence. This strategy mirrors a long-standing Silicon Valley tradition of reinterpreting setbacks as forward-thinking innovation. The company's past decisions, including over-hiring and questionable acquisitions, are now overshadowed by this new narrative. This approach aims to reshape perceptions and influence market perception.</t>
+          <t>Sonu Nigam has sold four land parcels in Karjat, Maharashtra. The total sale value reached Rs 1.95 crore. These transactions were completed on April 7, 2026. The land was divided into four plots before the sales. This move follows other recent property activities by the singer and his father. No official confirmation has been provided by Sonu Nigam yet.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>09 Mar, 2026, 03:23 PM IST</t>
+          <t>14 Apr, 2026, 09:31 AM IST</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/jobs/hr-policies-trends/jack-dorseys-mass-job-cuts-expose-techs-bogus-narrative/articleshow/129325216.cms</t>
+          <t>https://economictimes.indiatimes.com/news/new-updates/kal-ho-naa-ho-singer-sonu-nigam-sells-karjat-plots-for-rs-2-crore-whats-driving-buzz-around-this-raigad-town-near-mumbai-pune/articleshow/130250457.cms</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>5 Stocks with consistent score improvement and upside potential of up to 27% in one year, according to analysts</t>
+          <t>Value in Volatility: Why smart money hunts ‘gaps’ in uncertain markets</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>This is a war where even those involved have no idea when it will end – or how. So there is no point in trying to guess its outcome or when the market will recover. In such a scenario, there is only one thing to do: Sit tight and let the situation pan out. Also remember: Howsoever bad the news is, the market will price it in soon enough. Our selected stocks for today depict a strong upward trajectory in their overall average score which is based on five key pillars: Earnings, fundamentals, relative valuation, risk, and price momentum. This implies that there has been a significant improvement in their market outlook in the given time frame.</t>
+          <t>Global market volatility driven by geopolitics, inflation, and rates is reviving value investing principles. Veteran investor Arnold Van Den Berg highlights that uncertainty often creates mispriced assets, offering long-term opportunities for disciplined investors focused on intrinsic value over market noise and sentiment-driven swings.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>09 Mar, 2026, 02:18 PM IST</t>
+          <t>12 Apr, 2026, 03:14 PM IST</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/5-stocks-with-consistent-score-improvement-and-upside-potential-of-up-to-27-in-one-year-according-to-analysts/articleshow/129322141.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/value-in-volatility-why-smart-money-hunts-gaps-in-uncertain-markets/articleshow/130203467.cms</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Who was Shakun Group’s Vallabh Maheshwari, killed in a BMW crash on the Delhi–Mumbai Expressway?</t>
+          <t>Odisha IAS officer accused of cheating man of Rs 95 lakh in land fraud; Complainant also alleges death threats &amp; legal intimidation</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Vallabh Maheshwari, managing director of Shakun Group, died in a road accident on the Delhi–Mumbai Expressway while on a religious trip from Jaipur to Mathura. His BMW overturned near milestone 136.8, crashing through barricades and hitting a culvert. The 62-year-old businessman was declared dead at the hospital.</t>
+          <t>A senior Odisha IAS officer, Aradhana Das, is under investigation after an FIR was registered over an alleged Rs 95 lakh land fraud case. The complainant claimed he paid the full amount, Rs 85 lakh via RTGS and the rest in cash, for a plot, but the land was neither registered nor handed over. He also alleged that the officer later refused to execute the sale deed, claimed the money had been spent, and issued threats.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>09 Mar, 2026, 12:36 PM IST</t>
+          <t>12 Apr, 2026, 02:26 PM IST</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/news/new-updates/who-was-shakun-groups-vallabh-maheshwari-killed-in-a-bmw-crash-on-the-delhimumbai-expressway/articleshow/129317299.cms</t>
+          <t>https://economictimes.indiatimes.com/news/new-updates/odisha-ias-officer-accused-of-cheating-man-of-rs-95-lakh-in-land-fraud-complainant-also-alleges-death-threats-legal-intimidation/articleshow/130204136.cms</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Asia’s ultra-rich having second thoughts on Dubai as war rages</t>
+          <t>Dubai links property and residency services under single system</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Asia’s wealthy families are reconsidering their investments and relocation plans in Dubai as the Iran war raises security concerns in the region. Consultants say some clients are delaying moves, exploring ways to cut exposure or preparing contingency plans.</t>
+          <t>Dubai has unified real estate and residency services into a single system to streamline processes for residents and investors. This integration, a collaboration between the General Directorate of Identity and Foreigners Affairs and the Dubai Land Department, aims to reduce processing times and enhance coordination.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>09 Mar, 2026, 08:20 AM IST</t>
+          <t>12 Apr, 2026, 01:32 PM IST</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/nri/invest/asias-ultra-rich-having-second-thoughts-on-dubai-as-war-rages/articleshow/129304091.cms</t>
+          <t>https://economictimes.indiatimes.com/nri/migrate/dubai-links-property-and-residency-services-under-single-system/articleshow/130204587.cms</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>The Dubai dream just shattered for South Asians</t>
+          <t>The man Iran trusts: Can JD Vance succeed where others failed?</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Visuals from the conflict, including a fire near Palm Jumeirah, debris close to the Burj Al Arab and empty highways, have unsettled the long-held perception of Dubai as a city insulated from regional turmoil. Although the physical damage has been limited and many videos circulating online were fake or mislabeled, the images have shaken the belief—especially among South Asians—that Dubai was invulnerable to geopolitics.</t>
+          <t>Iran War Peace Talks: US Vice President JD Vance is in Pakistan for crucial talks with Iran. This marks a significant shift in US strategy to end the ongoing conflict. Iran reportedly trusts Vance more than other US envoys. The delegation includes other senior figures. This move signals a high-level effort to achieve peace. The negotiations face immediate challenges regarding regional issues.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>06 Mar, 2026, 08:52 PM IST</t>
+          <t>11 Apr, 2026, 12:37 PM IST</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/nri/invest/the-dubai-dream-just-shattered-for-south-asians/articleshow/129143362.cms</t>
+          <t>https://economictimes.indiatimes.com/news/defence/us-iran-peace-deal-pakistan-talks-jd-vance-the-man-iran-trusts-can-us-vice-president-succeed-where-others-failed/articleshow/130164524.cms</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Some wealthy Asians look to move Dubai assets closer to home on Iran war fears</t>
+          <t>Stefano Gabbana has resigned as Dolce &amp; Gabbana chair</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Iran war: Iranian missile and drone attacks on Dubai have prompted some wealthy Asians and entrepreneurs to consider shifting assets out of the Gulf, with several exploring transfers from Dubai to financial hubs such as Singapore and Hong Kong, advisers and lawyers told Reuters.</t>
+          <t>Dolce &amp; Gabbana co-founder Stefano Gabbana has stepped down as chairman, a move reportedly linked to the luxury brand's urgent need for fresh capital. Lenders are pushing for a significant injection of funds as part of a major debt refinancing. Gabbana is also reportedly exploring options for his substantial stake in the company.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>06 Mar, 2026, 08:41 PM IST</t>
+          <t>10 Apr, 2026, 02:41 PM IST</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/nri/invest/wealthy-asians-look-to-move-dubai-assets-closer-to-home-on-iran-war-fears/articleshow/129138238.cms</t>
+          <t>https://economictimes.indiatimes.com/news/international/business/stefano-gabbana-has-resigned-as-dolce-gabbana-chair/articleshow/130165005.cms</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Under the war shadow: Dubai resilience keeps it going; we feel very safe here, says Danube chief Rizwan Sajan</t>
+          <t>Rs 1.3 lakh income, Rs 1.2 crore house: 29-year-old techie debates buying vs renting amid EMI trap fears and layoffs</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Despite ongoing regional tensions, Dubai stands resilient and thriving. Officials assure that safety protocols are robust and effective. While minor incidents like drone activities and explosions have occurred, daily life remains largely unchanged. Local businesses extend their hospitality to tourists, and investors are drawn to Dubai’s distinctive allure.</t>
+          <t>A 29-year-old tech professional earning ₹1.3 lakh a month has sparked an online discussion after sharing his confusion over buying a ₹1.2 crore home or continuing to rent. With a baby planned and his wife likely to take a career break, he is worried about managing a high EMI on a single income, especially amid ongoing IT layoff fears. While some users advised sticking to affordability limits or delaying the purchase, others suggested keeping gold as an emergency fund and reconsidering his avoidance of market investments.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>06 Mar, 2026, 06:41 PM IST</t>
+          <t>07 Apr, 2026, 04:34 PM IST</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/nri/invest/dubai-real-estate-drone-sighting-explosions-safety-uae-security-travel-investor-confidence-crisis-response-danube/articleshow/129149746.cms</t>
+          <t>https://economictimes.indiatimes.com/magazines/panache/rs-1-3-lakh-income-rs-1-2-crore-house-29-year-old-techie-debates-buying-vs-renting-amid-emi-trap-fears-and-layoffs/articleshow/130068716.cms</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Nayanthara buys Rs 31.5 crore luxury duplex in Chennai with husband Vignesh Shivan. Will she be superstar Rajinikanth’s neighbour?</t>
+          <t>Pam Bondi net worth: How the fired Attorney General built her multimillion-dollar wealth and key income sources</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Actress Nayanthara has reportedly bought a luxury duplex apartment in Chennai's Poes Garden. The property cost Rs 31.5 crore. It spans over 14,000 square feet. Nayanthara holds 90 per cent ownership. Her husband, Vignesh Shivan owns the remaining 10 per cent. The couple also has other real estate investments. Nayanthara's film Toxic is set for a June 4 release.</t>
+          <t>Pam Bondi net worth 2026: Pam Bondi's wealth has significantly surged, now estimated between $5 million and $18 million, a stark increase from her $1.5 million net worth in 2019. Her fortune stems from lucrative lobbying, consulting, and substantial real estate investments, including equity in Trump Media &amp; Technology Group. She's transitioning to the private sector after her exit.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>06 Mar, 2026, 08:38 AM IST</t>
+          <t>06 Apr, 2026, 06:46 PM IST</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/magazines/panache/nayanthara-buys-rs-31-5-crore-luxury-duplex-in-chennai-with-husband-vignesh-shivan-will-she-be-superstar-rajinikanths-neighbour/articleshow/129128375.cms</t>
+          <t>https://economictimes.indiatimes.com/news/international/us/pam-bondi-net-worth-how-the-fired-attorney-general-built-her-multimillion-dollar-wealth-and-key-income-sources/articleshow/130061330.cms</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F31"/>
@@ -4072,369 +4057,375 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Published Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>‘Growing up, my dad didn’t let me use the car’: Vivek Oberoi opens up about his business side, checking price tags, fitness rituals, and more</t>
+          <t>Bengaluru landlord deducts Rs 52,000 from deposit citing ‘lift usage’ and ‘AC service’; tenant’s viral ordeal sparks debate</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>“Acting is my passion, but business is the enabler,” says Vivek Oberoi.</t>
+          <t>In a video posted on Instagram, Charu Gupta said she had paid Rs 70,000 as a deposit for a 3BHK apartment that she shared with two other tenants.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>March 02, 2026 3:59 pm</t>
+          <t>March 20, 2026 5:50 pm</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://indianexpress.com/article/lifestyle/growing-up-my-dad-didnt-let-me-use-the-car-vivek-oberoi-opens-up-about-his-business-side-checking-price-tags-fitness-rituals-and-more-10496406/</t>
+          <t>https://indianexpress.com/article/trending/trending-in-india/bengaluru-tenant-landlord-security-52000-deposit-dispute-viral-video-10592578/</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>From the soft, romantic boy-next-door in Saathiya to the menacing Maya Dolas in Shootout at Lokhandwala, Vivek Oberoi has showcased a remarkable range on screen. But there’s another side to the actor that many may not know. Long before “lights, camera, action” became part of his life, Oberoi was already venturing into the world of business. In fact, his entrepreneurial journey began when he was just 10 years old. Today, he oversees a diverse business portfolio spanning real estate, jewellery, spirits, and technology. And no, this isn’t a celebrity side hustle. For Oberoi, business is serious territory — the quiet engine that fuels his creative freedom in cinema. His luxury real estate venture, BNW Developments, recently teamed up with Italian brand Tonino Lamborghini to launch the first-ever Tonino Lamborghini Residences in Ras Al Khaimah, UAE, with a star-studded launch featuring celebrities like Rishab Shetty and Mouni Roy. In an exclusive chat with indianexpress.com, the actor-entrepreneur opens up about his everyday rituals, his relationship with money, and the values he grew up with. From green juice mornings and family breakfasts to still checking price tags despite his success, he talks about the discipline behind the glamour, and the lessons that continue to shape both his boardroom and on-screen choices. Here are the edited excerpts: Vivek Oberoi: The very first thing I do is drink a shot of green juice before drinking or eating anything else. It’s a great detox and gives me the time to find my centre before the world wakes up. I try to avoid caffeine early in the morning because the only real wake-up fuel I need is the ritual of breakfast with my wife and kids. Vivek Oberoi: I work out every single day. Sometimes I take my son along too; it’s a great way to bond while getting a solid session in. Vivek Oberoi: I’ve returned to the simple magic of physical books. In an age of endless scrolling and digital distractions, these quiet, analogue moments are my greatest luxury. Vivek Oberoi: Acting is my passion, but business is the enabler. It has got me to a point where I can pursue my passion purely. Just like cinema, real estate is about long-term vision, timing, and creating something that truly lasts Vivek Oberoi: I think films and business have their own uniqueness, but if I have to talk about one thing that is common, it is that you need a strong team to win in both realms. Vivek Oberoi: I’m looking forward to exciting, creative and business projects in both India and the UAE. Honestly, my hands are full, and I love it!   A post shared by CNBC-TV18 (@cnbctv18india) Vivek Oberoi: I look at wealth creation in three simple steps. First, you must be very clear about your source, your active income. Second comes savings. Once your basics are secure, the surplus income should be invested with a long-term perspective and purpose. Vivek Oberoi: Always. Growing up, my dad didn’t let me use the car, so I had to take the bus to college. He taught me that there’s a certain respect for money you never lose if you’ve worked hard for it. So yes, I check the tag, not because I have to, but because I want to know if the value matches the price. Vivek Oberoi: Memories. Whether it’s a trip with my parents or a special experience for my kids, I never look at the bill. Money is not eternal, but that one afternoon of pure joy with your family is an investment that pays dividends forever. Vivek Oberoi: A lot of people get very surprised at my business acumen because it’s a common myth that creative people are not very business savvy. Very few people know that I’ve been a business guy since I was ten, selling perfumes door-to-door and maintaining a khata book. 📣 For more lifestyle news,  click here to join our WhatsApp Channel and also follow us on Instagram</t>
+          <t xml:space="preserve">A tenant in Bengaluru has triggered a heated online discussion after alleging that her landlord withheld a significant portion of her security deposit when she moved out of a rented flat in Yeshwanthpur. In a video posted on Instagram, Charu Gupta said she had paid Rs 70,000 as a deposit for a 3BHK apartment that she shared with two other tenants. According to her, the landlord later asked them to vacate the property, saying he intended to sell it. However, after they moved out, she claimed she received only Rs 18,000 back, with the rest deducted under various charges. “Ek mahine ka rent usne isliye kaat liya kyunki abhi wo flat mein repair wagairah ka kaam karwa raha hai, to koi reh hi nahi raha hai, to uska nuksaan ho raha hai. Arey to main kya karun tera nuksaan ho raha hai? (He deducted one month’s rent because he is currently getting repair work done in the flat, so no one is living there, and he says he’s incurring a loss. But why should I care if you’re facing a loss?),” she said, questioning why she should bear the loss caused by renovation work after she vacated the flat. She added that she could have helped find a replacement tenant had she been informed in advance. Gupta further alleged that another month’s rent was deducted under a clause related to painting or repair expenses. She also disputed several additional charges for damages, claiming those issues had existed earlier and were already communicated to the landlord. “Basically teen mahine ka rent choos gaya banda… humne kuch kharab nahi kara (Basically, the guy took three months’ rent… even though we didn’t damage anything),” she said. She later shared what she described as a detailed deduction statement from the landlord. The list included Rs 32,000 for AC servicing, Rs 8,500 each for gas servicing and deep cleaning, Rs 8,500 for hinge replacements, Rs 2,000 for lift usage during the move, and Rs 2,344 for electricity—amounting to over Rs 32,000 under “common” expenses alone. Further deductions, such as Rs 7,000 for leak-proofing and Rs 17,000 labelled as “balance rent”, reportedly took the total amount cut from the deposit to around Rs 52,000. Gupta also claimed that the landlord owns multiple properties in the city and has since blocked her on WhatsApp. Although she initially mentioned plans to send a legal notice and consider approaching the court if there was no response within 15 days, she later told indianexpress.com that she does not intend to pursue legal action.   A post shared by Charu Gupta (@the_miss_gupta)  She said she had lived in the flat for a year, moving in during February 2025 and vacating it in February 2026, and described the landlord as “rude and not supportive.” When asked whether the viral video had helped her in any way, she said it had not. Instead, she noted that while many people shared similar experiences in support, she now feels anxious about her safety. “Nothing happened, but I live alone and I am a north indian, with everything in news about South and North—I don’t want any trouble,” she said. The video’s comments section reflects sharply divided opinions. While several users advised her to file a police complaint to recover the money, others accused landlords in Bengaluru of unethical practices. Some, however, defended the owner, pointing out that such deductions are often mentioned in rental agreements and that tenants should carefully review terms and negotiate clauses before signing. One user advised, “Police k paas jao. Paisa wapas milega (Go to the police. You will get your money back).” Another user commented, “I’m the owner from my perspective if owner asks you to leave he would not take more than 1 month of rent provided there are no major repairs.” A third person added, “World’s best scammer’s are – Flat owner’s in Banglore.” A fourth individual commented, “Please go and file a FIR …. Bangalore house owners are unethical.” Some came in defence of the owner. An individual wrote, “The problem is you probably didn’t read the rent agreement all these are actually mentioned in there, just like terms and conditions we skip reading that and start freaking out as if we’re getting scammed. You can actually reject the rent agreement ask them for a revision if you’re not okay with the rules and clauses mentioned there. And then you can complain if they go against it.” Another person added, “If u people have damaged the stuff, u have to pay… No need to make such videos… Owners have invested money to build houses not to give it for free.” </t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t>West Asia conflict pushes up real estate prices by Rs 50 per sq ft in MMR: Report</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>The report estimates that the ongoing conflict has already added roughly Rs 50 per sq ft to the cost of high rise construction.</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>March 19, 2026 10:25 pm</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>https://indianexpress.com/article/cities/mumbai/west-asia-conflict-pushes-up-real-estate-prices-by-rs-50-per-sq-ft-in-mmr-report-10591078/</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Real estate prices in the Mumbai Metropolitan Region MMR are set to rise as a surge in construction material and logistics costs triggered by disruptions in the Strait of Hormuz pushes up project expenses, according to a report by Anarock Group, a real estate services and consulting firm. The report estimates that the ongoing conflict has already added roughly Rs 50 per sq ft to the cost of high rise construction, with developers likely to eventually pass on the burden to homebuyers, particularly in the affordable and mid-income segments. Key construction inputs have seen sharp price increases. Steel prices have risen by around 20 per cent, from Rs 62 to Rs 72 per kg, while hot rolled coil is currently at Rs 51 to Rs 56 per kg and may increase further if disruptions persist.Aluminium, used in building facades and infrastructure such as metro stations, has climbed to Rs 3.5 lakh per tonne amid production cuts in Gulf countries. Bitumen, essential for road projects, is now priced at Rs 48 to Rs 51 per kg. The spike in costs is being driven largely by logistics disruptions. With the Strait of Hormuz effectively blocked, shipments are being rerouted via the Cape of Good Hope, adding 6,000 to 10,000 nautical miles and delaying deliveries by 10 to 20 days. This has increased freight costs by Rs 1.5 to Rs 3.5 lakh per container, further compounded by higher marine fuel prices around Rs 1 lakh per tonne along with war surcharges and insurance premiums. Keval Valambhia, chief operating officer of CREDAI-MCHI, a developers’ industry body, said, “We are seeing early signs of 5–8 per cent cost pressures, especially in energy-intensive materials and logistics. Segments like tiles and ceramics are already witnessing supply-side stress due to LPG constraints, which could have a cascading effect on finishing timelines.” While developers and contractors are currently absorbing the additional costs, a prolonged conflict could lead to price hikes and project delays. “Even if the Gulf war ends tomorrow, a full reset will take one to three months… much of the damage to 2026 is, so to say, cast in steel and concrete,” the report noted. “As of now, contractors are managing the shortages and cost hikes. But we may face a problem down the road,” said an official from the Maharashtra State Road Development Corp (MSRDC), which is currently executing the Missing Link project on the Mumbai-Pune Expressway and the Versova-Bandra Sea Link. “ An official from the MMRDA indicated that project cost may fluctuate in accordance with the variation clause in the contracts based on indices of by the central government. But delays and project halts may be on the horizon. “At this stage, developers are largely absorbing these shocks, but a prolonged disruption could translate into delayed execution cycles and selective price recalibrations,” said Valambhia. Sabah Virani is a journalist with The Indian Express’ Mumbai bureau, covering infrastructure, housing and urban issues. In the realms of technical fields, she brings out human stories and the pace of change ongoing in the city.
+Expertise
+Specialised Role: Tracking infrastructure in Mumbai and the wider Mumbai Metropolitan Region (MMR), Sabah’s reporting tracks progress on various projects. From bridges to metros, she mixes technical details with resourceful information.
+Core coverage areas: Sabah keeps a close eye on the activities of the Mumbai Metropolitan Region Development Authority (MMRDA) and its projects across the MMR, including the metros, road projects, bridges, the bullet train, pod taxi, its role as a planning authority, and more. She also watches for developments from the Maharashtra State Road Development Corporation (MSRDC), City and Industrial Development Corporation of Maharashtra (CIDCO) and the GoM’s Urban Development department.
+Housing: Sabah also tracks developments in housing, particularly the workings of the Slum Rehabilitation Authority (SRA). She also keeps a keen watch on the big redevelopment projects ongoing in Mumbai, including the Dharavi Redevelopment Project, Motilal Nagar, Kamathipura, BDD Chawl redevelopment, among others.
+Occasionally, she reports on the environment, biodiversity, waste, arts and culture.
+Experience: Prior to working for the Indian Express, Sabah covered the municipality, civic issues and miscellaneous for Hindustan Times. Before that, she covered all things Mumbai for the online publication Citizen Matters. She has also worked as an editorial assistant at FiftyTwo.in.
+                         ... Read More Stay updated with the latest - Click here to follow us on Instagram</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>‘Growing up, my dad didn’t let me use the car’: Vivek Oberoi opens up about his business side, checking price tags, fitness rituals, and more</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>“Acting is my passion, but business is the enabler,” says Vivek Oberoi.</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>March 02, 2026 3:59 pm</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>https://indianexpress.com/article/lifestyle/growing-up-my-dad-didnt-let-me-use-the-car-vivek-oberoi-opens-up-about-his-business-side-checking-price-tags-fitness-rituals-and-more-10496406/</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>From the soft, romantic boy-next-door in Saathiya to the menacing Maya Dolas in Shootout at Lokhandwala, Vivek Oberoi has showcased a remarkable range on screen. But there’s another side to the actor that many may not know. Long before “lights, camera, action” became part of his life, Oberoi was already venturing into the world of business. In fact, his entrepreneurial journey began when he was just 10 years old. Today, he oversees a diverse business portfolio spanning real estate, jewellery, spirits, and technology. And no, this isn’t a celebrity side hustle. For Oberoi, business is serious territory — the quiet engine that fuels his creative freedom in cinema. His luxury real estate venture, BNW Developments, recently teamed up with Italian brand Tonino Lamborghini to launch the first-ever Tonino Lamborghini Residences in Ras Al Khaimah, UAE, with a star-studded launch featuring celebrities like Rishab Shetty and Mouni Roy. In an exclusive chat with indianexpress.com, the actor-entrepreneur opens up about his everyday rituals, his relationship with money, and the values he grew up with. From green juice mornings and family breakfasts to still checking price tags despite his success, he talks about the discipline behind the glamour, and the lessons that continue to shape both his boardroom and on-screen choices. Here are the edited excerpts: Vivek Oberoi: The very first thing I do is drink a shot of green juice before drinking or eating anything else. It’s a great detox and gives me the time to find my centre before the world wakes up. I try to avoid caffeine early in the morning because the only real wake-up fuel I need is the ritual of breakfast with my wife and kids. Vivek Oberoi: I work out every single day. Sometimes I take my son along too; it’s a great way to bond while getting a solid session in. Vivek Oberoi: I’ve returned to the simple magic of physical books. In an age of endless scrolling and digital distractions, these quiet, analogue moments are my greatest luxury. Vivek Oberoi: Acting is my passion, but business is the enabler. It has got me to a point where I can pursue my passion purely. Just like cinema, real estate is about long-term vision, timing, and creating something that truly lasts Vivek Oberoi: I think films and business have their own uniqueness, but if I have to talk about one thing that is common, it is that you need a strong team to win in both realms. Vivek Oberoi: I’m looking forward to exciting, creative and business projects in both India and the UAE. Honestly, my hands are full, and I love it!   A post shared by CNBC-TV18 (@cnbctv18india) Vivek Oberoi: I look at wealth creation in three simple steps. First, you must be very clear about your source, your active income. Second comes savings. Once your basics are secure, the surplus income should be invested with a long-term perspective and purpose. Vivek Oberoi: Always. Growing up, my dad didn’t let me use the car, so I had to take the bus to college. He taught me that there’s a certain respect for money you never lose if you’ve worked hard for it. So yes, I check the tag, not because I have to, but because I want to know if the value matches the price. Vivek Oberoi: Memories. Whether it’s a trip with my parents or a special experience for my kids, I never look at the bill. Money is not eternal, but that one afternoon of pure joy with your family is an investment that pays dividends forever. Vivek Oberoi: A lot of people get very surprised at my business acumen because it’s a common myth that creative people are not very business savvy. Very few people know that I’ve been a business guy since I was ten, selling perfumes door-to-door and maintaining a khata book. 📣 For more lifestyle news,  click here to join our WhatsApp Channel and also follow us on Instagram</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
           <t>Loan diversion, stalled flats: Bengaluru police launch probe against bank officials, developers in 'Rs 130-crore housing fraud'</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>Over 123 homebuyers, mostly senior citizens, have been left in the lurch after paying Rs 70 crore for flats that were never delivered.</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>February 15, 2026 6:10 pm</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>https://indianexpress.com/article/cities/bangalore/loan-diversion-bengaluru-pbank-officials-developers-housing-fraud-10533729/</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>The Central Crime Branch (CCB) of the Bengaluru police Friday registered an FIR against Shore Dwellings Pvt Ltd (Mantri Dwellings), senior officials of ICICI Bank, Kappa Developers LLP, and others in connection with a housing fraud allegedly involving over Rs 130 crore. According to the complaint, joint development agreements were signed between Shore Dwellings and senior developers for constructing residential flats on properties in Kharadi and Ghorpadi villages, Haveli taluk, Pune district, Maharashtra. Shore Dwellings allegedly promised delivery of 123 flats and collected around Rs 70 crore from homebuyers. The complaint alleges that Shore Dwellings mortgaged these properties to Yes Bank and obtained loans totalling approximately Rs 40 crore, which were later taken over by ICICI Bank. ICICI Bank allegedly sanctioned loans totalling nearly Rs 130 crore, of which Rs 60.67 crore was disbursed. Despite minimal construction activity, bank officials are accused of releasing funds in violation of project finance norms, with portions of the loan allegedly diverted for non-construction purposes. In December 2021, an agreement was executed with Kappa Developers LLP to develop the project, allegedly without safeguarding the interests of existing flat purchasers. Other accused include Nidhi Jain and Plaza Agencies Pvt Ltd. Sources said the initial promoters operated from an office on Vittal Malia Road, Bengaluru, while the project loans were sanctioned by banks and financiers from the city, establishing a financial nexus to Bengaluru. The case pertains to the stalled Mantri Vantage project in Pune, developed by Shore Dwellings Pvt Ltd, a subsidiary of Mantri Developers Pvt Ltd. The FIR registered after the complaint was submitted to the Commissioner of Police, Bengaluru, cites multiple provisions of the Indian Penal Code (IPC), including Sections 120B (criminal conspiracy), 403 (dishonest misappropriation), 405/406 (criminal breach of trust), 415/420 (cheating), and 464 (forgery). These provisions cover conspiracy, misappropriation, cheating, breach of trust, and document fabrication. Sources say the project, Mantri Vantage in Pune, a subsidiary of Mantri Developers Pvt Ltd, was originally scheduled for completion in December 2019 but stalled during the Covid-19 pandemic. By 2021, promoters became unresponsive. Around 123 flat buyers – mostly senior citizens – had paid over Rs 70 crore via advance bookings and instalments. Buyers later discovered that the project was mortgaged to Yes Bank and ICICI Bank, and the loan account was classified as NPA in 2019. In 2021, arrangements were allegedly attempted between the developer, lenders, and a third-party developer for a takeover via one-time settlement, but the plan did not materialise. In December 2024, buyers noticed a possession notice on-site and discovered previously undisclosed financial and legal arrangements affecting the project.
 With construction stalled for over seven years and only partial structures in place, buyers – many still paying EMIs – have filed criminal complaints alleging financial irregularities and lack of transparency. Further investigations are underway. Stay updated with the latest - Click here to follow us on Instagram</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" t="inlineStr">
+    <row r="6">
+      <c r="A6" t="inlineStr">
         <is>
           <t>9-page red-ink note and walk-in psychiatry visit deepen mystery around Bengaluru businessman C J Roy's suicide</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <t>Just weeks before he killed himself, C J Roy had moved the Karnataka High Court against I-T proceedings, only to abruptly withdraw the plea two days later.</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t>February 09, 2026 12:48 pm</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>https://indianexpress.com/article/cities/bangalore/mystery-around-real-estate-tycoon-c-j-roy-suicide-sit-probe-10520994/</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>Over a month before his now confirmed death by suicide, amid an Income Tax (I-T) department probe at his central Bengaluru office, C J Roy, 57, a flamboyant, high-profile, real estate businessman, had approached the Karnataka High Court with a plea to stop tax evasion proceedings initiated against him by Income Tax authorities in Kerala. Within two days of filing the petition on December 16, 2025, seeking an order declaring a search and seizure operation conducted by I-T authorities on December 3, 2025, at his Bengaluru office and other properties as “illegal, arbitrary and without jurisdiction”, the chairman of the Confident Group withdrew his plea on December 18. “The counsel for the Petitioner seeks leave of this Hon’ble Court to withdraw the instant writ petition with a liberty to challenge subsequently. The memo may be considered in the interest of justice and equity,” a single-judge bench of the HC noted in the December 18 order. No reasons were given for the withdrawal of the plea, and advocate Mahesh Choudhary, who appeared for the Confident Group in the case, did not comment in the immediate aftermath of Roy’s death on what prompted the withdrawal, but acknowledged that no fresh plea was filed subsequently. Additional Solicitor General of India Arvind Kamath, who appeared on behalf of the Income Tax authorities, said the authorities had found evidence of “undisclosed income” linked to Roy, leading to proceedings against the real estate tycoon, who had business interests in Karnataka, Kerala and the UAE. “For three days (since January 28), the I-T department has been conducting investigations there (at Roy’s office). I don’t know what they have done or what they have asked. I do not know the details. He has died by suicide. The I-T investigation was being done by a team headed by an additional commissioner from Kerala, Krishna Prasad,” C J Roy’s older brother C J Babu, also a businessman, told the media in Bengaluru on January 30, soon after the death. “Other than the Income Tax issue, he had no other issues. I am very sure of it. He didn’t have threats or loans. But I don’t know what happened with Income Tax. I have to find out. Let the truth come out, let us see what happens,” Babu said in another public comment. “I last spoke with him at 10.40 am yesterday (on the day of death). He called me twice. I will see what the office staff say,” said Babu, who has business interests in real estate and gold. Even as a Special Investigation Team (SIT) of the Bengaluru police attempts to find the circumstances that triggered the death, it is apparent that the I-T proceedings alone, as implied by the comments of Roy’s older brother soon after the death, did not trigger the death. The Confident Group and Roy had, in fact, faced several I-T proceedings in the past and won a significant favourable order in the Karnataka HC in a tax evasion case in 2016. The latest I-T proceedings against the Confident Group began with a search that was conducted on December 3, 2025 by I-Tauthorities on the Confident Group’s central Bengaluru headquarters which holds the office of C J Roy, who was reportedly in Dubai at the time, and the residence of a director in the firm since 2023, Joju Kochappan, considered to be a close, trusted associate of the Confident Group chairman. The search, according to sources, was conducted based on a clearance issued by the I-T department’s Principal Director of Investigation in Kochi. The search is reported to have yielded evidence of violations of the I-T Act and the Black Money (Undisclosed Foreign Income and Assets) and Imposition of Tax Act 2015 by Roy and his firms. Multiple documents linked to land purchases around Bengaluru by Confident Projects (India) Pvt Ltd, the holding company of the group, its subsidiaries and associated firms were seized in the searches along with computer servers, mobile phones, laptops and email accounts of key employees and a new chartered accountant employed by the firm since 2025. The I-T department’s Karnataka and Goa region office in Bengaluru did not comment officially on the searches and evidence gathered in the proceedings against the Confident Group in December 2025. “This pertains to investigations by the Kochi unit,” an I-T official said. According to sources, the I-T searches at Roy’s office and Joju Kochappan’s residence from December 3 to December 7 were carried out under a warrant authorising searches of multiple entities, including firms owned by Roy’s older brother, Babu, the Kerala-based Confident Group MD, Joseph T A, and other long-term associates. Although the search of the director, Joju Kochappan’s residence, which resulted in the recovery of over Rs 38 lakh in cash and documents, was not part of the search warrant, the searches were reportedly conducted on the basis of Kochappan’s association with Roy. In the petition withdrawn in the HC on December 18, Confident Group and Roy questioned the I-T department’s selective searches. The petition said that “search proceedings were admittedly carried out only against certain entities and not against all named in the warrant”. “The warrant relied upon is a single, omnibus authorisation deployed to cover multiple distinct assessees and premises, including residential premises of persons not named therein. Further reliance on material seized under such defective authorisation would perpetuate an apparent illegality,” the HC petition that was withdrawn argued. After the I-T department found evidence during the searches to indicate tax evasion by C J Roy, Confident Projects (India) Pvt Ltd and others, the I-T department summoned Roy because the employees of the firm indicated that only Roy could explain many documents that the I-T department had seized. Following the December 2025 search proceedings, the I-T department summoned Roy and he responded combatively through a letter written on December 8, saying the summons was illegal. He also claimed diplomatic immunity from I-T department proceedings by citing his credentials as the Honorary Consul of Slovakia. Roy said in his letter to I-T authorities in Kerala that his office in Bengaluru “includes the office maintained by him in his official capacity as the honorary consul officer of the Republic of Slovakia under the Vienna Convention on Consular Relations, 1963”. “Any intrusion, entry, search seizure, or interference with consular premises or consular archives – whether partially or wholly situated within the assessee’s premises – is prohibited under the VCCR,” the Confident Group chairman said. He sought time till December 11 to meet I-T officials in Kerala to discuss his case. After challenging the I-T case in the Karnataka HC in mid-December 2025 and abruptly withdrawing it, the Confident Group chairman is reported to have met with I-T officials. A family friend who met Roy in early January during one of his visits to Bengaluru from Dubai said the Confident Group chairman had appeared anxious for several days. The financials filed by Roy’s holding company, Confident Projects India Pvt Ltd, with the registrar of companies in 2025 for the 2023-24 financial year indicate the firm was healthy. The firm reported revenue of Rs 81 crore on a standalone basis in 2023-24, with a net profit of Rs 2.31 crore, compared to revenue of Rs 62 crore and a profit of Rs 1.9 crore in 2022-23. The consolidated revenue of the holding firm was recorded at Rs 152 crore in 2023-24 compared to Rs 134 crore the previous year and a net profit of Rs 4.8 crore compared to Rs 4.3 crore in 2022-23. In the 2024 financial year, Confident Projects India Pvt Ltd received an unsecured loan of Rs 127 crore from a related party, compared with a similar loan of Rs 60 crore in 2023. The firm recorded foreign exchange outflows of Rs 6.6 crore in 2024, compared with Rs 85 crore in 2023. Confident Projects – Residential, a Kerala based partnership firm under the Confident umbrella which was created in 2015 – with Confident Projects India Pvt Ltd, C J Roy and the company MD, Joseph T A, as partners – was reportedly the largest revenue grosser in the group through its property business in Kerala with GST filings of over Rs 200 crore in 2023-24. Confident Projects: Residential, which builds apartments in Kerala, reportedly received a loan of Rs 15 crore from Confident Projects India Pvt Ltd in 2024. The presence of this firm in Kerala is reported to have given the I-T department jurisdiction to probe tax evasion by the Bengaluru-headquartered Confident Group. A Confident Group associated firm, D J Projects, which is involved in real estate in Bengaluru, where Joju Kochappan is a director along with C J Roy, reported Rs 71 crore of revenue in 2024 and reported liabilities to the tune of Rs 101 crore. Other Confident Group firms named by the IT department in its probe were Confident Airlines, Confident Resorts, Confident Entertainment and Esteem Building Technology – some of which had negligible revenues or no business at all in the 2023-24 period. Following their searches at the office of C J Roy between December 3 and December 7, the I-T authorities had sealed a cabin of an official on the ground floor of the Confident Group headquarters. The I-T authorities returned on January 28 to open the sealed properties within 60 days of the seizures, as mandated by I-T rules. Roy, who was staying at the five-star Concord Hotel in East Bengaluru at the time, participated in the I-T department proceedings. According to a complaint given by the Confident Group managing director, Joseph T A, on January 30, to the Bengaluru police for legal action over the death of Roy, the Confident Group chairman arrived at the company office at 3 pm along with the MD “to give a statement to the Income Tax Department”. According to Joseph’s written statement to the police, Roy went to his cabin and, after a while, expressed a wish to speak to his mother. “I went outside. After about 10 minutes when I returned the security officer informed me that Dr Roy C J had instructed them not to allow anyone to enter his cabin. After about 10 minutes I went to the cabin and knocked the door but there was no response. I realized the door was locked from inside, we then broke open the door and entered the cabin,” reads the statement of complaint by Joseph T A. “Upon entering the cabin we found Dr Roy C J sitting on his chair with blood on his shirt. We immediately felt his body had become cold. We called an ambulance,” says the complaint. The post-mortem and forensics of the death have revealed that Roy shot himself with a small foreign-made firearm he possessed after holding the gun at a close distance from his chest. The small 6.35 mm calibre bullet pierced his chest and was lodged in his body. The post-mortem and preliminary forensic analysis have ruled out foul play in the death, said multiple police and forensic officials involved with the investigation of the death of C J Roy. Following the complaint by the Confident Group MD Joseph T A for legal action into the death of the group chairman C J Roy, the Congress government in Karnataka constituted an SIT of the Bengaluru police headed by Joint Commissioner of Police (West) Vamsi Krishna, a DIG-rank officer. One of the discoveries made by the SIT since it began its probe “into the circumstances of the death” of Roy, which has been confirmed as death by suicide, is nine pages of notes reported to have been handwritten in red ink by the Confident Group chairman. The note was reportedly discovered at the scene of Roy’s death but was not handed over to the police until a day after the death by a senior official of the company who was at the Confident Group office, raising questions on its authenticity, sources said. The notes written in red ink are about the nurturing of the Confident Group and its businesses by Roy, but do not spell out a specific reason or affix blame for Roy’s decision kill himself on January 30, multiple police sources said. Another discovery made by the SIT during its probe is that Roy consulted a psychiatrist a couple of days before his death at a hospital in South Bengaluru. “It was not a consultation based on an appointment. It was a walk-in OPD consultation,” police sources said. The SIT, which has constituted multiple teams for its probe, has questioned dozens of people in connection with the death, including office staff of the Confident Group and the MD Joseph T A, who was quizzed for an entire day on February 4. “I cannot comment on the death because the SIT has said I must not make media statements,” the Confident Group MD said when contacted for a response. SIT officials said that the family members of C J Roy were yet to be interviewed in the case, as they had sought time for grieving, including Roy’s older brother C J Babu, who had initially suggested that it was the I-T department pressure that took a toll, but did not make any specific mention in statements to the police. With the complaint filed by Joseph T A not blaming anyone and the handwritten notes found after Roy’s death not apportioning blame for the death, the SIT has been restricted so far to understanding the psyche of C J Roy and the circumstances of his death, rather than the causes. “There is no evidence for abetment of suicide,” SIT sources said. According to Roy’s family friends, the Confident Group chairman had a strained relationship with his brother, Babu, for over seven years and had only recently patched things up. “They were not communicating with each other for a while. It was only over the last month that they began talking again,” a former close business associate and friend of Roy said. Roy is reported to have attended a birthday event for Babu in January in Bengaluru. Following the calls Roy made on the day he died, Babu, a former accountant in the defence ministry who was in Thailand for a wedding between January 28 and 30, is reported to have told Roy that he would help him on his return. Incidentally, in March 2025, when a team of the Directorate of Enforcement, the CBI and the Directorate of Revenue Intelligence carried out searches at multiple locations in Bengaluru in connection with a Dubai-origin gold smuggling racket, the premises of Babu, who operates a gold purchase firm, White Gold, and a real estate firm, White Projects, were also searched. The ongoing SIT probe in Bengaluru is not likely to interview tax authorities over the death of Roy on account of no specific link being made in statements to the death. “I cannot comment on the investigations in this case,” SIT head Vamsi Krishna said. The SIT is likely to submit a preliminary report outlining “the circumstances of the death” in the coming days, police sources said.  Stay updated with the latest - Click here to follow us on Instagram</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" t="inlineStr">
+    <row r="7">
+      <c r="A7" t="inlineStr">
         <is>
           <t>Married US real estate CEO accused of offering $3 million to subordinate to leave her husband</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t>According to Steckling, the couple had a happy married life until Poleg got involved in January 2025.</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t>January 31, 2026 6:36 pm</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>https://indianexpress.com/article/world/us-news/real-estate-ceo-offered-3-million-to-subordinate-to-leave-husband-10505723/</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Tamir Poleg, the CEO of a New York-based real estate firm, has landed in hot water after a lawsuit accused him of offering millions to a female co-worker to leave her husband. The lawsuit, filed by Michael Steckling, claimed that Poleg repeatedly pursued his wife, Paige Steckling, with financial incentives and promises, which according to him, led to the end of their marriage in 2025. Poleg allegedly offered Steckling, a mother of two, financial support beginning in January 2025, including cash payments, real estate and travel, Fox News, citing the lawsuit, reported. The lawsuit characterises the alleged offer as an “indecent proposal.” Poleg offered Paige more than $500,000 in cash and a home in Park City, Utah, valued between $2 million and $3 million. The complaint further alleges Poleg later provided Paige with instructions by email on how to access $1.5 million in two installments, including $800,000 immediately and $700,000 at a later date, the lawsuit alleged. “[He] organized at least three meetings with Paige, including Las Vegas, Nevada in October 2024; Park City, Utah in December 2024, and Anaheim, California in January 2025, presumably to persuade Paige to leave her marriage and pursue a romantic relationship with him,” the lawsuit, which seeks $5 million in damages for his shattered marriage, alleged further. The lawsuit also alleges Poleg booked a hotel room in Miami for himself and Paige in February 2025 and met with her on multiple occasions in Las Vegas, Park City and California prior to the alleged financial offer. According to Steckling, the couple had a happy married life until Poleg got involved in January 2025. He alleged that Paige filed for divorce in February, three days after receiving the email about the $1.5 million. In a statement to Fox News, Poleg’s firm, Real Brokerage, disputed the allegations. The company said Paige Steckling “is not, and was never, an employee of Real,” and said Poleg “never paid Ms. Steckling any money.” However, Poleg admitted to the Daily Mail that he did send the email referenced in the lawsuit, but claimed he was simply offering Paige financial support. He, however, denied the claim that it led to the collapse of the marriage. “[There were] no offers, no romance, no interference,” Poleg said.  The Express Global Desk at The Indian Express delivers authoritative, verified, and context-driven coverage of key international developments shaping global politics, policy, and migration trends. The desk focuses on stories with direct relevance for Indian and global audiences, combining breaking news with in-depth explainers and analysis.
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Tamir Poleg, the CEO of a New York-based real estate firm, has landed in hot water after a lawsuit accused him of offering millions to a female co-worker to leave her husband. The lawsuit, filed by Michael Steckling, claimed that Poleg repeatedly pursued his wife, Paige Steckling, with financial incentives and promises, which according to him, led to the end of their marriage in 2025. Poleg allegedly offered Steckling, a mother of two, financial support beginning in January 2025, including cash payments, real estate and travel, Fox News, citing the lawsuit, reported. The lawsuit characterises the alleged offer as an “indecent proposal.” Poleg offered Paige more than $500,000 in cash and a home in Park City, Utah, valued between $2 million and $3 million. The complaint further alleges Poleg later provided Paige with instructions by email on how to access $1.5 million in two installments, including $800,000 immediately and $700,000 at a later date, the lawsuit alleged. “[He] organized at least three meetings with Paige, including Las Vegas, Nevada in October ߨ Park City, Utah in December 2024, and Anaheim, California in January 2025, presumably to persuade Paige to leave her marriage and pursue a romantic relationship with him,” the lawsuit, which seeks $5 million in damages for his shattered marriage, alleged further. The lawsuit also alleges Poleg booked a hotel room in Miami for himself and Paige in February 2025 and met with her on multiple occasions in Las Vegas, Park City and California prior to the alleged financial offer. According to Steckling, the couple had a happy married life until Poleg got involved in January 2025. He alleged that Paige filed for divorce in February, three days after receiving the email about the $1.5 million. In a statement to Fox News, Poleg’s firm, Real Brokerage, disputed the allegations. The company said Paige Steckling “is not, and was never, an employee of Real,” and said Poleg “never paid Ms. Steckling any money.” However, Poleg admitted to the Daily Mail that he did send the email referenced in the lawsuit, but claimed he was simply offering Paige financial support. He, however, denied the claim that it led to the collapse of the marriage. “[There were] no offers, no romance, no interference,” Poleg said.  The Express Global Desk at The Indian Express delivers authoritative, verified, and context-driven coverage of key international developments shaping global politics, policy, and migration trends. The desk focuses on stories with direct relevance for Indian and global audiences, combining breaking news with in-depth explainers and analysis.
 A major focus area of the desk is US immigration and visa policy, including developments related to student visas, work permits, permanent residency pathways, executive actions, and court rulings. The Global Desk also closely tracks Canada’s immigration, visa, and study policies, covering changes to study permits, post-study work options, permanent residence programmes, and regulatory updates affecting migrants and international students.
 All reporting from the Global Desk adheres to The Indian Express’ editorial standards, relying on official data, government notifications, court documents, and on-record sources. The desk prioritises clarity, accuracy, and accountability, ensuring readers can navigate complex global systems with confidence.
 Core Team
 The Express Global Desk is led by a team of experienced journalists and editors with deep expertise in international affairs and migration policy:
 Aniruddha Dhar – Senior Assistant Editor with extensive experience in global affairs, international politics, and editorial leadership.
 Nischai Vats – Deputy Copy Editor specialising in US politics, US visa and immigration policy, and policy-driven international coverage.
 Mashkoora Khan – Sub-editor focusing on global developments, with a strong emphasis on Canada visa, immigration, and study-related policy coverage.							... Read More</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Karnataka HC decision to quash KCOCA against MLA Byrathi Basavaraj won’t apply to all organised crime cases: SC</t>
+          <t>Why this Rs 1.2-crore Mumbai apartment is leaving netizens speechless: ‘Matchboxes can hold more sticks’</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>BJP MLA Byrathi Basavaraj is an accused in the murder of Bengaluru real estate operator Bikla Shiva, who was killed outside his house on July 15 last year.</t>
+          <t>The video was originally shared on Instagram, with caption, “Mumbai real estate feels like a massive social experiment at this point.”</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>January 20, 2026 3:03 pm</t>
+          <t>January 22, 2026 1:59 pm</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://indianexpress.com/article/cities/bangalore/karnataka-hc-decision-kcoca-against-mla-byrathi-basavaraj-organised-crime-10484270/</t>
+          <t>https://indianexpress.com/article/trending/trending-in-india/mumbai-1-2-crore-tiny-apartment-bathroom-in-front-of-kitchen-viral-video-10488530/</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>The Supreme Court on Tuesday said that the Karnataka High Court’s decision to drop charges under a stringent organised crime law against BJP MLA Byrathi Basavaraj, an accused in the murder of a Bengaluru real estate operator, “shall not be relied upon as a precedent”. The apex court passed the interim order following a special leave petition filed by the Karnataka Police’s Criminal Investigation Department (CID). On January 3, the CID had challenged the high court’s December 19, 2025, order that set aside the invocation of the stringent Karnataka Control of Organised Crime Act (KCOCA) against K R Pura MLA Basavaraj in the murder of realtor Bikla Shiva. The CID had also sought a stay on the ruling, saying that it had created confusion over the application of the Act. Setting aside the invocation of KCOCA in the July 15, 2025, murder case, a single-judge bench of the Karnataka High Court had said it was invoked in the absence of evidence of continuing criminal activity by an organised gang—in the form of multiple chargesheets against at least one member for offences punishable with three years or more of imprisonment. The high court order scrapping the invocation of KCOCA against Basavaraj also extended to the KCOCA charges against the 20 others who were arrested and accused of being part of an organised gang that carried out Shiva’s murder in Bengaluru. The confusion over the high court order arose following the high court’s interpretation that an attempt to murder case that attracts a punishment of up to 10 years (under Section 307 of the Indian Penal Code) would not apply as an instance of a prior crime for invoking the KCOCA, as it does not specifically prescribe a three-year sentence as mentioned in the Act. Section 2 (1)(d) of KCOCA defines continuing organised crime as “an activity prohibited by law for the time being in force, which is a cognisable offence punishable with imprisonment of three years or more, undertaken either singly or jointly, as a member of an organised crime syndicate or on behalf of such syndicate in respect of which more than one charge-sheet have been filed before a competent Court within the preceding period of ten years and that Court has taken cognizance of such offence”. On December 19, 2025, the Karnataka High Court ruled that KCOCA was wrongly invoked in the Bikla Shiva murder case by the police despite one of the accused having two pending cases in the trial stage involving the attempt to murder charge under IPC Section 307, which is punishable by a jail term of 10 years. “A holistic reading of Section 2(1)(d) and 2(1)(e) of KCOCA would indicate that as regards a member of the organised crime syndicate, there must be involvement of such member individually or jointly in cognisable offence punishable with imprisonment of three years or more with respect to at least more than one charge sheet having been filed in that regard before a competent Court,” the high court observed. “This aspect, having been overlooked by the approval authority, would reflect non-application of mind,” the Karnataka High Court said. Senior counsel Siddharth Luthra on Tuesday sought a stay on the Karnataka High Court order, saying that its interpretation of a “mandatory minimum” sentence of three years for invoking KCOCA would be chaotic. “The biggest problem with the interpretation of this law would be what about 307 (IPC) which is punishable with life but not minimum of three years,” a Supreme Court bench of Chief Justice Surya Kant, Justice Joymalya Bagchi and Justice Vipul M Panchal pointed out. Mukul Rohatgi, the senior counsel for Basavaraj, argued that the Supreme Court has said that a punishment of three years or more implies a minimum of three years. The bench, however, pointed out that the word punishable under KCOCA means a punishment that may be imposed and not mandatorily imposed. The word “punishable” is not alien since the Criminal Procedure Code says that offences punishable with three years or more are cognisable offences and less than three years are non- cognisable offences. “What happens when a special law imposes a minimum punishment of five years? Will it become a non-cognisable offence? This is the only part we want to clarify,” Justice Bagchi said in oral observations. The counsel for Basavaraj argued that a stay on the high court order would have the effect of cancellation of anticipatory bail granted by the Karnataka High Court, as the stringent KCOCA law does not have a provision for granting anticipatory bail. The Supreme Court adjourned the matter for a final hearing with the observation that “meanwhile the implied judgement of the high court shall not be relied upon as a binding precedent”. Under KCOCA, investigating agencies have a 180-day time limit for filing chargesheets against arrested people, and there is no provision for anticipatory bail for the accused. It also allows 30 days of police custody for the accused during the investigation period instead of the regular 15 days of custody. Realtor V G Shivaprakash alias Bikla Shiva, 44, was killed outside his house on a public street near the Halasuru Lake in Bengaluru on the evening of July 15 last year by a gang of armed assailants. The murder is alleged to be linked to a property dispute dating back to February 2025 between two groups staking claim to a property in the Kithaganur area of east Bengaluru. BJP MLA Byrathi Basavaraj is alleged to be closely linked to a gang that operates in the real estate sector in his constituency. Members of the gang are accused in the Shiva murder case. The murder victim had also filed police complaints about threats from the MLA. Earlier in September 2025, a special court for cases involving elected representatives had rejected a plea of six people arrested in the case who had claimed that the provisions of the KCOCA were wrongly invoked against them since they were not involved in continuing criminal activities as described by the law. The special court pointed out that the involvement of any one of the accused in multiple serious crimes where charge sheets are filed and taken cognisance by the courts is sufficient to bring all other accused in a case under the purview of KCOCA. Under KCOCA, “continuing unlawful activity” means involvement of at least one person named in a gang crime in more than one serious crime in the last 10 years—where the punishment is a prison term of over three years, and where the courts have taken cognisance of the chargesheet in the case. This is a prerequisite to invoking KCOCA charges. Stay updated with the latest - Click here to follow us on Instagram</t>
+          <t xml:space="preserve">Mumbai’s property prices are no secret, but every now and then, a listing appears that still manages to leave people speechless. This time, it’s a video tour of a compact apartment priced at a jaw-dropping Rs 1.2 crore that has taken social media by storm, not only because of its size, but also due to a layout many viewers found hard to believe. The video was originally shared on Instagram by Jayantika, who captioned it, “Mumbai real estate feels like a massive social experiment at this point.” The clip is now deleted on Instagram but many other social media accounts on X has reposted the video which opens with a text overlay that reads, “Mumbai real estate and it is Rs 1.2 crore,” immediately drawing attention to the steep price tag. As Jayantika walks viewers through the space, she first shows a small but well-decorated drawing room, admitting she initially mistook it for the lobby. The shock comes when she moves towards the kitchen. Pointing out the setup, she says, “You have a kitchen like this and jahan pe apka chulha ayega uske this samne there is a sandaas” (where the cooking stove is placed, the toilet is right in front of it) – a design choice that quickly became the focus of online reactions. She then shows the tiny bedroom, where the bed takes up most of the available space. Clearly taken aback by the overall layout, she remarks, “Mumbai may kuch bhi chal raha hai” (anything goes in Mumbai), before ending the tour. 1.25Cr apartment in Mumbai 😭 pic.twitter.com/IfDKnUgZMT — Gagan🇮🇳 (@1no_aalsi_) January 21, 2026  The clip soon went viral, prompting a wave of comments from netizens. While many poked fun at the cramped space, others used the moment to highlight the broader housing challenges in Mumbai, where high demand and limited land continue to drive prices upward. An Instagram user wrote, “Bathroom looks as big as the hall.” Another user commented, “Government should fixed the rate with area wise. Otherwise builder will ask any amount due to which common people unable to purchase.” A third person wrote, “People will still buy the flat for the price. This gives the builder the complacency to build such flat.” Some users made sarcastic comparisons. An individual wrote, “Mahindra makes cars bigger than this apartment.” Another added, “Matchboxes can hold more sticks.” Someone else commented, “The issue here isn’t the size; it’s the lack of functional flow. Even with limited square footage, a good layout should prioritize movement and light. This design creates unnecessary bottlenecks and awkward corners that make the space feel claustrophobic rather than cozy. It’s a classic case of a bad floor plan, making a small space feel even smaller.” </t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
+          <t>The Chinese island where dreams of real estate glory never die</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>From its inception, Ocean Flower Island was driven by the same idea that drove much of China’s frenzy of construction during a decades-long economic boom: Build it and they will come.</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>January 20, 2026 4:05 pm</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>https://indianexpress.com/article/world/chinese-island-real-estate-glory-never-die-10484582/</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Inspired by Dubai and bloated by the outsize ambitions of a disgraced Chinese property developer, Ocean Flower Island, a cluster of artificial islets in the South China Sea, flopped as a business. But it still dazzles as a breathtaking fiesta of fantasy and folly. The hugely expensive, partially completed project — a gigantic shopping mall without shops, a theme park without visitors, dozens of abandoned high-rise housing blocks and artificial beaches too dangerous to swim — helps explain why China’s years long real estate crisis never really seems to end. There is so much money and so much hope entangled in the wreckage that it is too big to clear away quickly. “This place is a dead zone,” said Zhou Qingbin, a visitor from the nearby coastal city of Danzhou. The municipal government of Danzhou now controls much of Ocean Flower Island and is struggling to figure out what to do with it. It was built by Evergrande, a Chinese real estate developer that collapsed under more than $300 billion of debt in 2021. Evergrande’s implosion and the troubles of other big property developers have shattered confidence in real estate, once an important driver of China’s economic growth. New home sales have dropped to their lowest level in more than 15 years, according to figures released by the statistics bureau in Beijing on Monday. The sector has become such a headache that the Chinese authorities recently began censoring pessimistic online posts about the property market. And yet, the Danzhou government seems to be pressing on with Evergrande’s original concept. It was intended as a Chinese version of Dubai’s Palm Island Jumeirah — only bigger. Evergrande sank around $12 billion, most of it borrowed, into what was supposed to be China’s biggest built-from-scratch entertainment, conference and shopping destination, with the islets forming the petals of a flower. That investment, though huge, fell short of the $23 billion the company said it needed to build apartments to house up to 200,000 people. That has left Ocean Flower Island in limbo. Before its collapse, Evergrande said it had completed 60,000 apartments and handed them over to buyers. Other buildings, however, never rose beyond their concrete foundations, which, flooded by rainwater, have become fishing holes. Thirty-nine high-rise apartment blocks that were nearly finished but never sold are marooned on a wasteland of rubble. The whole project was the brainchild of Xu Jiayin, Evergrande’s founder and former chair, who was once China’s richest man and is now in jail. A gushing account by Evergrande said Xu came up with the idea for Ocean Flower Island during a 2011 vacation in Singapore. Sequestered in his room, the company said, he sketched out designs for an artificial archipelago in the shape of a bougainvillea and “meticulously oversaw every detail.” But he did not appear to have nailed down how the project would make enough money to build the fake islands and pay back a growing pile of debt to Chinese and foreign lenders. Evergrande also needed to persuade officials in China’s southern province of Hainan to sign off on a venture that violated environmental protection and other laws. Zhang Qi, the former mayor and Communist Party chief of Danzhou, who approved Ocean Flower Island, was convicted of corruption in 2020 and sentenced to life in prison. Other local officials have also been convicted on various corruption charges, including the former governor and party secretary of Hainan, Luo Baoming, who was jailed for 15 years in December for taking around $16 million in bribes. From its inception, Ocean Flower Island was driven by the same idea that drove much of China’s frenzy of construction during a decades-long economic boom: Build it and they will come. In a country with 1.4 billion people and expectations of ever-rising incomes, this was for years a safe bet, until it wasn’t. In 2021, Beijing, worried by out-of-control lending, issued a directive restricting access to loans by property developers. Credit from banks, the biggest of which are controlled by the state, dried up. Evergrande seized up. The Danzhou government is trying to keep the project alive. It pitches Ocean Flower Island to Chinese vacationers and would-be homebuyers as a “unique lifestyle concept.” There are no reliable estimates of the current population, beyond the thousands of people who initially purchased properties — a fraction of early projections. Unlike Palm Island in Dubai, where the grand villas were snapped up by celebrities, soccer stars and foreign officials looking for a sunny sanctuary, Ocean Flower Island drew mostly retirees from northern China looking for a warm place to winter. The main street in the residential area is lined with restaurants offering northern specialties like steamed buns and hot pot, as well as geriatric health care services. Zhang Qun, 70, a retiree from Heilongjiang province, said that when he bought his apartment five years ago there were crowds of people at the Evergrande office clamoring to buy. Today, the office is littered with old brochures and property contracts and is staffed with government-supervised clerks responsible for sorting out paperwork for properties purchased years ago. If Zhang sold his apartment now, he would lose half his investment. The only other traces of Evergrande are vending machines stocked with dusty bottles of “Evergrande Spring” mineral water. Xu vanished from public view in 2021. A report in March by the Supreme People’s Procuratorate said that he had been prosecuted for crimes including financial fraud and disorderly financial management. It did not say whether he had been convicted or where he was. “A lot of people lost money because of Evergrande, and are angry,” said Li Yanbo, a real estate agent on Ocean Flower Island. Those who bought apartments early made big profits, at least on paper, as the price per square yard more than tripled between 2015 and a 2021 peak. Those who arrived late lost their shirts. But Evergrande, Li added, was not all bad: “Some people think they were cheated, but there are others who would never have had a chance to get an apartment if not for Evergrande.” Property prices on Ocean Flower Island, he added, have stabilized somewhat. Nearly every city in China has unfinished tower blocks left stranded by Evergrande’s demise. But probably nowhere has Xu’s hubris left such a high concentration of excess as in Ocean Flower Island. To help accommodate what was supposed to be a flood of tourists, Evergrande built The Castle, a hotel with 5,100 rooms. Its two outdoor swimming pools have been drained of water, and the hotel has stayed afloat by catering to budget travelers on peak-season package tours. For much of the year, it is largely empty. The sound of wind whistles through the broken windows of luxury coastal villas fit for Russian oligarchs. Some have been taken over by laborers who sleep on the floor. Shopping streets featuring Italian, German, Chinese and other styles of architectures look like deserted movie sets. A plaza flanked by eight fake churches, including a red brick structure resembling a cathedral, is meant as an Instagram-able setting for wedding photos. The churches are now used as the backdrop for a sound and light show. Ocean Flower Island still has believers. Wang Xian, a retired banker from the northern province of Hebei, acknowledged that Evergrande’s founder “went too far and thought he could do anything.” But with around 300 million Chinese people retiring over the next decade, he noted, many will want to find a sunny and safe place to live. “If just 1% come here,” he said, “this place will be a big success.” This article originally appeared in The New York Times. Stay updated with the latest - Click here to follow us on Instagram</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Karnataka HC decision to quash KCOCA against MLA Byrathi Basavaraj won’t apply to all organised crime cases: SC</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>BJP MLA Byrathi Basavaraj is an accused in the murder of Bengaluru real estate operator Bikla Shiva, who was killed outside his house on July 15 last year.</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>January 20, 2026 3:03 pm</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>https://indianexpress.com/article/cities/bangalore/karnataka-hc-decision-kcoca-against-mla-byrathi-basavaraj-organised-crime-10484270/</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>The Supreme Court on Tuesday said that the Karnataka High Court’s decision to drop charges under a stringent organised crime law against BJP MLA Byrathi Basavaraj, an accused in the murder of a Bengaluru real estate operator, “shall not be relied upon as a precedent”. The apex court passed the interim order following a special leave petition filed by the Karnataka Police’s Criminal Investigation Department (CID). On January 3, the CID had challenged the high court’s December 19, 2025, order that set aside the invocation of the stringent Karnataka Control of Organised Crime Act (KCOCA) against K R Pura MLA Basavaraj in the murder of realtor Bikla Shiva. The CID had also sought a stay on the ruling, saying that it had created confusion over the application of the Act. Setting aside the invocation of KCOCA in the July 15, 2025, murder case, a single-judge bench of the Karnataka High Court had said it was invoked in the absence of evidence of continuing criminal activity by an organised gang—in the form of multiple chargesheets against at least one member for offences punishable with three years or more of imprisonment. The high court order scrapping the invocation of KCOCA against Basavaraj also extended to the KCOCA charges against the 20 others who were arrested and accused of being part of an organised gang that carried out Shiva’s murder in Bengaluru. The confusion over the high court order arose following the high court’s interpretation that an attempt to murder case that attracts a punishment of up to 10 years (under Section 307 of the Indian Penal Code) would not apply as an instance of a prior crime for invoking the KCOCA, as it does not specifically prescribe a three-year sentence as mentioned in the Act. Section 2 (1)(d) of KCOCA defines continuing organised crime as “an activity prohibited by law for the time being in force, which is a cognisable offence punishable with imprisonment of three years or more, undertaken either singly or jointly, as a member of an organised crime syndicate or on behalf of such syndicate in respect of which more than one charge-sheet have been filed before a competent Court within the preceding period of ten years and that Court has taken cognizance of such offence”. On December 19, 2025, the Karnataka High Court ruled that KCOCA was wrongly invoked in the Bikla Shiva murder case by the police despite one of the accused having two pending cases in the trial stage involving the attempt to murder charge under IPC Section 307, which is punishable by a jail term of 10 years. “A holistic reading of Section 2(1)(d) and 2(1)(e) of KCOCA would indicate that as regards a member of the organised crime syndicate, there must be involvement of such member individually or jointly in cognisable offence punishable with imprisonment of three years or more with respect to at least more than one charge sheet having been filed in that regard before a competent Court,” the high court observed. “This aspect, having been overlooked by the approval authority, would reflect non-application of mind,” the Karnataka High Court said. Senior counsel Siddharth Luthra on Tuesday sought a stay on the Karnataka High Court order, saying that its interpretation of a “mandatory minimum” sentence of three years for invoking KCOCA would be chaotic. “The biggest problem with the interpretation of this law would be what about 307 (IPC) which is punishable with life but not minimum of three years,” a Supreme Court bench of Chief Justice Surya Kant, Justice Joymalya Bagchi and Justice Vipul M Panchal pointed out. Mukul Rohatgi, the senior counsel for Basavaraj, argued that the Supreme Court has said that a punishment of three years or more implies a minimum of three years. The bench, however, pointed out that the word punishable under KCOCA means a punishment that may be imposed and not mandatorily imposed. The word “punishable” is not alien since the Criminal Procedure Code says that offences punishable with three years or more are cognisable offences and less than three years are non- cognisable offences. “What happens when a special law imposes a minimum punishment of five years? Will it become a non-cognisable offence? This is the only part we want to clarify,” Justice Bagchi said in oral observations. The counsel for Basavaraj argued that a stay on the high court order would have the effect of cancellation of anticipatory bail granted by the Karnataka High Court, as the stringent KCOCA law does not have a provision for granting anticipatory bail. The Supreme Court adjourned the matter for a final hearing with the observation that “meanwhile the implied judgement of the high court shall not be relied upon as a binding precedent”. Under KCOCA, investigating agencies have a 180-day time limit for filing chargesheets against arrested people, and there is no provision for anticipatory bail for the accused. It also allows 30 days of police custody for the accused during the investigation period instead of the regular 15 days of custody. Realtor V G Shivaprakash alias Bikla Shiva, 44, was killed outside his house on a public street near the Halasuru Lake in Bengaluru on the evening of July 15 last year by a gang of armed assailants. The murder is alleged to be linked to a property dispute dating back to February 2025 between two groups staking claim to a property in the Kithaganur area of east Bengaluru. BJP MLA Byrathi Basavaraj is alleged to be closely linked to a gang that operates in the real estate sector in his constituency. Members of the gang are accused in the Shiva murder case. The murder victim had also filed police complaints about threats from the MLA. Earlier in September 2025, a special court for cases involving elected representatives had rejected a plea of six people arrested in the case who had claimed that the provisions of the KCOCA were wrongly invoked against them since they were not involved in continuing criminal activities as described by the law. The special court pointed out that the involvement of any one of the accused in multiple serious crimes where charge sheets are filed and taken cognisance by the courts is sufficient to bring all other accused in a case under the purview of KCOCA. Under KCOCA, “continuing unlawful activity” means involvement of at least one person named in a gang crime in more than one serious crime in the last 10 years—where the punishment is a prison term of over three years, and where the courts have taken cognisance of the chargesheet in the case. This is a prerequisite to invoking KCOCA charges. Stay updated with the latest - Click here to follow us on Instagram</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
           <t>Bengaluru real estate murder: Special court rejects bail plea of actor-producer Anil Kumar who ‘provided SUV used for crime'</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>Anil Kumar is alleged to have supplied a Scorpio SUV which was used to transport the assailants for the murder of Bikla Shiva in Bengaluru on July 15 this year.</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C11" t="inlineStr">
         <is>
           <t>December 15, 2025 1:55 pm</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>https://indianexpress.com/article/cities/bangalore/special-court-rejects-bail-plea-of-anil-kumar-provided-suv-used-for-crime-10421137/</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>A special court for elected representatives in Bengaluru has rejected the bail plea of actor-producer Anil Kumar who allegedly provided an SUV that was used to execute a real estate-linked murder on July 15, 2025. While rejecting the plea on December 8, the court cited prima facie evidence of “active participation” in the murder. Anil Kumar M alias Anil R D, 39, a small-time film producer and actor, was arrested by the Crime Investigation Department (CID) unit of the Karnataka Police on November 10 in connection with the murder of real estate operative V G Shivaprakash alias Bikla Shiva, 44. He had sought bail claiming that he was questioned and cleared earlier by the Bengaluru police. Anil is alleged to have supplied a Scorpio SUV which was used to transport the assailants for the murder of Bikla Shiva on a busy Bengaluru street. The 2011 model white Scorpio with the registration number KA 53 P 7193 and the words ‘Army’ inscribed on it was seized by the Bengaluru police after the murder, and was found to originally belong to a person identified as Reddappa M. He had reportedly sold the car to a second-hand buyer. Anil was named as accused number four in the First Information Report (FIR) registered by the Bharathinagar police, which also named Byrathi Basavaraj, 63, the BJP’s K R Pura MLA; local gangster Jaga alias Jagadish P, 45; and his associates. The prosecutor for the CID informed the court that Anil had assisted the main accused in buying the Scorpio used during the murder and that he had been seen in the company of some of the key accused a day before the murder. The court was apprised that the accused had a criminal background and was allegedly involved in real-estate activities to earn illegal money and “had actively participated in the company of other accused persons prior to commission of the murder.” Anil is also alleged to have fled to Tamil Nadu and deactivated his phone after the murder. The murder, subsequent arrests
 Realtor Bikla Shiva was killed outside his house on a public street near the Halasuru Lake on the evening of July 15 by a gang of armed assailants. The murder is alleged to be linked to a property dispute dating back to February 2025 between two groups staking claim to a property in the Kithaganur area of East Bengaluru. Jagadish P alia Jaga, the gang leader who fled from India to Dubai soon after the murder, was nabbed in Jakarta by Interpol on the basis of a Blue Corner Notice issued at the instance of the Karnataka CID police, and was brought back to India and arrested on August 26. The CID has invoked the stringent Karnataka Control of Organised Crime Act, 2000, in connection with the Bikla Shiva murder. On November 10, the CID arrested Anil as well as realtor, advocate and film producer A G Ajeeth Kumar, 48, in connection with the murder, taking the total number of people arrested in the case to 20. While Ajeeth was released the same day on a personal bond, Anil continues to remain in judicial custody. The key accused, Jagadish and Ajeeth, are reported to be closely associated with MLA Byrathi Basavaraj, who has been protected from arrest by an August 12 order of the Karnataka High Court directing the police not to take “coercive action” against the legislator. Stay updated with the latest - Click here to follow us on Instagram</t>
-        </is>
-[...63 lines deleted...]
-byu/souravworks inbangalorerentals  The post quickly gained traction, with many agreeing that fraudsters are exploiting Bengaluru’s intense rental demand. Several commenters shared similar run-ins and urged others to avoid sharing IDs, making advance payments, or trusting deals that seem far too generous. A user wrote, “Faced this same scam 2 years ago, had to pay 500 as a token amount. NEVER EVER PAY MONEY JUST TO SEE A FLAT. MAJOR RED FLAG. Go for brokers instead. They take one months rent as brokerage but that means u can look at any number of houses until ur fully satisfied and then give them the brokerage once agreement is signed.” Another user commented, “More than the scam I appreciate their creativity and innovation. If they did even 50% of such innovation for ethical in their jobs they would have owned the flat itself. OP thanks for sharing this.” A third person shared, “No way OP why didn’t you posted it earlier. I am new to Bangalore and got scammed of 20K today.” </t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
@@ -4453,251 +4444,262 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Published Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>EXCLUSIVE | Centre looks to empower more ministries to block social media content</t>
+          <t>Time to allow greater freedom to banks, raise sector’s FDI limits: Deepak Parekh</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Inter-ministerial discussions on, officials flag proliferation of AI-generated misleading content</t>
+          <t>Parekh also said the government should open up FDI limits for sectors other than banking to attract foreign capital and make India an attractive investment destination.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-03-18T09:46:53+05:30</t>
+          <t>2026-04-19T04:38:03+05:30</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://indianexpress.com/article/business/centre-looks-to-empower-more-ministries-to-block-social-media-content-10587612/</t>
+          <t>https://indianexpress.com/article/business/deepak-parekh-fdi-banking-reforms-india-10644023/</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>The Centre may soon allow the ministries of Home Affairs, External Affairs, Defence, and Information and Broadcasting to issue content blocking orders to social media platforms under Section 69 (A) of the Information Technology (IT) Act, 2000, a power currently only available to the IT Ministry, The Indian Express has learnt.
-[...11 lines deleted...]
-Queries sent to the IT Ministry by The Indian Express did not elicit a response.</t>
+          <t>The government should allow banks greater freedom to choose where to lend and remove the limits on foreign direct investment (FDI) in the sector, Deepak Parekh, former chairman of the erstwhile Housing Development Finance Corporation (HDFC) said on Saturday. These changes, Parekh said, would help Indian banks grow in terms of asset size and make them attractive for foreign players — key for India’s economic growth.
+“I think it is time to allow banks greater freedom in choosing where they lend. Priority sector rules, as they stand today, belong to an era gone by. There is merit in completely opening up the foreign direct investment limits for private sector banks, and increasing FDI limits for public-sector banks from 29% currently to 49% at least,” Parekh said at the London Business School’s India Conclave held in Mumbai.
+“There are enough checks and balances through caps on voting rights and ownership limits. So, the RBI and the government should not be worried about opening up the sector,” Parekh further said, adding that this should be the next logical step after the recent regulatory changes by the Indian central bank which had allowed Japanese financial services major Sumitomo Mitsui Banking Corporation to enter the Indian banking sector.
+Currently, India allows foreign shareholding of 20% for public sector banks and 74% for private banks.
+According to reports, the government is mulling raising the foreign ownership limit for state-owned banks to 49%. Meanwhile, the Reserve Bank of India’s norms mandate that 40% of banks’ so-called adjusted net bank credit should go to sectors classified as priority, which includes agriculture, education, housing, and renewable energy, among others.
+In recent months, Indian lenders have seen a spate of deals involving foreign companies.
+In December, Shriram Finance — India’s second-largest non-bank excluding housing finance companies — approved the sale of 20% stake to Japan’s MUFG Bank for around $4.4 billion, the biggest overseas investment into the Indian financial sector. The transaction was completed earlier this month. Before that, Sumitomo Mitsui Banking Corporation bought a 24.2% stake in Yes Bank, while Mizuho Securities bought more than 60% in Avendus Capital.
+Further, the UAE’s Emirates NBD Bank agreed to buy 60% in RBL Bank for around $3 billion.
+“Over the next few decades, I hope India will have a few large banks rather than many small banks. As India aspires to be the third largest economy globally, one hopes to have an Indian bank at least amongst the top 20 banks globally in terms of asset size,” Parekh said on Saturday.
+The Indian government wants PSBs to become globally competitive and is hoping at least 1-2 of them rank in the top-20 of the world by 2047.
+Currently, at 43rd, State Bank of India is the only state-owned bank in the top-100 in the world in terms of assets. In her 2026-27 Union Budget speech, Financial Minister Nirmala Sitharaman had announced that a high-level committee on banking for Viksit Bharat would be set up to comprehensively review the financial sector and align it with India’s next phase of growth, while safeguarding financial stability, inclusion and consumer protection.
+Parekh also said the government needs to open up FDI limits for sectors other than banking to attract foreign capital and make India an attractive investment destination.
+“For instance, HDFC had the largest foreign holding. We had 78% of foreign holding at one stage when there was no limits on non-banks. Today, foreign holding in Indian equity has come down to 17%. And we have to increase this because we need more foreign exchange for things like crude, defence, energy. We need to open up and incentivise people.”
+FDI flows into India have weakened sharply in the last couple of years.
+As per latest data, January saw net FDI outflows for the sixth month in a row, while gross FDI inflows fell to an 11-month low of $5.67 billion. For the first 10 months of 2025-26 as a whole, while gross FDI inflow amounted to $79.32 billion, up 15% year-on-year, net FDI inflows were down 24% at $1.66 billion. Foreign investors have also pulled out money from Indian financial markets to the tune of $16.59 billion in 2025-26 and $6.25 billion so far in April amid global geopolitical tensions, exerting pressure on the Indian rupee, which tumbled past the 90- and 91-per-dollar mark in December amid a delay in the finalisation of a trade agreement with the US and then fell below 92-, 93-, 94-, and 95-per-dollar in quick succession in March due to risk aversion caused by the war in West Asia.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Business</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>‘National interest paramount’: India will prioritise domestic demand before deciding on extra fuel requests from neighbours</t>
+          <t>SHANTI Act push: Atomic Energy Commission clears FDI policy, sends it for inter-ministerial consultation</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>One-fifth of global oil and natural gas supplies usually transit through the Strait of Hormuz—the narrow waterway between Iran and Oman that connects the Persian Gulf with the Gulf of Oman.</t>
+          <t>The inaugural session of the workshop was also attended by Ghanshyam Prasad, Chairperson of the Central Electricity Authority (CEA); Gurdeep Singh, CMD of NTPC; and Praveen Gupta, Member (E&amp;C), CEA.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-03-19T05:09:58+05:30</t>
+          <t>2026-04-18T22:19:47+05:30</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://indianexpress.com/article/business/india-fuel-supply-neighbors-west-asia-conflict-strait-of-hormuz-lpg-crisis-10589247/</t>
+          <t>https://indianexpress.com/article/business/shanti-act-2026-dae-fdi-policy-nuclear-power-private-participation-100gw-target-10644003/</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Amid requests from some of India’s neighbours for additional fuel supplies amid the supply squeeze due to the West Asia conflict, the government on Wednesday said that it will prioritise meeting domestic fuel demand first before deciding on any of these requests. India is among the top refiners globally, and is a net exporter of petroleum fuels. In addition to commercial exports by India’s private sector refiners, public sector oil companies supply fuels to neighbouring countries that include Nepal, Bhutan, Bangladesh, Sri Lanka and the Maldives.
-[...7 lines deleted...]
-India currently has 22 merchant vessels stuck in the Persian Gulf, and a majority of those are oil and gas tankers. They cumulatively hold 3.2 lakh tonnes of liquefied petroleum gas (LPG), 2 lakh tonnes of LNG, and 16 lakh tonnes of crude oil destined for India. According to Jaiswal, India continues to be in constant contact with all relevant governments at various political and diplomatic levels and is making efforts to ensure that Indian vessels can achieve safe and unhindered transit to maintain the country’s energy security. The efforts have seen some success, as two India-flagged LPG tankers arrived at Indian ports from the Persian Gulf earlier this week.</t>
+          <t>The dilution of the liability clause under the proposed SHANTI Act is expected to boost foreign direct investment (FDI) in India’s nuclear power sector as it opens up to private participation.
+Speaking at a high-level workshop on the Act, Seema Jain, Member (Finance), Department of Atomic Energy (DAE), said on Friday the Atomic Energy Commission has approved an FDI policy, which has now been sent for inter-ministerial consultation.
+Jain said that achieving the target of 100 gigawatt (GW) of nuclear power capacity by 2047 would require investments of at least Rs 20 lakh crore, assuming a baseline cost of Rs 22 crore per megawatt (MW).
+“Now that kind of financing will require all sorts of innovative measures to happen so that you know that kind of money and the financial space is made available for this sector,” she said, adding that initiatives related to banking and FDI are in the pipeline.
+The inaugural session of the workshop was also attended by Ghanshyam Prasad, Chairperson of the Central Electricity Authority (CEA); Gurdeep Singh, CMD of NTPC; and Praveen Gupta, Member (E&amp;C), CEA.
+As India has mastered Pressurised Heavy Water Reactor (PHWR) technology and achieved criticality in Fast Breeder Reactor (FBR) technology, Jain said the next challenge is the indigenisation of Light Water Reactor (LWR) technology, which dominates the global nuclear fleet.
+“….the next challenge for us would be to indigenize that (LWR) technology, not just the design part but also the fuel processing and the other associated elements, the components, the equipment and all of those things so that India emerges as a very, very reliable partner, not just domestically for the Indian industries but also for exporting this technology in the neighborhood,” Jain said.
+Delivering the keynote address, CEA Chairperson Ghanshyam Prasad said nuclear power remains the only viable alternative to coal for baseload generation, given its ability to provide stable and clean energy.
+However, he flagged concerns over higher tariffs for new nuclear power plants compared to older ones.
+“…the tariffs of the old nuclear power plants are right now ranging from 272 to 387 paisa per unit. Which is a very good tariff price. This reminds me of the hydro segment which at the time when you build it, It looks to be higher. But over a period of time you find that it is one of the cheapest sources,” he said.
+He said the challenge is going to come from the new plants which are coming up as the tariff of these plants range somewhere around 5.50 to 6.50 paisa per unit. “We will have to take steps to reduce this tariff by way of some measures,” he added.
+Prasad also highlighted the need to shorten approval timelines for nuclear projects.
+At present, the entire process — including regulatory clearances and implementation — takes around 13 years. He stressed the need to reduce this to about 8–9 years.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Business</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Centre’s offer to states: Expedite piped natural gas rollout, get additional commercial LPG supplies</t>
+          <t>Bai Hirabai Trust row: Tata Trusts to remove restrictive eligibility clauses, bring norms in line with group values</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>The Petroleum and Natural Gas Regulatory Board (PNGRB) has also advised CGD companies to deploy additional resources and step up outreach to provide connections quickly to consumers wherever networks are available.</t>
+          <t>Mehli Mistry, former trustee of Tata Trusts, had formally challenged the appointment and continuation of two trustees — Venu Srinivasan and former Defence Secretary Vijay Singh — of Bai Hirabai Trust before the Maharashtra Charity Commissioner.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-03-19T05:09:56+05:30</t>
+          <t>2026-04-20T06:22:36+05:30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://indianexpress.com/article/business/centre-lpg-shortage-commercial-supply-incentive-png-rollout-gas-10589156/</t>
+          <t>https://indianexpress.com/article/business/tata-trusts-bai-hirabai-trust-eligibility-clause-mehli-mistry-venu-srinivasan-10645317/</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Close on the heels of urging states to help expedite expansion of piped natural gas (PNG) access and coverage amid the shortage of liquefied petroleum gas (LPG) due to the West Asia conflict, the Centre on Wednesday said that it would incentivise the states that do so by allocating additional volumes of LPG for commercial use beyond the current allocation of 20% of demand. Under the proposal, states could get up to 30% of the commercial LPG demand if they take some specific measures to enable faster rollout of PNG infrastructure. This comes amid the Centre’s appeal to LPG consumers—commercial users as well as households—to shift to PNG, wherever feasible, to take some pressure off of LPG supplies.
-[...9 lines deleted...]
-Apart from prioritising LPG supplies to households over commercial and industrial consumers, the government ordered refiners to maximise LPG production, and directed them to divert propane, butane, and other streams from petrochemical manufacturing to LPG production. According to Sharma, these measures have led to an increase of 40% in domestic LPG production vis-à-vis pre-West Asia conflict levels, and a further increase is likely over the next few days. The government has also increased waiting times between cylinder bookings by households from 21 days to 25 days in urban areas and 45 days in rural areas to check hoarding behaviour and manage demand and supply. The government has also activated alternative fuel streams like kerosene, fuel oil, biomass, and even coal for commercial consumers to help them cover their LPG shortfall.</t>
+          <t>In a bid to resolve the ongoing controversy over the trusteeship of the Bai Hirabai Jamsetji Tata Navsari Charitable Institution (Bai Hirabai Trust), the board of trustees has decided to remove restrictive eligibility clauses and bring them in line with those followed by other Tata group trusts.
+“In order to correct anomalies in the Trust Deed and to align it with the values that the Tata Trusts have always epitomised, the trustees have decided to adopt proceedings before the appropriate authority for alteration of restrictive clauses in respect of eligibility of Trustees,” Tata Trusts said.
+Mehli Mistry, former trustee of Tata Trusts, had formally challenged the appointment and continuation of two trustees — Venu Srinivasan and former Defence Secretary Vijay Singh — of Bai Hirabai Trust before the Maharashtra Charity Commissioner. Mistry contended that the trust mandates trustees to maintain permanent residence in Mumbai and belong to the Parsi Zoroastrian faith.
+While Srinivasan obliged and resigned, Vijay Singh declined.
+Mistry claimed that both of them do not satisfy these criteria. He has sought regulatory intervention, including a formal inquiry and sworn declarations from all trustees confirming their eligibility.
+“The trustees, while reviewing the activities of the Bai Hirabai Trust, deliberated on the recent statements appearing in sections of the press relating to the Trust,” Tata Trusts said. They were categorical in emphasising that the Tata ethos has always been inclusive, secular and all-encompassing and focused on philanthropy and service to the nation.
+“Non-Zoroastrians have been continuously appointed to the Trust since the year 2000, following a legal opinion obtained from a former Chief Justice of India. The Trustees noted that Bai Hirabai is a non-shareholding Trust with a minimal asset base and limited activities,” it said.
+The Bai Hirabai Trust was created under the 1916 Codicil to the Will of Sir Ratan Tata who died in 1918. “The Codicil did not provide for any restrictions in respect of Trustees on grounds of ethnicity, race or religion. The Codicil further provided that the Trustees of the Will of Sir Ratan Tata, who were also Trustees of the Sir Ratan Tata Trust (SRTT) — a Trust created by his Will — would also be Trustees of the Bai Hirabai Trust,” it said.
+In the year 2015, the objects of the Bai Hirabai Trust were enlarged to also cover the general public as beneficiaries of the activities of the Trust. There are no such restrictions as to qualifications for trusteeship of SRTT nor of the Sir Dorabji Tata Trust (SDTT) nor of any other Tata Trust, it said.
+“Nonetheless, it is a fact that the Trust Deed made in 1923 by the then Trustees, contained restrictive clauses that, among other things, prohibited non-Zoroastrians from being Trustees of the Bai Hirabai Trust. These provisions had imposed restrictions not provided for by Sir Ratan Tata’s Codicil,” Tata Trusts said.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Business</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Flashpoint at WTO: India set to oppose US proposal seeking permanent ban on e-transmission duties</t>
+          <t>Q4FY26: ICICI &amp; HDFC Bank net profits soar 8-9% on year, asset quality improves</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>US wants continuation of moratorium, but India sees it as a deterrent towards taxing the digital economy</t>
+          <t>YES Bank reports net profit growth of 45%</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2026-03-18T12:00:30+05:30</t>
+          <t>2026-04-18T21:55:02+05:30</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://indianexpress.com/article/business/e-transmission-duty-us-seeks-permanent-curbs-india-opposes-10587672/</t>
+          <t>https://indianexpress.com/article/business/q4fy26-icici-hdfc-bank-net-profits-asset-quality-improves-10643986/</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>India is set to oppose a key US-led World Trade Organisation (WTO) proposal seeking a permanent moratorium on customs duties on electronic transmissions at the 14th Ministerial Conference (MC14) set to be held in Cameroon later this month, The Indian Express has learned.
-[...11 lines deleted...]
-the MSMEs in developing members.</t>
+          <t>ICICI Bank and HDFC Bank, two of the biggest names in India’s private-sector lending space, reported a high single-digit year-on-year growth in net profit for the fourth quarter of the financial year 2026 (Q4FY26).
+Their net interest income, however, was underwhelming.
+ICICI Bank reported a net profit of Rs 13,701.68 crore for the quarter under discussion, up over 8%. However, its net interest income rose just 2% to Rs 43,275.39 crore. The bank’s profitability was boosted by a sharp drop in provisions to Rs 96.16 crore, compared to the Rs 890.70 crore reported a year ago, and the Rs 2,554.28 crore reported in the previous quarter.
+The high provision number for October-December 2025 was due to the Rs 1,283 crore that the bank was directed to make by the Reserve Bank of India due to violations in its priority-sector agricultural lending portfolio.
+HDFC Bank also saw a healthy growth in its net profit for the quarter, up over 9% to Rs 19,221.05 crore.
+However, its net interest income fell 1% to Rs 76,610.02 crore. Both banks’ net interest margins remained broadly steady compared to the previous quarter— ICICI Bank’s rose by 2 basis points to 4.32%, and HDFC Bank’s remained unchanged at 3.4%.
+Asset quality improves
+Both banks saw further improvement in their asset quality during the quarter. ICICI Bank’s net non-performing asset (NPA) ratio improved to 0.33% as on March 31 from 0.39% a quarter ago.
+For HDFC Bank, this improved to 0.38% from 0.42%.
+Both banks have seen their asset quality improve consistently over the past few quarters, a trend seen across the entire banking system. On a gross basis, ICICI Bank’s NPA ratio fell 13 bps to 1.40%, while HDFC Bank’s fell 9 bps to 1.15%.
+Deposits and loans grow
+ICICI Bank reported total deposits of Rs 17.9 lakh crore as on March 31, up over 11% YoY.
+Its total loan book grew by nearly 16% to Rs 15.5 lakh crore. Rural loans saw the highest growth— up 26% to Rs 98,376 crore. Retail loans grew by 9.5% to Rs 7.9 lakh crore.
+HDFC Bank saw its average deposits during the quarter grow by over 14% to Rs 31.05 lakh crore as of March 31. Its gross advances jumped 12% to Rs 29.6 lakh crore. Its retail loan portfolio grew 6.5%. The highest growth was seen in the business banking portfolio, which jumped 20% to Rs 3.8 lakh crore.
+Apart from both these major private banks, YES Bank also reported its March quarter results during the day, its first under new chief executive Vinay M Tonse. Its net profit jumped 45% to Rs 1,068 crore, and its net interest income rose 16% to Rs 2,637.7 crore.
+On Friday, shares of ICICI Bank had ended 0.5% higher at Rs 1,352.80, while those of HDFC Bank had gained 0.6% to Rs 800. Shares of HDFC Bank had closed 2.3% higher at Rs 20.41.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Business</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Middle seats are no longer your only free option as DGCA issues new directives</t>
+          <t>Iran closes Hormuz again, fires at two Indian carriers, Delhi summons Tehran envoy</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Airlines have also been asked to bring out clear, transparent policies for carriage of pets.</t>
+          <t>Crisis deepens after Iran Guard reverses stand, warn vessels in region. At least one Indian tanker transits strait, most vessels turn back.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026-03-18T22:57:36+05:30</t>
+          <t>2026-04-19T03:32:56+05:30</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://indianexpress.com/article/business/aviation/passenger-grouse-dgca-airline-seats-free-pnr-10588202/</t>
+          <t>https://indianexpress.com/article/business/iran-hormuz-closed-indian-ship-cross-saturday-four-turn-back-10643827/</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>The Directorate General of Civil Aviation (DGCA) has directed airlines to ensure that at least 60% of seats on flights are offered without any selection fee, and passengers on the same booking reference, or PNR, are seated together, “preferably in adjacent seats”.
-[...9 lines deleted...]
-The Ministry of Civil Aviation said it “remains committed to enhancing passenger experience, ensuring transparency, reducing grievances and upholding the highest standards of safety across the aviation ecosystem”.</t>
+          <t>Deepening the crisis over the Strait of Hormuz, Iran Saturday reversed its stand on reopening the key waterway and its navy fired on passing vessels, two of them India-flagged carriers, according to maritime tracking data.
+In New Delhi, the Ministry of External Affairs summoned the Iranian envoy to lodge a protest over the targeting of Indian vessels, and conveyed “deep concern”.
+“The Ambassador of the Islamic Republic of Iran in New Delhi was called in by the Ministry of External Affairs for a meeting with Foreign Secretary this evening. During the meeting, Foreign Secretary conveyed India’s deep concern at the shooting incident earlier today involving two Indian-flagged ships in the Strait of Hormuz. He noted the importance that India attached to the safety of merchant shipping and mariners and recalled that Iran had earlier facilitated the safe passage of several ships bound for India,” Randhir Jaiswal, spokesperson for the Ministry of External Affairs, said.
+“Reiterating his concern at this serious incident of firing on merchant ships, Foreign Secretary urged the Ambassador to convey India’s views to the authorities in Iran and resume at the earliest the process of facilitating India-bound ships across the Strait. The Ambassador of Iran undertook to convey these views to the Iranian authorities,” he said.
+With the naval arm of the Revolutionary Guards announcing the closure of the strait again – this was in retaliation over the US refusal to lift its blockade of the strait until Iran agreed to its terms a peace deal – there was confusion all around.
+A day earlier, Iran’s Foreign Minister Seyed Abbas Araghchi, citing the temporary truce between Israel and Tehran-backed Hezbollah, announced that the “passage of all commercial vessels through Strait of Hormuz is declared completely open for the remaining period of ceasefire”.
+A number of merchant vessels, including a few India-flagged ships, turned back into the Persian Gulf after seemingly trying to cross the strait, as per ship tracking data. At least one tanker came under fire from Iranian gunboats, forcing it to turn around and abort its attempt to transit the narrow waterway that links the Persian Gulf to the Gulf of Oman.
+But a few vessels, including an Indian oil tanker Desh Garima, appeared to have successfully crossed the strait Saturday, the data shows.
+Shipping Corporation of India (SCI)-owned Desh Garima is the tenth India-flagged vessel to have crossed the strait since early March. As of Saturday evening, it was sailing in the Gulf of Oman, according to ship tracking data from maritime data and intelligence platform MarineTraffic.
+With its transit through the strait, there are now 14 India-flagged vessels in the Persian Gulf. At least four India-flagged vessels – oil tankers Sanmar Herald, Desh Vaibhav, and Desh Vibhor, and bulk carrier Jag Arnav – were among the ships attempting to cross the strait but appeared to have turned back after Iran said the chokepoint was closed again, MarineTraffic data shows.
+Desh Vaibhav and Desh Vibhor are owned by the state-owned SCI, and Sanmar Herald belongs to Chennai-based Sanmar Shipping. Jag Arnav is owned by Mumbai-based Great Eastern Shipping Company.
+The United Kingdom Maritime Trade Operations (UKMTO) Operations Centre issued a warning for ships in the area, saying that a tanker reported being approached by two Iranian Revolutionary Guard Corps (IRGC) gunboats and then being fired upon in the strait’s waters 20 nautical miles northeast of Oman. “Tanker and crew are reported safe. Authorities are investigating,” it said, without identifying the tanker that reported it had come under IRGC fire.
+TankerTrackers.com reported that two Indian-flagged vessels were forced to turn around after being fired on by Iran, including a supertanker carrying Iraqi oil.
+Scores of commercial vessels with thousands of seafarers have been stuck in the Persian Gulf since the West Asia war began on February 28 as vessel movements through the Strait of Hormuz ground to a halt after warnings from Iran; a few ships had also come under attack.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Business</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
@@ -4716,935 +4718,935 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Published Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>HDFC Bank share price plunges 4%; Keki Mistry says ‘no material concerns, no power struggle’</t>
+          <t>Jefferies bets big on renewables: 4 stocks in focus, 35% upside potential seen in top pick</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>HDFC Bank shares dip after chairman's exit and ADR slump. Stay updated on key leadership and governance developments.</t>
+          <t>Explore Jefferies' top renewable energy stock picks, including JSW Energy and NTPC, with up to 35% upside—see which stocks to watch now!</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-03-19T09:28:03+05:30</t>
+          <t>2026-04-20T12:46:36+05:30</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/hdfc-bank-share-price-leadership-exit-atanu-chakraborty-adr-fall-4177441/</t>
+          <t>https://www.financialexpress.com/market/jefferies-bets-big-on-renewables-4-stocks-in-focus-35-upside-potential-seen-in-top-pick-jsw-energy-ntpc-premier-energies-emmvee-4212903/</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>The share price of the private lender giantHDFC Bankhas plunged 4% after a sudden leadership change at the top raised questions among investors. Moreover, this recent development comes at a time when the stock has already been under pressure.Addressing analysts at a conference call earlier today, Keki Mistry, who stepped in as interim chairman said, “no material concerns, no power struggle at the board , nothing substantial board minutes would support this.”HDFC Bank board members met RBI late last night and the management highligted that “the regulator was supportive and approves Keki Mistry’s appointment as interim Chairman.” They reiterated that, “Disclosures are complete and transparent in line with regulatory requirements for banking sector.” So, what exactly has happened and why does it matter now? Let’s take a look – The biggest reason why the shares is in focus is the resignation of the bank’s part-time chairman and independent director,Atanu Chakraborty. He stepped down from his role on March 18 with immediate effect, according to the company’s exchange filing. In his letter, he pointed out that some practices within the bank over the past two years did not align with his personal values and ethics. “Certain happenings and practices within the bank, that I have observed over last two years, are not in congruence with my personal Values and Ethics,” he added in his resignation letter. At the same time, he also acknowledged the work culture within the organisation and appreciated teams handling compliance, audit, and governance functions. Following the resignation, theReserve Bank of Indiahas approved the appointment of Keki Mistry as the interim part-time chairman. He will take on this role starting March 19 for a period of three months. This temporary arrangement ensures that there is no gap in leadership at the top. The reaction was also visible in the overseas market. The bank’s American Depository Receipts (ADR), listed on the New York Stock Exchange, fell over 7% after the news came out. This was opne of the sharpest fall in the share rice in recent times. Another reason the stock is in focus is its recent performance. The share price has been under pressure across different time periods. Over the past one month, the share price of this private lender has declined around 8%. In the last six months, it has fallen about 13%. Looking at a one-year view, the stock is down 3%, while so far in 2026, it has dropped nearly 15%. Going ahead, investors will closely track how the bank addresses concerns around governance and leadership.</t>
+          <t>Therenewable energy stocksare in focus. The global brokerage house,Jefferiesin its latest report has outlined a list of its preferred picks. According to the brokerage report, a mix of rising power demand, policy support, and global uncertainties is pushing energy security to the forefront. JSW Energyremains its pick in the power space with a ‘Buy’ rating and a target price of Rs 660. This implies an upside potential of around 35%. Jefferies has also maintained a ‘Buy’ rating onNTPCwith a target price of Rs 440. This indicates a potential upside of about 16%. In the solar manufacturing segment, the brokerage prefersPremier EnergiesandEmmvee, both of which are rated ‘Buy’. Let’s take a look at the investment rationale driving the investment call – According to the Jefferies report,global geopolitical tensionare pushing countries, including India, to reduce dependence on external energy sources. It noted, “Geopolitics is driving focus on energy security. We expect India’s RE capacity to reach 359 GW by FY25-30.” This means India is expected to significantly increase its renewable energy capacity over the next few years. At the same time, the brokerage house in its report noted that the power demand has been relatively weak recently but is expected to improve. It added, “Power demand was muted in FY25-26 and should recover to 6% growth in FY27.” One interesting factor highlighted in the report is weather. As per Jefferies report, “El Ninocould add to upside.” Lower rainfall usually means higher electricity usage, especially for cooling and irrigation. The report explained, “Lower rainfall typically raises power demand from residential and agriculture segments which is 40-45% of India’s power demand.” In the power generation segment, the brokerage has clearly identified its favourites. According to the brokerage report, “JSW Energy and NTPC are our top picks in power.” The brokerage believes both companies are well placed to benefit from rising power demand as well as policy support. The report also highlighted strong growth in solar energy installations. Government schemes are playing a key role here. It noted, “The solar rooftop program (PM Suryaghar) has achieved ~9GW of installations in FY26, up from 5GW in FY25.” Another scheme, PM Kusum, which focuses on solar-powered agriculture pumps, is also driving demand. In the solar manufacturing space, the brokerage prefers companies with strong financial positions and order visibility. According to the brokerage report, “Premier and Emmvee with strong balance sheets and healthy order books are preferred PV picks.” Photovoltaic (PV) refers to solar panels that convert sunlight into electricity. Jefferies’ report also pointed out that new government rules will require the use of domestically produced components such as ingots and wafers in solar projects. It added, “Govt’s wafer/ingot mandate benefits PV players with strong balance sheets.” With rising demand, policy support, and global factors like weather and geopolitics coming into play, the sector could see steady momentum, as per Jefferies. However, execution, demand recovery, and policy continuity remain key factors to watch. Disclaimer: The investment analysis and target prices mentioned above are based on reports by Jefferies and are for informational purposes only. These do not constitute a direct recommendation to buy or sell any security. Markets are subject to inherent risks, and investors are advised to consult with a SEBI-registered investment advisor before making any financial decisions. This disclaimer has been generated using AI to support user well-being and responsible content consumption.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Nuvama ‘Overweight’ 8 stocks: Why Reliance, HDFC Bank, Infosys are top picks – Check full list</t>
+          <t>Stocks Making Big Moves at Midday: Groww, IEX, BHEL, Trent, Apollo Micro Systems and more</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Nuvama turns selective in a risky market, backing Reliance, HDFC Bank and Infosys while flagging metals and autos as overvalued bets.</t>
+          <t>IEX plunges on regulatory shock while BHEL hits a 52-week high; Trent, ICICI Bank and Apollo Micro Systems drive sharp midday market action.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-03-19T08:32:00+05:30</t>
+          <t>2026-04-20T12:17:58+05:30</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/nuvama-overweight-8-stocks-why-reliance-hdfc-bank-infosys-are-top-picks-check-full-list-4176871/</t>
+          <t>https://www.financialexpress.com/market/stocks-making-big-moves-at-midday-groww-iex-bhel-trent-apollo-micro-systems-and-more-4212867/</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>India’s equity markets may have delivered flat returns over the past two years, yetNuvama, a brokerage firm, says valuations are still elevated and earnings expectations leave limited margin for disappointment. In its latest strategy report, the brokerage has retained a defensive stance. It had assigned ‘Overweight’ ratings toReliance Industries,HDFC Bank,Infosys,Kotak Mahindra Bank,Nestle India,SBI Life Insurance Company,Dr. Reddy’s LaboratoriesandEternalwhile also backing select midcaps such as Coromandel International and APL Apollo Tubes. Given the challenging macro setup, Nuvama said the broad investment philosophy in high-risk backdrop. The focus is ” to look for stocks/sectors where valuations reflect the risks.” They are Overweight on sectors with “reasonable growth/valuation,” where “risks are priced in” and “defensive.” The firm expects about 19% earnings growth for the broader market but warns that risks from oil prices, weak demand and margin pressure could trigger downgrades, making stock selection crucial. Nuvama has retained an ‘Overweight’ stance on Reliance Industries, citing its presence across energy, telecom and retail that supports earnings stability. The stock, trading near Rs 1,395, is expected to deliver steady growth supported by improving performance across segments. The brokerage points to the strength of having multiple revenue drivers that reduce dependence on a single business. At the same time, it acknowledges that valuations remain elevated and performance could be sensitive to global energy trends and domestic consumption. “Overall, from the discussion above the overall macro setup is challenging,” Nuvama Institutional Equities said. HDFC Bankhas moved firmly into the ‘Overweight’ category as Nuvama sees the recent correction as an opportunity. Trading around Rs 841, the bank has faced pressure following merger-related balance sheet adjustments, especially around loan to deposit mismatches. The brokerage believes the strength lies in its long-term franchise and ability to improve return ratios once the transition stabilises. The near-term concerns include margin pressure and slower growth. “Post merger, the bank is working through a loans deposits mismatch that is compressing margins,” Nuvama Institutional Equities said. The firm has also turned constructive on private banks more broadly as valuations have eased. Infosys continues to feature in the ‘Overweight’ list, with Nuvama backing its stable earnings, strong cash flows and dividend payout. The stock, near Rs 1,250, offers relative comfort despite uncertainty in global technology spending. Nuvama recognises risks from artificial intelligence affecting traditional outsourcing, but believes a part of this concern is already captured in valuations. “AI posing threat to current business model but some of the risks are priced in,” the report said. The brokerage has included information technology among sectors where risks are already reflected in prices. Kotak Mahindra BankandSBI Life Insuranceremain part of Nuvama’s preferred financial picks, reflecting its tilt toward quality balance sheets. Kotak Mahindra Bank, trading near Rs 370, is seen as a steady compounder with consistent profitability. SBI Life Insurance, around Rs 1,909, benefits from rising insurance penetration. The strength for both lies in stable return profiles and relatively lower exposure to risky lending segments. The downside risk stems from broader economic pressure that could affect financial sector growth. “With regard to other segments in BFSI, we think insurance offers value,” the report said. Nuvama’s defensive positioning is visible in its ‘Overweight’ stance on Dr Reddy’s Laboratories,Nestle IndiaandHavells India. Dr Reddy’s, trading near Rs 1,277, offers earnings visibility backed by pharmaceutical demand. Nestle India, around Rs 1,213, continues to deliver strong return ratios despite slower volume growth. Havells India, near Rs 1,297, provides exposure to premium consumption. The positives include stable demand and earnings resilience. The risks lie in elevated valuations that may limit upside. “Large segments are undergoing industry transitions, nevertheless valuations remain expensive,” the brokerage said. Eternal, trading around Rs 222, represents Nuvama’s ‘Overweight’ stance on internet businesses. The brokerage sees long-term growth potential even with high valuations. This inclusion indicates a willingness to back growth-oriented companies with scalable models. The downside risk comes from elevated valuations and sensitivity to funding conditions. “Our broad philosophy in such a high risk backdrop is to look for stocks where valuations reflect the risks,” Nuvama Institutional Equities said. Among midcaps, Nuvama has maintained selective ‘Overweight’ exposure to Coromandel International,APL Apollo Tubes,Motherson Sumi Wiring,Aarti IndustriesandGravita India. Coromandel International, around Rs 1,959, benefits from agricultural demand, while APL Apollo Tubes, near Rs 1,894, is supported by infrastructure demand. Motherson Wiring and Aarti Industries provide exposure to manufacturing and chemicals, while Gravita India is linked to recycling. The strength lies in sector-specific drivers and earnings visibility, while the risks relate to broader market volatility and demand cycles. “Our broad philosophy in such a high risk backdrop is to look for stocks where valuations reflect the risks,” the report said. Metals is the strongest negative call in Nuvama’s strategy, with the brokerage downgrading the sector to ‘Underweight’. The firm notes that valuations are at two-decade highs while return ratios remain average, leaving little margin for error. The positives such as supply disruptions are already priced in, while downside risks remain if global growth slows. “Downgrade metals to ‘Underweight’ as its 20 year high valuations leave no room for error,” the report said. Nuvama has maintained an ‘Underweight’ stance on autos, industrials,public sector banksand non banking financial companies, describing them as expensive cyclicals. These sectors have delivered strong performance in recent years but are now operating at peak margins and valuations. The positives include strong past earnings performance. The risks include margin normalisation and economic slowdown. “Some are at peak margins making them quite prone to macroeconomic risks,” the report said. NBFCs remain expensive even as select names like Shriram Finance are included in the preferred list, indicating a cautious approach within the segment. Nuvama has raised concerns about uneven demand trends, with growth concentrated in a few sectors while others lag. This raises questions about the sustainability of earnings growth, especially as expectations remain high. “Analysing the high frequency data suggests a very narrow pocket based recovery,” the report said. The brokerage also noted that much of the earnings expansion in recent years has been driven by margins rather than demand. “This poses large risks to earnings estimates,” it added. Nuvama has built its India strategy around selective stock picking rather than broad exposure. Its ‘Overweight’ calls focus on companies with stable earnings and valuations that already factor in risks, while its ‘Underweight’ stance targets sectors where optimism remains high despite late-cycle conditions. The brokerage sees limited comfort at the aggregate market level and prefers disciplined allocation toward defensives and select growth opportunities. Disclaimer: This article provides factual analysis only and is not, and should not be construed as, an offer, solicitation, or recommendation to buy or sell securities. Investors must conduct their own independent due diligence and seek advice from a SEBI-registered financial advisor.</t>
+          <t>The key indices ndices were steady in midday trade , while individual stockssaw sharp price action. TheNifty 50hovered around 24,460, up roughly 0.44%, while theSensexstood near 78,900, gaining about 0.52% by midday. Here are the top movers and shakers at this hour: Indian Energy Exchangeshare price fell sharply by about 7% intra-day. . The trigger sat in a regulatory draft that,unsettled the market significantly. . The Central Electricity Regulatory Commission proposed a market coupling mechanism aimed at streamlining electricity price discovery across power exchanges. This system, with Grid India stepping in as the Market Coupling Operator, introduces a structural adjustment that could alter how pricing power is distributed. That is what’s making investors apprehensive. Bharat Heavy Electricalsshare price moved higher by over 5% by midday after touching its 52-week high earlier in the session. This was not speculative excitement. The company had numbers to show, and the market responded accordingly. BHEL reported a provisional turnover of around Rs 32,350 crore for FY26, marking an 18% rise compared to the previous year. More importantly, the order inflow stood at approximately Rs 75,000 crore, pushing the total order book to about Rs 2.4 lakh crore. The share price ofTrentrose nearly 3% by midday, extending its steady climb over recent sessions. The stock has already climbed about 7% in five sessions and over 18% in a month. That kind of run tends to attract attention, and also some suspicion. The immediate reason for the move is tied to its upcoming board meeting scheduled for April 22, where multiple decisions are lined up. The company reported roughly 20% growth in standalone revenue for the March quarter, reaching Rs 4,937 crore. Revenue from merchandise sales grew over 20% for the quarter. ICICI Bankshare price gained around 2% by midday following its March quarter results, where consolidated net profit rose by 9.28%. The key factor behind the profit growth was a steep reduction in provisioning, which dropped significantly. That is where the story becomes slightly complicated. Lower provisioning boosts profit, but it also raises questions about sustainability if underlying risks resurface. Apollo Micro Systemsshare price climbed about 4% by midday after extending gains from the previous session. The stock has surged over 23% in just two sessions, which is not a small move by any measure. The catalyst is a government-issued arms manufacturing licence with lifetime validity. It allows production of up to 1,000 units per category annually. For a defence technology firm, this is not just another approval. It changes capacity and, more importantly, future visibility. Suzlon Energyshare price declined by around 1% by midday, ending its five-day gaining streak. The fall came after the company issued a clarification regarding recent price movement, stating that it could not identify any specific event driving the earlier surge. That kind of statement often does more harm than reassurance. When a company admits it cannot point to a reason behind price action, it leaves room for doubt. Traders, naturally, do not like that kind of ambiguity. Angel Oneshare price slipped nearly 1% by midday, even as brokerages maintained a positive stance following its Q4FY26 results. That disconnect between analyst outlook and stock movement is not unusual, though it does raise eyebrows. The company reported strong operating performance, driven by its core broking business, along with improved client activity and better margins. Stock price ofBillionbrains Garage Venturesmoved up about 3% by midday as it approached its March quarter results announcement. The parent company of the Groww platform has been drawing attention, and this move appears tied more to anticipation than confirmed data.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Sensex Today| LIVE: Bloodbath at Dalal Street – Nifty slides below 23,300, Sensex down 1,600 points; HDFC Bank down 4.5%</t>
+          <t>ICICI, HDFC to Jio Financials: Motilal Oswal’s 5 ‘Buy’ rated stocks with 20-38% upside potential</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Sensex, Nifty | Stock market live updates: Markets brace for heavy losses as Sensex, Nifty, and Asian indices slide—track live updates and key drivers now.</t>
+          <t>Motilal Oswal backs five stocks across banking, auto and consumption with up to 38% upside, driven by strong earnings visibility and growth momentum.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-03-19T09:25:26+05:30</t>
+          <t>2026-04-20T12:10:22+05:30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/sensex-nifty-50-stock-market-today-live-updates-crude-oil-us-israel-iran-conflict-gold-silver-rate-us-asia-nikkei-fii-19-march-2026-4177377/</t>
+          <t>https://www.financialexpress.com/market/icici-hdfc-to-jio-financials-motilal-oswals-5-buy-rated-stocks-with-20-38-upside-potential-4212856/</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Sensex Today | Nifty Live Updates:Markets saw a sharp fall in the opening bell, with the Sensex dropping 1,650.23 points or 2.15% to 75,053.90, while the Nifty declined 500.90 points or 2.11% to 23,276.90. Crude oil priceszoomed up 4% on growing tension across West Asia. US West Texas Intermediate (WTI) crude was up about 3.1%, trading near $99.31 per barrel. Meanwhile, Brent crude rose around 4.1% and was hovering close to $111.59 per barrel Tension in West Asia continue to stay elevated as the conflict involving the US, Israel and Iran moves into its third week. Recent attacks and counterattacks across the region have increased uncertainty, with risks to oil and gas supply also rising. Investors are closely watching the situation, as any further escalation could push crude oil prices higher and impact overall market sentiment. Asian markets are deep in red on on Thursday, with losses seen across major indices. Japan’s Nikkei fell around 2.5% and the Topix dropped about 1.8%. In South Korea, the Kospi declined nearly 2.6%, while the Kosdaq slipped around 1.7%. Australia’s S&amp;P/ASX 200 also opened weak, down about 1.5%. TheFederal Reservekept its key interest rates unchanged at 3.5% to 3.75%. Its Chair,Jerome Powell, said that inflation is not cooling as much as expected. He also indicated that rate cuts may not happen anytime soon. US markets ended on a weak note, with all major indices closing lower. The Dow Jones Industrial Average fell sharply by 768.11 points, or 1.63%, to settle at 46,225.15. The S&amp;P 500 also declined by 1.36%, ending at 6,624.70. Meanwhile, the Nasdaq Composite dropped 1.46% to close at 22,152.42. Indian equity indices cracked in the opening trade on Thursday. The Nifty 50 slipped 443 points or 1.86% to open at 23,334.75, while the BSE Sensex tumbled 1,461 .86 points or 1.91% to open at 75,242. The banking index saw the highest cut among the major indices, cracking 2.67% or 1,477.70 points to 53,848. The Nifty Midcap 100 opened 945 points or 1.68% lower at 55,344.75. In the last trading session, The Manipal Group led the gains with a rise of about 7.5%, followed by Jaypee Group up 6.6% and Oswal Group gaining nearly 5.8%. On the other hand, Essar Group slipped around 1.3%, Indiabulls Group declined about 1.4%, and Vedanta Group fell over 2%. As HDFC Bank's interim chairman resigned, citing ethical issues, the private lender has kept an analyst and investor call at 9 AM today, March 19. "We wish to inform you that the Bank will host a call with analysts and investors at 09:00 hours (IST) on Thursday, March 19, 2026, in relation to the intimation made by the Bank on March 18, 2026," said the bank in an exchange filing. "We believe the market has completed a portion of the pullback rally, and we may see some profit booking at higher levels. For day traders. On the downside, 23,600 and 23,500 will be immediate support zones, while 23,950–24,000 could act as important resistance areas for bulls. However, below 23,500, sentiment could change. If the index falls below these levels, traders may choose to exit their long positions as the Index may fall to 23,100-22,950-22,650," said Shrikant Chouhan, Head of Equity Research at Kotak Securities. As expected, the US Fed kept rates unchanged at 3.5%–3.75% in an 11-1 vote. The Federal Reserve’s dot plot indicates that the policymakers are still hoping for two rate cuts. First one in 2026 and another in 2027, unchanged from December projections. On the derivatives front, the Put–Call Ratio (PCR) stands near 0.92, indicating relatively balanced positioning, with significant call open interest at 24,800 and 25,000 capping the upside, while put writers are active around 24,500, establishing it as an immediate support base. "The overall structure suggests the index may witness a pullback toward 25,080–25,320 if it sustains above 24,500, whereas a break below this level could once again expose the index to downside risk toward 24,300," said Dhupesh Dhameja, Derivatives Research Analyst, SAMCO Securities. HDFC Bank's American Depository Receipts dropped 7.5% after the bank's part-time chairman and independent director, Atanu Chakraborty, resigned with immediate effect. HDFC Bank has appointed Keki Mistry, the former CEO of HDFC, as the interim part-time chairman, with effect from March 19, 2026, for a period of 3 months, following the approval from the Reserve Bank of India (RBI). In the last trading session, several sectors saw strong gains. The paper sector led with a rise of about 5.1%, followed by education up 4.3%. Small finance and leather sectors also gained around 3.7% each. "The Indian equity market is expected to open with a sharp gap-down, with Nifty 50 likely to decline by 300–500 points, potentially snapping its recent three-session recovery rally amid rising global risk aversion. Sentiment has weakened significantly following a sharp surge in crude oil prices, as escalating tensions in the Middle East and reported attacks on key energy infrastructure have intensified concerns over supply disruptions," said Ponmudi R, CEO of Enrich Money. "Global cues remain decisively negative, with widespread selling pressure evident across major markets. Asian equities have reacted sharply, as the Nikkei declined 2.68% and the KOSPI fell 2.87%, mirroring overnight weakness on Wall Street. U.S. markets closed lower, with the Dow Jones dropping 1.63% and the Nasdaq declining 1.46%. European indices also closed lower, with the FTSE 100 and DAX slipping around 1%, underscoring a broad-based risk-off sentiment across developed markets," he added. In the international market, gold was trading at $4,841 per ounce. Gold prices in India remain in sharp focus. On the MCX, April 2, 2026, gold futures were trading at Rs 1,53,001 per 10 grams in the latest update. The US Dollar Index (DXY), which measures the dollar’s value against a basket of six foreign currencies, was trading 0.14% down at 100.15 on Thursday morning. The index evaluates the strength or weakness of the US dollar in comparison to major currencies. The basket contains currencies such as the British Pound, Euro, Swedish Krona, Japanese Yen, Swiss Franc, etc. The rupee appreciated 0.25% to close at 92.63 to the dollar on March 18. On March 18, foreign investors sold Indian shares worth about Rs 2,714 crore, according to provisional exchange data. At the same time, domestic institutional investors bought shares worth around Rs 3,253 crore. Markets extended their gains for the third straight session on Wednesday, with both benchmark indices closing higher. The Sensex ended up by 633 points at 76,704, while the Nifty 50 rose 196 points to settle at 23,777.</t>
+          <t>A fresh round of earnings updates, asset quality trends and management commentary across banking, financial services and consumption stocks kept brokerages active.Motilal Oswalreiterated  ‘Buy’ ratings on five stocks, includingICICI Bank,HDFC Bank,Jio Financial Services,Mahindra &amp; MahindraandRadico Khaitan. The brokerage indicated upside potential in the range of 20% – 38% based on its target prices, backed by steady loan growth, improving margins, premiumisation gains and earnings visibility over FY27 to FY28 across these companies. Below is a detailed look at five such stocks, based entirely on Motilal Oswal’s published analysis. Motilal Oswal maintained a ‘Buy’ rating on ICICI Bank with a target price of Rs 1,750, implying an upside of 30%. The brokerage said the bank delivered a strong March quarter performance, with profit after tax rising to Rs 13,700 crore in Q4FY26, supported by negligible provisions and steady core income growth. The Q4 net interest margins expanded to 4.32% in the quarter, while return on assets stood at 2.4%, reinforcing its position among the best in the sector. Loan growth remained healthy at 15.8% year on year, led by traction in business banking and retail segments, while asset quality improved with gross non-performing assets declining to 1.4%. Motilal Oswal expected the bank to sustain average return on assets of around 2.25% over FY27 to FY28, driven by stable margins, controlled credit costs and steady business expansion. “ICICI Bank is well positioned to sustain steady business growth with resilient margins and controlled credit cost, which should support return ratios over the medium term,” Motilal Oswal said. Motilal Oswal reiterated a ‘Buy’ rating on HDFC Bank with a target price of Rs 1,100, indicating an upside of 38%. The brokerage noted that the bank posted a stable performance for the March quarter, with profit after tax rising to Rs 19,220 crore, supported by steady revenue growth and lower provisioning. The Q4 net interest income increased to Rs 33,080 crore, while margins improved slightly to 3.38%. Loan growth stood at 12.1% year on year, driven by corporate and small and medium enterprise segments, while deposits grew 14.4% year on year to Rs 31.1 lakh crore. Asset quality trends remained healthy, with gross non-performing assets declining to 1.15%. Motilal Oswal expected margins to improve gradually as high-cost borrowings reduced and operating leverage strengthened. “HDFC Bank reported a steady quarter with healthy business growth, improving margins and robust asset quality, which should support return ratios in the coming years,” Motilal Oswal said. Motilal Oswal maintained a ‘Buy’ rating on Jio Financial Services with a target price of Rs 315, suggesting an upside of 29%. The brokerage highlighted that the company continued to scale up its lending business rapidly, with assets under management rising about 35% quarter on quarter to Rs 25,700 crore as of March 2026. Disbursements grew strongly, while net interest income for the consolidated entity rose to Rs 340 crore in the quarter. However, overall profitability remained impacted by higher operating expenses and investments in new business verticals, with profit after tax declining to around Rs 270 crore. The firm expected strong growth momentum ahead, with projections of high compounded growth in assets and earnings over FY26 to FY28, supported by expansion across lending, asset management and digital financial services. “We expect earnings momentum to strengthen, driven by disciplined scale-up and a strong focus on profitability across business segments,” Motilal Oswal said. Motilal Oswal reiterated a ‘Buy’ rating on Mahindra and Mahindra with a target price of Rs 3,825, indicating an upside of 20%. The brokerage said the company remained well placed to sustain growth across its automotive and farm segments despite potential macro uncertainties. It expected strong momentum in utility vehicles supported by new launches and variant upgrades, while the tractor business was likely to remain stable even if monsoon conditions turned weaker. The brokerage had factored in revenue, earnings before interest, tax, depreciation and amortisation, and profit after tax growth over FY25 to FY28, supported by product pipeline strength and operating leverage. The company’s ability to manage input cost pressures through hedging and its diversified business mix were seen as key strengths. “Mahindra and Mahindra is well placed to outperform across its core businesses, led by a healthy launch pipeline and resilience in its tractor segment,” Motilal Oswal said. Motilal Oswal maintained a ‘Buy’ rating on Radico Khaitan with a target price of Rs 3,850, implying an upside of 21%. The brokerage pointed to the company’s strong positioning in the premium alcoholic beverages segment, where volumes and realisations continued to improve. It noted that Radico Khaitan had significantly increased its share of prestige and above products, which contributed a larger portion of revenues, supporting margin expansion. The company’s premium portfolio, including Rampur and Jaisalmer, continued to gain traction, while cost pressures eased due to stable raw material prices and backward integration. Motilal Oswal expected steady earnings growth supported by premiumisation and operating leverage over the next few years. “Radico Khaitan continues to benefit from premiumisation trends, with strong growth in its higher-margin portfolio supporting earnings expansion,” Motilal Oswal said. Motilal Oswal’s latest research notes presented a consistent view across sectors where execution and earnings delivery remained strong despite broader market volatility. Banks such as ICICI Bank and HDFC Bank were supported by steady loan growth and improving asset quality, while Jio Financial Services was building scale across multiple financial verticals. In the consumption and auto space,M&amp;M and Radico Khaitan continued to benefit from product strength and premiumisation trends. With target prices indicating meaningful upside across these names, the brokerage remained constructive on their medium-term prospects based on operating performance and growth visibility. Disclaimer: The investment details and target prices mentioned are based on reports by Motilal Oswal Financial Services and are for informational purposes only. These do not constitute an offer, solicitation, or specific investment advice by this publication. Stock market investments are subject to market risks; please consult a SEBI-registered investment advisor before making any financial decisions based on these projections. This disclaimer has been generated using AI to support user well-being and responsible content consumption.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>FOMC Meeting 2026: Fed raises inflation forecast, holds rates — 5 key dot plot takeaways</t>
+          <t>Water the new oil? Why JM Financial sees 30% upside in this ‘pure play’ water stock</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>The Fed has decided not to change interest rates for now, keeping them in the range of 3.50% to 3.75%.</t>
+          <t>JM Financial projects a 30% upside for VA Tech Wabag; explore why this water tech stock is a top buy with robust order book and innovative growth strategies.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2026-03-19T06:34:05+05:30</t>
+          <t>2026-04-20T12:04:03+05:30</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/global-markets-fomc-meeting-2026-fed-raises-inflation-forecast-holds-rates-5-key-dot-plot-takeaways-4177359/</t>
+          <t>https://www.financialexpress.com/market/water-the-new-oil-why-jm-financial-sees-30-upside-in-this-pure-play-water-stock-4212724/</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Amid global tensions, tariff worries and leadership changes at theUS Federal Reserve, investors were closely watching the latest Summary of Economic Projections (SEP). The Fed has decided not to change interest rates for now, keeping them in the range of 3.50% to 3.75%. Its latest projections show that any rate cuts will be slow and limited over the next few years. The central bank still expects only a small rate cut of 0.25% in 2026. The Fed’s outlook for interest rates has not changed from its December projections. It expects the policy rate to come down to 3.4% by the end of 2026. After that, rates are likely to fall slightly to 3.1% in 2027 and remain at that level in 2028. In the long run, the Fed sees interest rates settling at around 3.0%. The dot plot, which shows the views of 19 policymakers, indicates that most officials now expect rates in 2026 to be between 3.25% and 3.50%. “If you notice, the median didn’t change, but there was actually some movement toward — a meaningful amount of movement — toward fewer cuts by people,”Fed Chair Jerome Powellsaid in his post-meeting remarks. “So four or five people went from two to one, let’s say, two cuts to one cut.” The biggest shift in the projections is in inflation. The Fed now expects personal consumption expenditures (PCE) inflation to be 2.7% in 2026, higher than the earlier estimate of 2.4%. Core inflation, which excludes food and energy, is also expected to be 2.7%, up from 2.5%. Even though inflation is still expected to fall over time, it is now seen coming down more slowly. It is projected to reach 2.2% in 2027 and return to the Fed’s 2% target by 2028. The Fed has become slightly more optimistic about economic growth. GDP is now expected to grow by 2.4% in 2026, up from 2.3% earlier. Growth for 2027 has also been revised higher to 2.3%, and for 2028 to 2.1%. The long-term growth estimate has been raised to 2.0% from 1.8%, showing that the economy is holding up well even with higher interest rates. The outlook for thejob marketremains stable. The Fed expects unemployment to be 4.4% in 2026. For 2027, it has been slightly increased to 4.3%. The estimate for 2028 and the longer term remains at 4.2%. These levels are still relatively low, indicating that the Fed expects only a gradual slowdown in hiring, not a sharp rise in job losses. At the start of the year, many traders were expecting two rate cuts. But those expectations have been pushed back as inflation data has remained strong. “I do not expect any market-moving news to be made during the Powell presser either. Bottom line, the chances of two cuts this year will continue to fall, regardless of who’s sitting in the Fed Chair seat going forward. 2 cuts this year will be a hard case to make for anyone with inflation spiking and uncertainty rising substantially, unless a recession hits,” said David Alton Clark, Investing Group Leader for The Winter Warrior Investor to Seeking Alpha. Fed funds futures now suggest that there may be only one rate cut in 2026, or even none if inflation stays high. This also complicates the job for Kevin Warsh, who is expected to take over as Fed Chair when Jerome Powell’s term ends in May. Warsh has previously supported lower interest rates. With inflation still above target, the Fed is choosing to move carefully. The projections show that the central bank is not in a hurry to cut rates, even though economic growth remains steady. Its focus is on bringing inflation down to 2% in a stable and lasting way. Policymakers believe that inflation risks are tilted to the upside, meaning prices could rise more than expected.</t>
+          <t>JM Financialhas initiated coverage onVA Tech Wabagwith a ‘Buy’ rating, with a target price of Rs 1,755. This implies an upside of 30% from the current market price. From historic order pipeline to structural industry headwinds to an innovative model, the brokerage highlighted key points driving the upward revision in its price target. The company’s order backlog reached a record high of approximately Rs 16,800 crore (4.4x TTM revenue) as of March 2026. This well-diversified backlog across geographies and segments (municipal and industrial) provides robust multi-year revenue visibility and is supported by a strong near-term bid pipeline of about Rs 40,000 crore. India is facing a systemic water-stress crisis, with freshwater availability accounting for only 4% of the global total despite housing 18% of the world’s population. This imbalance is expected to lead to a 50% shortfall in water supply by 2030, creating a massive multi-year mandate for resilient water infrastructure, treatment, and desalination technologies. Implementation of the WRIDDHI framework has driven a meaningful turnaround by shifting the company’s focus from low-margin construction to higher-margin, technology-led, and service-oriented projects. This shift has improved EBITDA margins from an average of 7.8% (FY19-22) to an estimated 12.5%–13.2% (FY24-26) and strengthened return ratios like RoE and RoCE. This model represents a paradigm shift in urban wastewater management by providing single-point accountability for an entire city’s sewage infrastructure. VA Tech Wabag ensures uniform service quality by taking responsibility for everything from underground networks to treatment plants. This makes the company better positioned to secure high-value, long-term contracts. Theshare price of VA Tech Wabaghas risen 4.4% in the last five trading sessions. The stock has surged 12.6% in the past one month. However, the share price has fallen 3% over the last 12 months. The company reported a jump of 30.6% year-over-year (YoY)  in consolidated net profit to Rs 91.7 crore in Q3FY26. It recorded a revenue growth of 18.5% YoY to Rs 961 crore in the third quarter of the current financial year, driven by robust industrial and municipal project execution and over Rs 16,300 crore in orders. On the operating front, EBITDA margins expanded to 12.6%–13.6%, maintaining a net cash positive position for 12 consecutive quarters. All in all, the company is a leading pure-play water technology multinational with a presence in over 25 countries and a portfolio of more than 125 proprietary technologies. Its asset-light business model and deep expertise in both Engineering, Procurement, and Construction (EPC) and Operation and Maintenance (O&amp;M) segments enable it to deliver customised, cost-effective solutions globally. Disclaimer: This article provides factual analysis only and is not, and should not be construed as, an offer, solicitation, or recommendation to buy or sell securities. Investors must conduct their own independent due diligence and seek advice from a SEBI-registered financial advisor.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Gudi Padwa 2026: Are NSE, BSE open or closed on March 19? Here’s what investors should know</t>
+          <t>Morgan Stanley’s ‘selective’ consumer  list: Why Titan, Trent, DMart are key sector picks</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Indian stock markets remain open on Gudi Padwa 2026; trade as usual and stay updated on partial segment closures. Learn more!</t>
+          <t>Morgan Stanley turns selective on India’s retail space, backing Titan, DMart and Trent for FY27 growth while warning of demand stress hitting QSR players like Jubilant FoodWorks.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026-03-19T05:31:00+05:30</t>
+          <t>2026-04-20T12:02:56+05:30</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/gudi-padwa-2026-are-nse-bse-open-or-closed-on-march-19-heres-what-investors-should-know-4177113/</t>
+          <t>https://www.financialexpress.com/market/morgan-stanleys-selective-consumernbsp-list-why-titan-trent-dmart-are-key-sector-picksnbsp-4212848/</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>It’sGudi Padwatoday and the celebrations take centre stage inMaharashtra– home to Mumbai, the financial capital of the country. Many investors might now be thinking of one key question – will the stock market take a break or continue trading as usual? The answer is very simple – the Indian stock markets will remain open on March 19, 2026. Both the Bombay Stock Exchange (BSE) and theNational Stock Exchange (NSE)of India will function normally. Trading will continue as usual during regular market hours. Talking about the festival, Gudi Padwa is the beginning of the new year in Maharashtra. It is celebrated with great pomp and show in Mumbai. However, it does not feature on the official stock market holiday calendar for 2026. This means that investors can continue buying and selling stocks in both the equity and equity derivatives segments without any interruption. Even though the broader market remains active, but it is not entirely business as usual across all segments. It is also important to note that certain areas of the financial market will observe a pause due to Gudi Padwa being a bank holiday. Some segments like currency derivatives, NDS-RST (repo settlement system), and tri-party repo will remain closed for the day. These are linked to banking activities, so they are shut because banks are closed for the holiday. At the same time, trading in commodity derivatives and electronic gold receipts will continue. The confusion often arises because festivals like Gudi Padwa are regionally significant. However, it is not always classified as nationwide market holidays. Since Mumbai, also called the financial capital of India plays a central role in India’s financial ecosystem, many assume that local holidays will automatically impact trading schedules. However, exchanges follow a predefined holiday calendar. This balances regional occasions with national-level uniformity. As a result, not every state-specific festival leads to a complete market shutdown. Although March 19 is not a trading holiday, the month does include a few market closures. Earlier in the month, trading was suspended on March 3 on account of Holi, when both exchanges remained shut. Looking ahead, there are two more holidays lined up. Markets will remain closed on March 26 for Ram Navami and again on March 31 for Mahavir Jayanti. On these days, trading across all major segments including equity, derivatives, and currency markets will be suspended.</t>
+          <t>A fresh note from Morgan Stanley turns selective on India’s discretionary and retail pack at a time when inflation risks are building again, and demand visibility is uneven. The brokerage singles out a handful of names where earnings drivers remain intact for FY27. It also cut its stance on one company, citing near-term pressure on growth and margins. The report, dated April 17, 2026, lays out where they see resilience and where caution is warranted as macro conditions turn less supportive. Morgan Stanley retains an ‘Overweight’ call onTitan Companywith a target price of Rs 5,102 and sees an upside of 14% from the current market price of Rs 4,461. The brokerage builds its case around strong jewellery demand supported by elevated gold prices and company level execution through schemes and customer offers. It expects revenue growth momentum to hold through the first half of FY27 if gold prices remain around current levels, which could translate into better operating performance even in a mixed consumption environment. The firm also factors in continued traction in store level productivity and brand strength, which has historically helped Titan manage cycles better than peers. “In a volatile geopolitical environment with visible inflationary trends, we prefer discretionary and retail stocks where growth levers are in place for FY27 and are relatively insulated,” Morgan Stanley says in the report. Morgan Stanley keepsAvenue Supermarts, the operator of DMart stores, at ‘Overweight’ with a target price of Rs 5,188, implying a 17% upside from the current market price of Rs 4,246. The brokerage points to steady store expansion and better-than-expected operational updates in the recent quarter as key drivers for confidence in execution going forward. It believes that grocery retail could benefit from inflation as pricing dynamics support same store sales growth, helping offset pressure that may be visible in other discretionary categories. The firm also notes that DMart’s value positioning and efficient cost structure put it in a relatively stronger position as consumers turn cautious on spending. “Grocery retailers could be beneficiaries of inflation, pricing offers support to same store sales growth,” Morgan Stanley adds. Trentalso finds a place in Morgan Stanley’s preferred list with an ‘Overweight’ rating, a target price of Rs 4,835 and an implied upside of 18% from the current market price of Rs 4,086. The brokerage highlights the company’s aggressive store additions and improving traction across formats as reasons for optimism. It notes that recent quarterly updates came in stronger than expected, reinforcing confidence in the company’s ability to sustain growth into financial year 2027. While broader discretionary demand may soften under inflation pressure, Trent’s execution and expansion pipeline are expected to cushion the impact. “In the current environment, we prefer companies which have strong growth levers in place for F27 and offer relative value,” Morgan Stanley says. Morgan Stanley has downgradedJubilant Foodworksto ‘Equal Weight’ from ‘Overweight’, cutting its target price to Rs 486 from Rs 693 earlier. At the current market price of Rs 459, the implied upside stands at 6%. The downgrade reflects concerns around slowing demand, rising costs and weaker operating leverage in the near term. The brokerage expects consumption conditions to remain soft, especially in quick service restaurants where consumers are more price sensitive. It also flags higher input costs linked to liquefied petroleum gas supply constraints as a margin risk in the coming quarters. Even though the stock has corrected sharply, the firm does not see enough triggers for outperformance in the immediate future. “Rising inflation is negative for consumption in general, but the extent and impact on companies differs,” Morgan Stanley adds. Morgan Stanley’s latest call on India’s consumption pack rests on selectivity rather than a broad based view. Titan, DMart and Trent stand out in its coverage with steady earnings visibility and execution strength, while Jubilant FoodWorks faces a tougher near term path despite the recent correction in its share price. The brokerage’s positioning reflects a market where inflation, uneven demand and external risks are beginning to weigh on consumption, making stock specific drivers more important than sector wide trends. Disclaimer: Investment details and target prices mentioned are based on a report by Morgan Stanley and are for informational purposes only. These do not constitute an offer, solicitation, or specific investment advice to buy, sell, or hold any security. Investing in equities involves market risks; readers are advised to consult a SEBI-registered investment advisor before making any financial decisions based on these brokerage views. This disclaimer has been generated using AI to support user well-being and responsible content consumption.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Bharat Electronics: The Rs 76,000-crore ‘structural’ play hiding behind the ‘order noise’</t>
+          <t>3 Stocks to Add to Your Watchlist Where DIIs Hiked Stake</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Bharat Electronics is emerging as a key beneficiary of India’s long defence modernisation cycle, supported by a strong order pipeline and rising indigenisation. Improving margins, high return ratios and a virtually debt-free balance sheet provide earnings visibility despite elevated valuations. For investors, the stock represents a structural policy-driven manufacturing play rather than a short-term order momentum story.</t>
+          <t>A look at fundamentally strong largecap stocks bought by DIIs.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2026-03-19T05:30:00+05:30</t>
+          <t>2026-04-20T11:55:15+05:30</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/stock-insights/bharat-electronics-the-rs-76000-crore-structural-play-hiding-behind-the-order-noise/4177186/</t>
+          <t>https://www.financialexpress.com/market/stock-insights/3-stocks-to-add-to-your-watchlist-where-diis-hiked-stakenbsp/4212809/</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Defence companiestend to attract attention in bursts. A large order gets announced. The stock moves. Television studios discuss geopolitics. Then silence returns until the next contract headline appears. Bharat Electronics Limitedtells a different story. The company’s recent disclosure of fresh orders worth around Rs 1,011 crore covering communication systems, electronic warfare equipment, avionics components and laser based solutions did not create much noise in the market. Yet these incremental wins say more about the company’s trajectory than any single blockbuster contract could. Bharat Electronics 1-Year Share Price Chart They point to something more structural. India’s long defence modernization cycle is gradually translating into predictable business visibility. And this is for a specialised electronics manufacturer that has spent decades building technological capability largely away from the spotlight. Bharat Electronics operates in a segment of the defence industry that rarely excites retail investors. It does not manufacture fighter jets or warships. Instead, it builds the electronic nervous system that allows these platforms to function. Radar systems, surveillance networks, electronic warfare solutions, communication equipment and missile electronics form the core of its business. As India increases defence spending and prioritises domestic sourcing, companies specialising in these areas stand to benefit in a structural rather than cyclical manner. The company’s recent financial performance suggests that this shift is already underway. For the nine months ended December 2025, Bharat Electronics reported revenue was up from up from Rs 14,538 crore to Rs 17,302 crore in the same period last year. Margins remained strong as well. Operating profitability in the third quarter was close to 29.7%, higher than the management’s earlier indication of around 27% for the full year. However, the more interesting part lies with the order, which has remained broadly stable at around Rs 73,000 crore. Growth has therefore come not only from fresh orders but also from faster conversion of existing backlog into revenue. This sharper drawdown has translated into sector leading revenue growth of about 24% year on year in recent quarters. For investors used to the stop start nature of defence procurement, this change in pace matters. India’s defence spending pattern has evolved significantly over the past decade. The focus has moved from importing complete platforms to building domestic capability across subsystems and technologies. Programmes encouraging local sourcing and technology partnerships have strengthened this trend. More recently, geopolitical tensions in the region have accelerated procurement decisions under the Make in India framework. Order inflows for Bharat Electronics are estimated to have risen sharply in the current financial year as the government prioritised indigenous suppliers for strategic programmes. The Union Budget has reinforced these priorities. Capital spending continues to rise in sectors such as defence and railways even as fiscal consolidation remains a policy objective. This creates an unusual macro backdrop. Overall public finances remain tight, yet specific segments of industrial investment continue to receive sustained support. For companies like Bharat Electronics, this combination translates into demand visibility that extends beyond normal business cycles. The existing order book already provides revenue visibility for several years. More importantly, the pipeline of potential programmes is even larger. Sector estimates suggest that opportunities worth roughly US$12 billion are under consideration, with about US$6.5 billion of orders likely to materialise over the next twelve months. There is also a gradual strategic shift underway. Bharat Electronics is moving from being primarily a supplier of electronic components to participating in larger system level programmes. The company has indicated its involvement in consortium level participation for India’s proposed fifth generation fighter aircraft programme. Additionally, it is positioning itself in indigenous long range air defence systems that could be comparable in scale to imported missile shields. If these ambitions materialise, the company’s earnings profile could change meaningfully. Operating margins have trended higher in recent years. While the longer term average margin has been around 25%, recent quarters have seen levels closer to 30%. This reflects the higher value nature of specialised electronics manufacturing once technological capability is established. Return ratios are equally striking. Return on capital employed is close to 39% while return on equity is around 29%. The balance sheet remains virtually debt free, providing flexibility to pursue new technology programmes without significant financial stress. Over the past three years, revenue growth has averaged around 15% while profit growth has been significantly higher, indicating the benefits of scale and operating leverage. The market has already begun to price in this transformation. The stock trades at a price to earnings multiple of over 50 times. Such valuations suggest that investors expect sustained growth from the defence pipeline, continued margin strength and successful participation in upcoming strategic programmes. However, optimism comes with risks. Defence procurement cycles can still face delays due to budget constraints or procedural complexities. Competition from private sector players is rising as policy frameworks evolve. Sustaining high growth will require consistent conversion of the large opportunity pipeline into firm orders and revenue. Bharat Electronics may never generate the excitement associated with consumer technology companies. Its products are complex, specialized and often confidential. Yet its relevance within India’s industrial landscape is steadily increasing. The company sits at the intersection of three long term trends. Rising defence expenditure. Policy driven domestic manufacturing. And the growing technological intensity of modern warfare. The recent flow of relatively modest order announcements therefore deserves closer attention. They signal that India’s defence investment cycle is gradually translating into steady business momentum rather than sporadic contract driven spikes. For investors willing to look beyond headline deals, Bharat Electronics represents a quieter compounding story. Not a dramatic turnaround. Not a speculative defence bet. Instead, a technology manufacturer benefiting from structural policy shifts and improving financial metrics. In a sector where visibility has traditionally been low and growth uneven, that combination may prove more durable than the market currently realises. Note: We have relied on data fromwww.Screener.inthroughout this article. Only in cases where the data was not available, have we used an alternate, but widely used and accepted source of information. The purpose of this article is only to share interesting charts, data points and thought-provoking opinions. It is NOT a recommendation. If you wish to consider an investment, you are strongly advised to consult your advisor. This article is strictly for educative purposes only. Manvi Aggarwal has been tracking the stock markets for nearly two decades. She spent about eight years as a financial analyst at a value-style fund, managing money for international investors. That’s where she honed her expertise in deep-dive research, looking beyond the obvious to spot value where others didn’t. Now, she brings that same sharp eye to uncovering overlooked and misunderstood investment opportunities in Indian equities. As a columnist for LiveMint and Equitymaster, she breaks down complex financial trends into actionable insights for investors. Disclosure: The writer and her dependents do not hold the stocks discussed in this article. The website managers, its employee(s) and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein.  The content of the articles and the interpretation of data are solely the personal views of the contributors/ writers/authors.  Investors must make their own investment decisions based on their specific objectives, resources and only after consulting such independent advisors as may be necessary.</t>
+          <t>TrackingDII(Domestic Institutional Investor) stake helps because it reflects informed, research-driven conviction. Institutions like mutual fundsand insurance companies typically invest with longer horizons, better access to management, and strong risk frameworks. Rising DII stake can signal confidence in a company’s fundamentals, earnings visibility, or sector outlook. However, it shouldn’t be the only factor. DIIs can be wrong,follow momentum, or rebalance for liquidity and regulatory reasons. Their buying doesn’t guarantee future returns. Investors must also evaluate earnings growth, valuation, debt levels, competitive position, and management quality before making decisions. Here are 3stockswhere DIIs have hiked stake. This is not a stock recommendation. First on our list is the stock ofHDFC Bank. HDFC Bankis one of India’s largest and most importantprivate banks. It operates across three main segments—retail banking (loans, cards,deposits), wholesale/ corporate banking, and treasury operations. It has strong leadership in retail lending (home, auto, personal loans) and payments. DII Holdings in HDFC Bank Source: Screener In Q4 2026, DII stake in HDFC Bank rose to about 40.14% from 37%. This tells you domestic institutions (mutual funds, LIC, etc.) are increasing exposure—usually a sign of confidence in long-term growth, stability, and earnings visibility. The increase of 3.14% in a single quarter in a largecap stock is substantial. The stock of HDFC Bank fell recently post the resignation ofAtanu Chakrabortyas Part-Time Chairman and Independent Director of HDFC Bank. There were various concerns on the reasons for his resignation. However, the bank in an analyst conference assured investors that the board’s oversight mechanism remains fully operational and its  collective commitment to protecting the interest of the institution, depositors, shareholders, and all stakeholders is completely and totally unwavering. The bank stated that it operates with strong governance standards, robust internal controls, and an extremely experienced management team The board of HDFC Bank is set to meet on 18 April 2026, to declared itsQ4FY6 results anddividendsfor FY26. Next on our list is the stock ofApollo Hospitals. Apollo Hospitals Enterprise is one of India’s leadinghealthcareproviders, operating hospitals, pharmacies, diagnostics, and digital health platforms. It benefits from rising healthcare demand, medical tourism, and strong brand trust. The company is expanding capacity and investing in technology-driven care. DII Holdings in Apollo Hospitals Source: Screener DIIs have increased stake in the company. The increase in DII stake inApollo HospitalsEnterprise from 21.50% to 22.76% (+1.26%) is a meaningful positive signal, but it needs context. A 1.26% rise is fairly strong for a large-cap stock, suggesting domestic institutions (mutual funds, insurers) are increasing conviction in the company’s growth outlook—likely tied to healthcare demand, expansion, and stable cash flows. Moving ahead, Apollo Hospitals plans to add 4,400 capacity beds over the next 5 years. InQ3FY26, the company operationalised 75 beds inPuneand 30 beds in Defence Colony. The total project cost for this expansion is slated to be Rs 82 bn of which the balance to be spent is Rs 54 bn. Next on our list is the stock ofDLF. The company is one of the top listedreal estatecompanies in India with a strong presence in Delhi and theNCRregion. DII Holdings in DLF Source: Screener The rise in DII stake inDLFLimited from 5.78% in December 2025 to 6.94% in March 2026—an increase of 1.16%—is meaningful. This suggests institutional confidence in DLF’s outlook. Their buying could also indicate optimism around DLF’s cash flows, premiumresidentialdemand, and steady rental income from commercial assets (like DLF Cyber City). However, this alone isn’t enough to justify an investment decision. You should also examine sales bookings,debtlevels, project pipeline, margins, and real estate cycle trends. If DII buying is supported by improving fundamentals, it strengthens the investment case; otherwise, it may just reflect short-term positioning. Investors should evaluate the company’s fundamentals, corporate governance, and valuations ofthe stock as key factors when conducting due diligence before making investment decisions. Happy investing. Disclaimer:This article is for information purposes only. It is not a stock recommendation and should not be treated as such. Learn more about our recommendation serviceshere… The website managers, its employee(s), and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein.  The content of the articles and the interpretation of data are solely the personal views of the contributors/ writers/authors.  Investors must make their own investment decisions based on their specific objectives, resources and only after consulting such independent advisors as may be necessary</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>4 summer stocks to watch as India’s heatwave arrives 2 months early</t>
+          <t>Reliance Q4 Results 2026: Dividend, Jio IPO plans to earnings — 5 key factors to watch ahead of RIL board meeting</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>With India facing record-breaking temperatures as early as February and March 2026, the demand for air conditioners and refrigerators is shifting from seasonal to structural.</t>
+          <t>Reliance Industries Q4FY26 results, dividend updates, and Jio IPO buzz to be revealed Friday—track key developments now!</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2026-03-19T05:30:00+05:30</t>
+          <t>2026-04-20T11:38:41+05:30</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/stock-insights/4-summer-stocks-to-watch-as-indias-heatwave-arrives-2-months-early/4177161/</t>
+          <t>https://www.financialexpress.com/market/reliance-q4-results-2026-dividend-jio-ipo-plans-to-earnings-5-key-factors-to-watch-ahead-of-ril-board-meeting-4212800/</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Summer once meant sticky mango juice on your hands, fighting over the last slice of watermelon, and someone in the house shouting, “fan full speed pe chalao!” while everyone still complained. The heat was annoying, but manageable. Almost part of the routine. Now, summers are arriving earlier. Staying longer. And getting harsher. Temperatures in several parts of India have already been reported 4°C to 8°C above normal in early March. In some regions, readings have even touched close to 40°C as early as February-end, something that was rare earlier. The trend is not just about one-off spikes. Weather agencies have indicated that heatwave days between March and May could remain above seasonal averages this year. Even February has already turned out to be among the warmest on record. What used to be peak-summer conditions is now becoming the new normal much earlier in the year. This shift is clearly reflecting in consumption patterns. Sales of air conditioners are picking up faster than usual. Air coolers are seeing demand in smaller towns where affordability matters. Refrigerators are also becoming more essential, especially as households try to store food better during longer heat spells. This is no longer a short seasonal spike. It is gradually turning into a structural demand trend, making the segment worth tracking. The stocks selected here are built around this demand theme. They cover different parts of the cooling market without overlapping too much. Some capture premium urban demand, while others reflect mass adoption across regions. The focus is on companies with strong brands, wide distribution, and the ability to benefit consistently as rising temperatures keep pushing cooling demand higher year after year. Voltasis engaged in the business of air conditioning, refrigeration, electro-mechanical projects as an EPC contractor both in domestic and international geographies (Middle East and Singapore) and engineering product services for mining, water management and treatment, construction equipment and textile industry. Voltas reported a mixed set of numbers for the December quarter. The company continued to hold its leadership in the room air conditioner market. Total income for Q3 FY26 stood at around Rs 3,130 crore. This was flat compared to Rs 3,164 crore last year. Net profit came in at Rs 84 crore. This was down from the Rs 131 crore reported a year ago. The decline was due to cost pressures and higher incentives. The RAC Dominance: Leveraging a 17.9% Market Share The room air conditioning business remained the key driver during the quarter. The company saw improved channel activity. There was also some pre-season demand. This was supported by GST changes and advance buying before regulatory transitions. Voltas strengthened its market position. Its RAC market share rose to about 17.9% year-to-date. This is important as India heads into an early and intense summer in March 2026. The company is preparing for this demand cycle. It has expanded its retail reach. This includes micro-level targeting and adding new channel partners. There is also a focus on regional retailers and institutional sales. Inventory levels in the channel remain under control. Management expects stocks to clear within weeks as summer demand improves. Supply Chain Aggression: Expanding Capacity to 1.5 Million Units On the manufacturing side, capacity is being ramped up. The Pantnagar plant is already running at full capacity. The Chennai plant is being expanded. Capacity is moving from 1 million units to about 1.5 million units. Utilisation is expected to stay high during peak summer. The company has also improved backward integration at Chennai. This should help with cost control and efficiency. Overall, profitability remained under pressure in Q3. Costs and pricing dynamics weighed on margins. But the outlook appears better from here. Rising temperatures and early summer conditions are likely to support demand. The company is entering the season with better preparation. This includes stronger distribution and higher capacity. This could help Voltas benefit from a stronger cooling cycle ahead. In the past year, share price of Voltas is down 3.1%. Voltas 1 Year Share Price Chart Blue Starmanufacturers air purifiers, air coolers, water purifiers, cold storage and speciality products. The company offers turnkey solutions in mechanical, electrical, plumbing, (MEP) and fire-fighting projects. It is the largest after-sales service provider for air conditioning and commercial refrigeration products in the country. Blue Star reported a muted performance in the December quarter, reflecting a weak demand environment through most of FY26. Consolidated revenue for Q3FY26 rose 4.2% year-on-year (YoY) to Rs 2,925 crore. Net profit, however, declined sharply by around 39% to Rs 80.6 crore, largely due to a one-off impact and softer operating conditions. The quarter was marked by subdued demand across key segments. Management indicated that Q3 was a transitional phase rather than a growth period. The core air-conditioning business showed early signs of recovery. This was driven by channel restocking ahead of new energy efficiency norms and expectations of summer demand. The “Affluent India” Proxy: High Margins in Unitary Cooling The central theme for the business remains weather-led demand. Rising temperatures and an expected stronger summer season are seen as key growth triggers. Room air-conditioners have started seeing traction again after a weak stretch. Demand is being driven by Tier-2 and Tier-3 markets, where penetration remains low and price-sensitive consumers dominate. The Infrastructure Backbone: MEP Projects and Data Centre Demand In the projects segment, revenue grew 8.6% YoY. However, order inflows were weaker during the quarter. Some large project finalisations were delayed. Demand from factories, data centres and commercial buildings remains steady. Infrastructure projects are nearing closure, which is putting pressure on margins due to cost overruns. The unitary cooling products segment, which includes room ACs, remained flat in revenue terms. Margins improved due to cost control and lower discounting. The company consciously avoided excess inventory. This helped protect profitability in a weak demand environment. On the expansion front, Blue Star is focusing on strengthening its distribution network and preparing for the summer season. Production of new models aligned with revised energy norms has begun. The company is also investing in supply chain resilience and localisation to reduce dependence on imports. Global ambitions remain intact but are progressing gradually. The company is expanding its presence in the US and Europe. However, progress is constrained by trade uncertainties and weak demand in segments like heat pumps. Management indicated that exports could contribute meaningfully over the next three years as capabilities scale up. Looking ahead, the near-term outlook hinges on the onset and intensity of summer. Pricing actions are expected due to higher input costs and regulatory changes. Demand recovery is visible but not yet strong. The company expects Q4 to be significantly better than Q3. However, sustained growth will depend on how the upcoming summer season plays out and how pricing impacts consumer demand. In the past year, share price of Blue Star tumbled 16%. Blue Star1 Year Share Price Chart Havells Indiais a leading fast moving electrical goods (FMEG) company and a major power distribution equipment manufacturer with a strong global presence. Havells India reported a steady December quarter. Revenue for Q3FY26 grew about 14% year-on-year. EBITDA rose 21%, indicating operating leverage. Net profit was impacted by an exceptional charge of around Rs 45 crore. The Lloyd segment remains central to the company’s near-term outlook. Cooling products such as air-conditioners faced weak demand in recent quarters due to a poor summer. However, channel inventory has now started normalising. This is a key trigger as the market enters the peak summer months of March and April. The Lloyd Turnaround: Normalizing Inventory for a Q4 Rebound Management indicated that production planning for Lloyd is being done with caution. The company is balancing optimism with prudence after last year’s weak season. Inventory at the channel level is lower compared to earlier periods, which could support demand as the season progresses. Pricing remains an important factor for Lloyd. The company expects a 5% to 10% price increase in air-conditioners due to higher input costs, regulatory changes, and currency movements. However, GST adjustments may partly offset the impact for consumers. Pricing and demand trends will need to be monitored as the season progresses. Operating Leverage: How the Cables Business Funds Consumer Expansion Beyond Lloyd, the cables and wires segment led overall growth during the quarter. Volume growth remained strong, supported by infrastructure demand and commodity price tailwinds. Other consumer categories such as heating products and water heaters also performed well due to a favourable winter. On expansion, investments in the Lloyd business are largely complete. The company is now focusing on optimising utilisation of its existing capacity. Capex going forward will be directed more towards cables and wires and the development of a new R&amp;D centre. Total capital expenditure of around Rs 1,000 crore is planned for the next year. Exports in air-conditioners remain limited, with the business largely domestic-focused. While opportunities are being explored, global expansion has been slow due to external factors such as tariffs. Overall, Havells’ near-term performance is closely tied to the upcoming summer season, with Lloyd at the centre of this narrative. A strong summer could drive volume recovery and improve operating leverage. However, the company remains cautious, with demand visibility still evolving and dependent on weather conditions. In the past year, share price of Havells India tumbled 11.9%. Havells India1 Year Share Price Chart Whirlpool of Indiais one of the leading manufacturers and marketers of major home appliances in the country. Whirlpool of India reported a stable performance in the December quarter, operating in what it described as a relatively weak industry environment. Revenue for Q3FY26 grew around 4% YoY. Profitability, however, suffered. In Q3 FY26 profit dropped to Rs 27 crore from Rs 45 crore reported in a year ago period. Profit decline appears largely driven by a sharp fall in other income and continued pressure from interest and depreciation, rather than core operating weakness. The company indicated that demand remained subdued across key categories, including refrigerators and air-conditioners. Despite this, it was able to sustain market share in a competitive industry. The focus during the quarter was clearly on improving profitability rather than chasing volume growth. Margin Over Volume: The Shift to Negative Working Capital Margin expansion was driven by cost control measures under its productivity programs. These efforts helped the company deliver EBITDA growth of over 30% during the quarter. This reflects a shift towards operational efficiency in a low-growth environment. Operationally, the company continued to maintain strong discipline. Working capital remained healthy, with the business operating at negative net working capital levels. This indicates efficient cash flow management despite demand pressures. The Global Tech Link: Tapping into Worldwide R&amp;D Ecosystems Whirlpool also highlighted its ongoing engagement with global operations, including services linked to its Global Technology Center. These arrangements are expected to continue over the medium term, supporting continuity and capability development. Overall, the quarter reflects a cautious operating environment. Growth remains modest, but profitability has improved. The company appears focused on maintaining market position and strengthening margins while navigating weak demand conditions. In the past year, share price of Whirlpool of India is down 11.2%. Whirlpool of India1 Year Share Price Chart Financial Health: Comparing P/E Ratios and Margins Let’s now turn to the valuations of the companies in focus, using the Enterprise Value to EBITDA multiple as a yardstick. Valuations of Companies in focus In terms of return ratios, Blue Star and Havells are in a better spot. Blue Star’s Return on Capital Employed (ROCE) stands at 26.2% and Return on Equity (ROE) at 20.6%. Havells is close with 25.3% ROCE and 18.8% ROE. Voltas is lower at 17.6% and 13.5%. Whirlpool is the weakest here with 12.3% ROCE and 9.3% ROE. Valuations, however, tell a slightly different story. Voltas and Blue Star are trading much higher than both their past averages and the industry median. Voltas is at 53.3x EV/EBITDA and Blue Star at 40.5x. Havells is at 33.1x, which is lower than its own history but still above the industry. Whirlpool, at 11.2x, is the only one below both its average and the sector median. This creates a gap. Some companies are already priced for growth, but recent performance has been weak. Others look cheaper, but also have lower return ratios. That is where the difference lies across these names. The trend is clearly in place. Rising temperatures are pushing demand for cooling products across categories. But at the company level, the picture is still not fully settled. Some companies are trading at higher valuations, which means expectations are already built in. At the same time, return ratios are stronger for a few players, while others are still catching up. Despite this, stock prices across most of these names have been under pressure over the past year. That suggests the market is still waiting for a clear pickup in earnings. As the summer season progresses, actual demand will start reflecting in numbers. This is where things will become clearer. How companies handle pricing, manage costs and convert demand into volumes will matter more than just the overall theme. For now, the story looks promising but not fully played out. These stocks can be tracked to see how they perform as the season unfolds. You can track how these companies progress as temperatures rise byadding stocks to your watchlist. Note: We have relied on data from www.Screener.in throughout this article. Only in cases where the data was not available, have we used an alternate, but widely used and accepted source of information. The purpose of this article is only to share interesting charts, data points and thought-provoking opinions. It is NOT a recommendation. If you wish to consider an investment, you are strongly advised to consult your advisor. This article is strictly for educative purposes only. Ekta Sonecha Desai has a passion for writing and a deep interest in the equity markets. Combined with an analytical approach, she likes to deep dive into the world of companies, studying their performance, and uncovering insights that bring value to her readers. Disclosure: The writer and her dependents do not hold the stocks discussed in this article. The website managers, its employee(s), and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein.  The content of the articles and the interpretation of data are solely the personal views of the contributors/ writers/authors.  Investors must make their own investment decisions based on their specific objectives, resources and only after consulting such independent advisors as may be necessary.</t>
+          <t>The share price ofMukesh Ambani-owned Reliance Industries is in focus this week as the company gears up to announce its Q4FY26 results on Friday. With expectations ranging from dividend announcements to updates on growth businesses, the upcoming board meeting has become a key trigger for investors tracking the stock. Let’s take a look at the key factors investors need to watch ahead of the result – The company has informed exchanges that its board will meet on Friday, April 24, 2026, “to consider and approve the standalone and consolidated audited financial results of the Company for the quarter and year ended March 31, 2026.” While the exact timing of the results has not been disclosed, past trends suggest that the announcement could come after market hours, likely in the evening. In the upcomingReliance Industries Q4 result, apart from the earning numbers, another key factor investors will be watching closely is the possibility of a dividend announcement. According to the regulatory filing, the company indicated that the board may also consider recommending a dividend for FY26. Looking at the past dividend history, for FY25, the company had declared a dividend of Rs 5.5 per share. The previous payouts stood at Rs 10 in FY24 and Rs 9 in FY23. Reliance Industries Q4 Results 2026: Q4FY26 timing and expectations The company however has not mentioned or specified the timing of its results. Meanwhile, its past earning release timings indicate a pattern of evening announcements. Investors will be watching not just the headline numbers. Apart from this, commentary around key business segments such as energy, telecom, and retail, which continue to drive overall performance. Following the board meeting, the company will host an analyst meeting. In this, the company will discuss its financial performance for the quarter and the full year. Apart from the earning numbers, another factor adding to the buzz around the stock is speculation about a potentialinitial public offering (IPO) of Jio Platforms. Investors will also keep track of any development related to theReliance Jio IPO. As per a report by Bloomberg, the company may consider filing draft papers for theIPOwith theSecurities and Exchange Board of India (SEBI)as early as May 2026. However, there has been no official confirmation from the company so far. Financialexpress.comcould not verify this development independently. The report also suggested that earlier timelines may have been pushed due to market volatility linked to geopolitical developments. If the listing does go ahead, it could potentially be among the largest IPOs in India and the first major public offering from a Reliance group unit in nearly two decades. Over the past five trading sessions,shares ofReliance Industrieshave gained around 2%. The stock declined about 3% over the past month. Over six months, it has slipped around 6%, while on a one-year basis, it has managed to post a modest gain of about 5%. So far in 2026, the stock has seen a negative return of around 13%.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Move over Mazagon Dock: This shipping veteran has Rs 5,438 crore cash and 30 years of dividends</t>
+          <t>Silver Rate Today 20th April 2026: Silver is down by 2.32%; check prices in Mumbai, Bengaluru, Hyderabad, Delhi, Ahmedabad</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Shipping earnings rise and fall with global cycles. This company has seen enough of them. The question now is not what the business earns, but how it behaves when the cycle stops favouring it.</t>
+          <t>Silver Rate in India, Silver Price Today 20th April 2026 - The silver rate in India moved down by 2.32% over its previous close. Check the latest silver rate for 1 gm, 10 gm, and 1 kg (chandi price) in major cities in India like Mumbai, Bengaluru, Delhi, Ahmedabad, Kolkata, Pune and more.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2026-03-19T05:30:00+05:30</t>
+          <t>2026-04-20T11:50:13+05:30</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/stock-insights/move-over-mazagon-dock-this-shipping-veteran-has-rs-5438-crore-cash-and-30-years-of-dividends/4177180/</t>
+          <t>https://www.financialexpress.com/market/silver/silver-rate-today-on-20th-april-2026-check-1gm-10gm-1kg-silver-price-today-in-mumbai-bengaluru-hyderabad-delhi-ahmedabad/4212737/</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Ever wondered about the ships you never see, but depend on every day? Great Eastern Shippingis one of them. Its business is known, its cycles are common, and its income, at least in strong years, is evident enough for the market to recognise. And yet, it is still tough to read. Because inshipping, what looks powerful today can shift quickly. Earnings increase when freight markets tighten, and sink just as suddenly when conditions change. That makes the business less about development and more about planning, control, and continued existence. Somewhere off the coast of India, far from cities and headlines, a massive crude oil tanker moves slowly across the Arabian Sea. It carries barrels of oil, fuel that will ultimately power cars, plants, and energy grids. Nobody traces this journey in real time.Nobody discusses the company behind it. But without ships like these, modern economies would grind to a halt. Great Eastern operates in this invisible layer of the economy, moving energy and commodities across oceans, silently linking global supply chains to domestic demand. At this stage, the question is no longer whether the business works. The market has seen enough cycles to understand that. The real question is whether a company like Great Eastern can continue to traverse those cycles with discipline, and still be relevant even when conditions turn less favourable. That is the story worth examining now. Shippingis often termed a cyclical business. That’s true, but what matters more ishow companies perform within that cycle. For long periods, the industry can look unremarkable. Revenues move slowly, vessel utilisation remains stable, and profitability stays contained. Then, when conditions tighten, whether due to supply disruptions, longer trade routes, or a shortage of vessels, freight rates can rise sharply. That shift is not gradual. In recent years, tanker markets have seen times when the rates rose sharply in a short time, thereby increasing the earnings sharply for companies like Great Eastern Shipping.The same operating base, the same vessels, suddenly start producing substantially higher cash flows. This is what makes shipping different. The upside is not created by expanding capacity.It is created by being in the right place when the cycle turns. And that is where discipline matters more than scale. What Great Eastern Actually Does Great Eastern Shipping manages two main subdivisions: The shipping division moves gas, crude oil, petroleum products, and bulk cargo like coal and iron ore. This is where most of the profit instability comes from, as revenues are wholly linked to global cargo rates. The offshore section works differently. It works in oil exploration that typically has longer-duration agreements. It also means earnings are less prone to short-term cargo developments and more connected to capital investments in energy. This difference matters. Because while shipping can generate sharp earnings during uptrends, offshore gives a slower, firmer base, even if it contributes a smaller share of gains in strong shipping markets. At a consolidated level, Great Eastern’s revenues have remained broadly in the ₹5,500–6,000 crore range over the past few years. But profitability has moved substantially from ₹ 591 crores in FY22 to ₹1,878 crores in FY25based on how these two segments perform. In effect, the company is not subjected to a single cycle. It sits across two correlated but different cycles, global trade and energy investment. And that mix is what shapes its earnings more than headline demand. For much of the last decade, shipping was a difficult business globally. An oversupply of vessels and weak trade growth kept freight rates under pressure. That began to change after the pandemic. Global supply chains tightened. Energy demand returned. And geopolitical troubles, mainly around oil runs, created inefficiencies in shipping routes. For companies like Great Eastern Shipping, this converted into stronger earnings. Over the past couple of years, the company has grown. It had a consolidated revenue of ₹4,455 crore in 9MFY26, while the profit after tax (including other incomes) is around ₹1,808 crore. The profits expanded substantially during peak freight cycles. Return ratios improved sharply during upcycles, with the return on capital employed hovering around 15% and the return on equity rising to 16% in 9MFY26. The share price grew 59% in the last year.GE Shipping 1-Year Share Price Trend The consolidated Net Asset Value per share at the end of Q3FY26 was ₹1,566. Even more notably, the balance sheet has stayed conservative. Great Eastern has generally maintained low leverage relative to global shipping peers, allowing it to endure downcycles and gain when cycles rise. Gross debt stands at just over ₹1,400 cr. Its net debt is a negative of ₹6,919 cr. As per the latest available balance sheet, the company has cash and equivalents of ₹5,438 crores. This self-restraint is one of the company’s central characteristics. Unlike many businesses, it isn’t just about income at shipping companies. It is also about properties and other resources. Each ship the Great Eastern owns has a market value that swings with global demand and supply. When shipping markets are strong, container values rise. When markets decline, they fall. This tendency generates an interesting dynamic. At times, the fleet’s replacement value can vary drastically from what is reflected in earnings or book value. Per its latest investor presentation, the company has a fleet of 40 vessels, including crude oil tankers, product carriers, and dry bulk ships, totalling 3.14 million dwt (dead weight tonnage). It also has 23 offshore vessels as of 30thJanuary 2026. In contrast, the market substitution value of similar vessels can rise notably higher during strong cycles, based on cargo rates and container demand. This gap between book value and market value is what makes shipping different from most industries. Investors who look only at P/E ratios often miss this. In shipping, understanding the business requires asking a different question: What are these ships worth today? Great Eastern has, in the past, made the most of this cycle by buying when the market is declining and selling older ships when the market becomes favourable. The company has offloaded several older ships at beneficial rates, which has helped it reinvest the capital in newer, more effective vessels. This planned capital allocation has helped the company protect its returns through the years. At first glance, shipping can look like a fading story in a world moving toward renewable energy. But the reality isn’t as simple as it seems. Even as renewables grow, global energy systems are still dependent on oil, gas, and bulk commodities. India, in particular, still imports a large share of its energy requirements, and the same imports have to cross oceans to reach our shores. What has changed is not just demand, buthow that demand jumps. Geopolitical swings, restrictions, and trade deals have made shipping routes longer and less efficient. Oil that once travelled via quicker, expected paths is now being forwarded across regions, increasing journey times and shrinking access to ships. This has an important effect on shipping businesses. Shipping demand is no longer driven only by volume. It is progressively more affected by distance and interruptions. For companies like Great Eastern Shipping, that changes the finances. Even if global trade expands slowly, longer routes and uneven supply chains can maintain higher vessel utilisation and support freight costs. In other words, the business is no longer just cyclic. Parts of it are becoming structurally stronger. Despite its strengths, shipping is still a challenging business. The biggest risk is the trade cycle itself. Freight rates can drop as quickly as they rise. An unexpected expansion in vessel supply or a slowdown in global trade can squeeze margins sharply. Adequate capital allocation is another risk. Buying vessels at the wrong point in the cycle can ruin returns for years. Not to forget, the regulatory and conservation pressures. New emission rules and fuel constraints may raise operating costs or require additional investment. For investors, this means one thing: Shipping rewards patience, and penalizes poor timing. What sets Great Eastern Shipping apart is not that it avoids cycles. It is that it manages them differently. The company has always concentrated on keeping a strong balance sheet,avoiding unnecessary debts, reusing capital by trading assets at the right time, and managing a diversified fleet This approach does not remove instability. But it helps the company survive slow cycles and grow in upcycles. That discipline is also evident in how the market values the company. Great Eastern trades at a P/E of around 9x, marginally lower than the broader shipping and logistics space, with a P/E of 11x. On an Enterprise Value/Earnings Before Interest Taxes, Depreciation and Amortisation (EBITDA) basis, the company trades in the range of ~4.8x, nearly 50% below the shipping average of 8.4x. Its P/B is 1.35, almost at par with the industry median of 1.38. At first glance, these multiples may appear low. But in a cyclic business, like shipping, valuation is seldom about being cheap or expensive in absolute terms. It is about where the company sits in the cycle, and whether it has the balance sheet and discipline to navigate the next phase. Great Eastern’s fairly moderate valuation shows it has strong current earnings driven by favourable cycles, and that such cycles do not last forever The global shipping industry is entering an uncertain, but also more restrained period. Fleet additions have stayed measured over the past few years, while green regulations are tightening and new vessel costs are growing. At the same time, energy movements are becoming less predictable, with freight moving across extended and more complicated routes. This combination, limited supply and evolving demand, suggests that shipping may not return easily to the overflowing conditions seen in earlier cycles. For India, the consequences are direct. As one of the world’s largest importers of crude oil and a growing consumer of mass commodities, the country’s dependence on sea transport is only rising. The need is no longer just for capacity, but for trustworthy, well-positioned fleets that can work across changing trade routes. The opportunity ahead is not about pursuing the next spike in freight prices. It lies in contributing to an industry where supply control, regulatory change, and trade shifts are increasingly reshaping how shipping companies run. For Great Eastern, the question is not whether the industry will shift. It is whether the company can continue to adapt as that movement becomes fundamental rather than cyclic. Want to keep an eye on this business,add it to your watchlist. Note: We have relied on data from www.Screener.in throughout this article. Only in cases where the data was not available have we used an alternate, but widely used and accepted source of information. The purpose of this article is only to share interesting charts, data points, and thought-provoking opinions. It is NOT a recommendation. If you wish to consider an investment, you are strongly advised to consult your advisor. This article is strictly for educative purposes only. Archana Chettiar is a writer with over a decade of experience in storytelling and, in particular, investor education. In a previous assignment, at Equentis Wealth Advisory, she led innovation and communication initiatives. Here, she focused her writing on stocks and other investment avenues that could empower her readers to make potentially better investment decisions. Disclosure: The writer and her dependents do not hold the stocks discussed in this article. The website managers, their employees (s), and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities, or other related investments of issuers and/or companies discussed therein.  The content of the articles and the interpretation of data are solely the personal views of the contributors/ writers/authors.  Investors must make their own investment decisions based on their specific objectives, resources, and only after consulting such independent advisors as may be necessary.</t>
+          <t>On 20 April 2026, the price of 1 gm of silver was ₹253, and the price of 1 kg of silver was ₹252,760, reflecting a loss of 2.32% compared to its previous close. Meanwhile, the 10 gm silver rate is at ₹2,528. Silver prices in India are largely influenced by international spot silver rates, US dollar fluctuations, and import duties on silver among other things. Silver dropped nearly 2% toward $79 an ounce on Monday, trimming gains from the previous week as renewed hostilities in the Strait of Hormuz drove oil prices sharply higher, intensifying inflation concerns. In the latest escalation, President Donald Trump said the US Navy fired on and seized an Iranian-flagged cargo vessel in the Gulf of Oman after it ignored warnings to halt while departing Hormuz. Tehran also targeted ships and reasserted control over the Strait, arguing that the US blockade on Iran-linked vessels breached the ceasefire agreement. ALSO READAkshay Tritiya 2026: Will high prices and volatility dampen gold buying this festive season? Meanwhile, Trump indicated there was still an opportunity for a deal ahead of another round of talks in Pakistan, although Iran sees little prospect for an agreement. The prolonged conflict has sparked a historic energy supply shock, heightening inflation risks and raising the likelihood of further central bank rate hikes, which weighed on precious metals. “The white metal remains down about 15% since the war began. MCX Silver May futures may drop in the session today and find support near Rs 2.51 lakh per kg in tandem with the global trend,” said Jigar Trivedi, Senior Research Analyst at Indusind Securities. ALSO READAkshaya Tritiya 2026: Should you buy or wait for correction after gold prices jump over 50% in a year?</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Fed holds rates at 3.5%-3.75%: 5 key takeaways from policy decision and Powell’s remarks</t>
+          <t>MCX gets SEBI nod for proposed Coal Exchange; plans Rs 100 cr capital commitment</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Federal Reserve holds rates steady amid inflation concerns, Middle East tensions and slowing jobs, while indicating future rate cuts and warning of uncertain economic outlook.</t>
+          <t>Following SEBI’s approval on April 17, MCX plans to incorporate a wholly owned subsidiary to house the coal exchange.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2026-03-19T06:16:06+05:30</t>
+          <t>2026-04-20T11:02:24+05:30</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/global-markets/fed-holds-rates-at-3-5375-5-key-takeaways-from-policy-decision-and-powells-remarks/4177280/</t>
+          <t>https://www.financialexpress.com/market/mcx-gets-sebi-nod-for-proposed-coal-exchange-plans-rs-100-cr-capital-commitment-4212748/</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>TheFederal Reserveon Wednesday kept interest rates steady at 3.5% to 3.75%, its second pause after three rate cuts late last year. TheFederal Open Market Committee(FOMC) voted 11-1 in favour of the decision, with GovernorStephen Mirandissenting in support of a 25 basis point cut. The Fed said the economy continues to expand at a “solid pace,” though job gains have slowed and inflation remains somewhat elevated. Policymakers also flagged that uncertainty around the economic outlook “remains elevated,” especially due to tensions in theMiddle East. Fed Chair Jerome Powell said slower hiring shows weaker demand for workers and lower immigration. He also noted that tariffs are pushing up goods prices, keeping inflation elevated. Powell added that the current rate is “within a range of neutral.” “The implications of events in the Middle East for the US economy are uncertain,” Powell said. “In the near term, higher energy prices will push up overall inflation, but it is too soon to determine the scope and duration of the potential effects on the economy.” Rising fuel prices are expected to increase overall inflation and worsen affordability concerns. “Higher fuel costs, along with the downstream effects on shipping, travel and trade, are likely to add further pressure to consumer prices,” said Stephen Kates of Bankrate to CNBC. “Cutting rates while inflation is rising would be difficult to justify, even if it might receive political support.” The Fed continues to project one rate cut in 2026 and another in 2027. Inflation forecasts for 2026 have been raised to 2.7%, including core inflation, while growth is now seen at 2.4% and unemployment at 4.4%. US markets declined after the announcement, with the Dow Jones falling 714 points, the S&amp;P 500 down 1.2% and the Nasdaq dropping 1.3%. Powell also said he will stay on until a Justice Department probe into renovation costs is completed. “I have no intention of leaving the board until the investigation is well and truly over, with transparency and finality,” he said.</t>
+          <t>TheMulti-Commodity Exchange of India(MCX) has received approval from the Securities and Exchange Board of India (SEBI) to invest in the proposed Coal Exchange company. This marks MCX’s significant commitment to the energy sector Following SEBI’s approval on April 17, MCX plans to incorporate a wholly owned subsidiary to house the coal exchange. The entity is likely to be named MCX Coal Exchange or MCX Coal Exchange of India, according to the company’s statement. MCX will initially hold 100% ownership in the subsidiary, with the option to bring in strategic partners at a later stage. The exchange said it plans to commit up to Rs 100 crore towards the venture. This is aimed at meeting the minimum net worth requirements outlined in the draft Coal Exchange Rules. The new entity will subsequently apply to the Coal Controller Organisation of India for regulatory approvals as and when the framework is notified. The proposed coal exchange will offer a digital platform for the buying and selling of coal, with an emphasis on physical delivery. As per the exchange filing, this is aimed at creating a more regulated, transparent and technology-driven market platform for buying and selling coal. At present, coal pricing in India is largely shaped by administrative and bilateral arrangements, with limited market-based benchmarks. The exchange had also launched electricity futures last year. With coal being a key input for power generation and industrial activity, the new platform could widen MCX’s role across both derivatives and physical commodity markets. MCX, which began operations in 2003, accounted for about 98% of the value of commodity futures traded in India in FY25, according to the company.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Rupee drifts down to new lows</t>
+          <t>Gold Rate Today 20th April 2026: Gold is down by 0.89%; check prices in Mumbai, Chennai, Delhi, Bengaluru</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>The Indian rupee plummeted to a lifetime low of 92.63 against the US dollar on Wednesday, March 18, 2026.</t>
+          <t>20th April 2026 Gold Price Update - Gold rate in India moved down by 0.88% over its previous close. Check the latest 18K, 22K and 24K gold price in major cities in India and Dubai.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2026-03-19T00:51:42+05:30</t>
+          <t>2026-04-20T13:03:04+05:30</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/rupee-drifts-down-to-new-lows-4177266/</t>
+          <t>https://www.financialexpress.com/market/gold-pulse/gold-rate-today-on-20th-april-2026-check-22k-24k-mcx-gold-price-today-in-delhi-mumbai-hyderabad-chennai-bangalore-dubai/4212734/</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>The rupee depreciated to a fresh low against the dollar on Wednesday ascrude oilprices remained above the $100 /barrel mark fuelled by the war in West Asia. The domestic currency ended the session at 92.63 against the dollar, down 24 paise or 0.27 % over the previous close, according to Bloomberg data. Dealers said thecentral bankstayed away from the markets for the most part. The rupee has continued to drift down since the outbreak of the hostilities in West Asia and has fallen 1.8%, taking the depreciation in FY26 so far to 8.4%. “The rupee was resisting the 92.50 level for the past 2-3 days due to intervention in the market by Reserve Bank of India. Liquidity remained thin ahead of Thursday’s holiday, triggering stop-losses after the level was breached,” Dilip Parmer, research analyst atHDFCSecurities, told FE. Persistent dollar outflows resulting from the sale of stocks by foreign portfolio investors (FPI) also continue to weigh on the currency. “FPIscontinue to sell in the equity market and together with oil importers are driving up demand for dollars, “Ritesh Bhansali, deputy CEO at Mecklai Financial Services said. He added that importers are increasingly hedging their exposures though exporters were leaving their exposures unhedged. In general, the currency is expected to be under pressure as long as prices of crude oil remain elevated. The RBI is expected to intervene to limit excessive depreciation.  According to Parmer the market will closely watch the 93 level. ENDS</t>
+          <t>On 20 April 2026, the price of 24K gold at ₹153,270 per 10 grams, reflecting a loss of ₹1,360 compared to its previous close. Meanwhile, 22K gold is at ₹140,498 per 10 grams. Gold prices in India are largely influenced by international spot gold rates, US dollar fluctuations, and import duties on Gold among other things. Gold prices in India continue to remain higher than in Dubai. On 20 April 2026 theprice of 24K gold in Indiais at ₹153,270 per 10 grams, while in Dubai it is ₹145,817, reflecting a difference of ₹7,453 or 5.11%. Similarly, 22K and 18K gold prices in India were also about 5.11% costlier compared to theprice of gold in Dubai, not accounting for fees, duties, and taxes. Goldprices are trending sideways over a firmdollarand renewed geopolitical tensions between US and Iran. A strong dollar makes precious metals like gold more expensive for other currency holders, thereby denting demand. Investor sentiment for the yellow metal also weighed as oil prices pushed higher over the tensions in the crucial  trade route-Strait of Hormuz. Reports emerged that the US Navy has seized vessels in the Gulf of Oman, while Tehran targeted ships and reasserted control over the Hormuz route. ALSO READAkshaya Tritiya 2026: Should you buy or wait for correction after gold prices jump over 50% in a year? The rise inoilprices has again stoked inflationary concerns, and reinforced expectations of tighter monetary policy by central banks globally. Gold has fallen by nearly 10% since the start of the West Asia conflict which began at the end of February. Analysts expect gold prices to remain range-bound in the near term over high oil prices and inflationary pressures as markets continue to monitor the developments in the West Asia conflict. Escalations in the Middle East tensions are likely to weigh on investor sentiment for gold, reducing its appeal in comparison to interest-yielding assets. “MCX Gold JUNE futures may decline to Rs. 152,000/10g as trend looks weak in the international markets too,” said Jigar Trivedi, Senior Research Analyst at Indusind Securities. Retail investors are advised to track not just domestic rates but also international trends before making buying decisions. ALSO READAkshay Tritiya 2026: Will high prices and volatility dampen gold buying this festive season?</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Relief rally lifts IT stocks as AI jitters subside</t>
+          <t>ICICI Bank vs HDFC Bank: Which bank delivered bigger Q4 dividend – Key dates and eligibility explained</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>CLSA sees no deflation risk, flags steady demand</t>
+          <t>Compare HDFC and ICICI Bank's Q4 dividends, record dates, and eligibility; review key earnings and share moves before investing. Check details now!</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2026-03-18T23:54:08+05:30</t>
+          <t>2026-04-20T10:31:25+05:30</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/relief-rally-lifts-it-stocks-as-ai-jitters-subside-4177215/</t>
+          <t>https://www.financialexpress.com/market/icici-bank-vs-hdfc-bank-which-bank-delivered-bigger-q4-dividend-key-dates-and-eligibility-explained-4212736/</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>IndianIT stockssaw a recovery on Wednesday, with theNiftyIT index rebounding after the previous session’s underperformance, as investor sentiment steadied following brokerage commentary that tempered concerns around AI-led disruption. A CLSA report highlighted no increase in AI-led deflation, easing fears of sharp pricing pressure on IT services. The Nifty IT index was up 2.78% at the end of trading on Wednesday after a fall of 0.97% on Tuesday. Among the top gainers on the day, Coforge (up 5.13%) led the pack with the sharpest uptick, followed by Oracle Financial Services Software (OFSS; up 4.73%) andPersistent Systems(up 3.52%), reflecting a broad-based recovery across mid-tier IT names after the previous session’s sell-off. Among large-cap IT stocks, Tech Mahindra (up 3.05%) and HCLTech (up 2.79%) were among the key movers, while Infosys (up 2.74%) and TCS up 1.98%) also ended higher, indicating a stabilisation in sentiment across frontline companies. The rebound comes a day after IT stocks fell on concerns that rapid advancements in artificial intelligence—particularly around automation and agentic AI—could compress traditional revenue models built on labour-based billing. However, CLSA in its Q4 commentary suggested that such fears may be overstated, at least in the near term. “We find no evidence of increased deflation in renewal contracts due to the latest AI tools from Anthropic and OpenAI since their launch,” analysts from the brokerage said citing conversation with management from IT companies ahead of the fiscal final quarter results. The brokerage noted that TCS continued to view AI as a net tailwind for the industry, with a focus on building applications through AI tools becoming an opportunity for India’s large IT services firm. “TCSis in advanced discussions with Anthropic as well around building a partnership like the one they did with OpenAI,” CLSA analysts noted. The report did call out HCLTech as continuing to see 2%-3% gross deflation per annum due to AI, which CLSA said could be effectively offset by volume opportunity in key areas like custom silicon chip designing, physical AI, robotics, IP revenue, and marketing as a service. Vertical-wise demand trends are also expected to remain resilient, particularly in the BFSI segment, which continues to see discretionary spending and deal momentum, analysts said. While technology verticals are expected to hold up well, sectors such as retail, autos, and healthcare could see relative softness, they added. On the macro front, CLSA noted that direct exposure to the Middle East remains limited for Indian IT companies, although broader risks will depend on how geopolitical tensions impact global growth and enterprise spending. The brokerage also pointed out that valuations for Indian IT stocks are now near their 10-year averages, making the sector relatively attractive after recent corrections.</t>
+          <t>The latest quarterly results from two of India’s largest private lenders –HDFC Bank and ICICI Bankhave brought dividends back into focus. The key question for investors is how they are returning cash to shareholders. With final dividends now announced, let’s take a look at the 4 key factors every investor must know before betting on the post-Q4 payout. HDFC Bankhas announced a final dividend of Rs 13 per share for FY26. Along with an earlier interim dividend of Rs 2.50, the total payout for the year stands at Rs 15.50 per share. HDFC Bank, through an exchange filing said, “The Bank paid a special interim dividend of Rs  2.50 per equity share of Rs 1 each (adjusted for bonus) on August 11, 2025. The Board of Directors have now recommended a final dividend of Rs  13.00 per equity share of Rs  1 for the year ended March 31, 2026.” It further noted, “This would be subject to approval of the shareholders at the forthcoming annual general meeting. With this, the total dividend for the year ended March 31, 2026 would be Rs 15.50 per equity share of Rs 1 each for the year ended March 31, 2026.” ICICI Bank, on the other hand, has recommended a final dividend of Rs 12 per share for FY26, higher than Rs 11 in the previous year. ICICI Bank, in its regulatory filing said, “the Board of Directors of ICICI Bank Limited (“the Bank”), at its meeting held today, recommended a dividend of Rs  12/- (Rupees Twelve only) per equity share of face value of Rs  2/- each, subject to requisite approvals. The dividend on equity shares, will be paid after the same is approved by the Members at the ensuing Annual General Meeting of the Bank” For HDFC Bank shareholders, the record date is already fixed. The bank has fixed June 19, 2026 as the record date. This means the company will check its shareholder list on that day. If you own the shares on June 19, you will be eligible for the dividend. For ICICI Bank, the dividend will be paid after shareholder approval. Furthermore, the record date is expected to be announced separately. HDFC Bank in its Q4FY26 earnings reported a net profit of Rs 19,221.05 crore in Q4FY26. This is up 9.11% from Rs 17,616.14 crore a year ago. Furthermore, the net interest income (the core income from lending) rose 3.8% year-on-year to Rs 33,281.5 crore. ICICI Bank reported a net profit of Rs 13,701.68 crore in Q4 FY26, up 8.5% from Rs 12,629.58 crore last year. On a sequential basis, profit rose 21%. Net interest income increased 8.4% year-on-year. In the last five days, the share price of HDFC Bank has risen about 1%, and over the past month, it is up around 2.5%. However, looking at a longer time frame, the share price of the company was down about 20% over six months and 17% over one year. So far in 2026, it has declined around 19%. ICICI Bank share price has gained around 4% in the last five days. It surged about 8% over the past month. Over a longer period, it is down about 3% in six months and 4% in one year. So far in 2026, it has edged up by around 1%.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Stock markets extend winning run to 3rd day; Sensex, Nifty climb nearly 1 pc</t>
+          <t>HDFC Bank vs ICICI Bank: Nuvama sees 31% upside in one, 24% in the other — What next for investors</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Indian benchmark indices, Sensex and Nifty, extended their recovery for a third straight session on Wednesday, gaining 0.8% as cooling crude prices and "bargain hunting" sparked a ₹5.70 lakh crore wealth surge.</t>
+          <t>Nuvama forecasts 31% upside for HDFC Bank and 24% for ICICI Bank; review their Buy ratings and targets to see which suits your portfolio!</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2026-03-18T22:14:50+05:30</t>
+          <t>2026-04-20T09:30:50+05:30</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/stock-markets-extend-winning-run-to-3rd-day-sensex-nifty-climb-nearly-1-pc-4177105/</t>
+          <t>https://www.financialexpress.com/market/hdfc-bank-vs-icici-bank-nuvama-sees-31-upside-in-one-24-in-the-other-what-next-for-investors-4212681/</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Stocks staged another comeback rally on Wednesday extending their gains for a third straight session amidst a slight fall in crude oil prices and reports of oil-tankers arriving on Indian shores. Bothbenchmark indicesput on about a percentage point each. The 30-shareBSE Sensexjumped 633.29 points or 0.83% to end the day at 76,704.13 while the broader NSE Nifty climbed 196.65 points or 0.83% to close the session at 23,777.80. The rally was fairly broad-based with the BSE MidCap Select index jumping 2.39% and the SmallCap Select index going up by 1.59%. Investors’ wealth rose by ₹5.70 lakh crore, as per data on the BSE The benchmark indices have now gained almost 3% each over the last three sessions, in a smart recovery. However, they remain lower by about 10% from their record highs. Some experts anticipate another slide should the war be prolonged and should Brent crude oil prices remain above the $100-per-barrel mark for longer. Foreign portfolio investors remained sellers. “In the current scenario, there is no compelling reason for them to come back,” Dhananjay Sinha,CEO and co-head of institutionalequitiesat Systematix group, said. In the last 11-12 years, there have been only three years of strong foreign investor participation, he added. Market watchers believe there has been some bargain hunting after the recent sharp sell-off after the start of the war in West Asia which had sent crude oil prices to levels of over $130/barrel at one point. Stock prices had come off by as much as 30-40% from their 52-week highs as foreign funds continued to take risk off the table and some domestic investors also opted to bookprofits. “There has been some value buying especially where prices have seen a steep drop,” said a head of an institutional brokerage. He added both mutual funds and retail buyers have been adding to their positions. Moreover buying in beaten-downs sectors such as Information technology has surfaced following recommendations from brokerages. Some of the rebound in stock prices has also been attributed to short-covering. Experts point out that the markets may not have bottomed out given the many uncertainties relating to the war and crude oil prices. In the last two years, Nifty valuations have eased from the peak but remain pricey when compared with Asian peers. With oil prices expected to hurt the economy, there are fears of earnings downgrades to FY26 as well as FY27 estimates. ends</t>
+          <t>Two of India’s largest private sector lenders –HDFC BankandICICI Bankreported theirMarch quarter earnings (Q4FY26), and the street is closely tracking what comes next. The brokerage houseNuvamahas maintained a positive stance on both, assigning ‘Buy’ ratings with meaningful upside potential. The big question now is not just earnings, but sustaining the momentum  – whether growth, margins and asset quality can hold steady in the coming quarters. Let’s take a look a look at the key reasons why the brokerage is bullish on this two private lender and the rationale behind it – Nuvama has maintained a ‘Buy’ rating on HDFC Bank, setting a target price of Rs 1,050. This implies an upside potential of around 31% from current levels. According to the Nuvama report, “HDFC Bank reported a miss on Net Interest Income (NII)and Pre-Provision Operating Profit (PPoP) in Q4FY26 due to lower interest income, however, beat on operating expenses (opex) and provisions led to higher Profit After Tax (PAT).” The brokerage highlighted that deposit growth outpaced loan growth, which helped improve the Loan-to-Deposit Ratio (LDR). It further noted that the bank gave more loans earlier, but now deposits are growing faster, so its balance between loans and deposits has improved. Also, the money it earns from lending (its margin) has gone up slightly to 3.38%, meaning it is making a bit more profit from its core business. One area whereHDFC Bankcontinues to stand out is asset quality. Despite broader pressures, the bank has managed to keep its loan book healthy. As per the brokerage report, “Asset quality remains best-in-class with Gross Non-Performing Asset (GNPA) ratio improving 9 basis points quarter-on-quarter.” The report also pointed out that slippages declined and recoveries improved, which helped reduce overall credit costs. It added, “Credit cost came in much lower at 36 basis points versus 41 basis points in Q3FY26 which led to PAT growing 9% year-on-year and 3% quarter-on-quarter.” Although margins saw a slight improvement, structural pressures remain. The brokerage flagged that changes in funding mix and deposit costs could limit margin expansion. Nuvama in its report further noted that, “Structural pressures from faster asset yield transmission versus deposits keep margins range-bound.” At the same time, the brokerage trimmed its earnings estimates and reduced valuation multiples, citing limited near-term triggers. “We reiterate ‘Buy’ but cut FY27E EPS by 3% and reduce our target price and valuation multiple to Rs 1,050/2.3x BV FY27E from Rs 1,170/2.7x, given the sharp fall in stock and limited visibility of near-term rerating,” the report said. For ICICI Bank, Nuvama has maintained a ‘Buy’ rating with a target price of Rs 1,670, implying an upside of around 24%. According to the brokerage report, “ICICI’s PAT beat Q4 estimatedriven by a sharp beat on provisions on the back of lower slippages, strong recoveries and higher write-backs from the written-off book.” The bank has continued to show healthy growth across both loans and deposits, which is crucial for long-term stability. Nuvama in its report highlighted that the bank’s total loans grew 6% compared to the previous quarter and 16% over the past year. Retail loans increased 6% quarter-on-quarter and 11% year-on-year, business banking loans rose 8% QoQ and 24% YoY, while loans to domestic companies grew 3% QoQ and 9% YoY. Margins remained stable even in a changing interest rate environment, which is seen as a positive. As per the brokerage report on ICICI Bank, “NIM improved by 2 basis points quarter-on-quarter and is expected to remain range-bound at current levels.” However, some pressure on yields was visible due to changes in lending rates and liquidity conditions. ICICI Bank’s asset quality has improved further, strengthening its investment case. The brokerage noted, “ICICI’s asset quality, already strong, improved further during the quarter, supported by better retail trends, a resilient corporate book and stable credit costs in a benign risk environment. Slippages declined 21% QoQ.” According to the brokerage report, both HDFC Bank and ICICI Bank remain strong plays in the banking space, but their near-term outlook differs. HDFC Bank is dealing with short-term pressure on growth visibility and margins, even though its fundamentals remain intact. ICICI Bank, on the other hand, is showing more consistent performance with improving asset quality and stable earnings. Disclaimer: Investment decisions involving HDFC Bank and ICICI Bank should be based on your individual risk appetite and financial goals. The target prices and ratings mentioned are provided by Nuvama and do not constitute an offer or solicitation by this publication; we recommend consulting a SEBI-registered financial advisor before making any buy, sell, or hold decisions. Stock market investments are subject to market risks, and past performance is not a guarantee of future returns. This disclaimer has been generated using AI to support user well-being and responsible content consumption.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Equities take a breather for 3rd straight day</t>
+          <t>HDFC Bank vs ICICI Bank: Margin blues to growth drivers in Q4- 7 key takeaways</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Experts see correction in case of prolonged war and consequent disruptions</t>
+          <t>The era of 4%+ net interest margins (NIM) may be ending for India's banking giants. While HDFC and ICICI Bank reported higher profits in Q4 FY26, "sticky" deposit costs are now anchoring earnings. ICICI Bank’s Anindya Banerjee warns of "range-bound" margins, while HDFC’s Sashidhar Jagdishan pivots focus to "responsible growth" over aggressive spreads. With brokerage targets hinting at up to 31% upside, is the "hidden" cost of deposits your biggest portfolio risk?</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2026-03-18T21:28:43+05:30</t>
+          <t>2026-04-20T10:18:14+05:30</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/equities-take-a-breather-for-3rd-straight-daynbsp-4177067/</t>
+          <t>https://www.financialexpress.com/market/hdfc-bank-vs-icici-bank-margin-blues-to-growth-drivers-in-q4-5-key-takeaways-4212661/</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Short covering and no major aggravation in theWest Asiageopoliticalissue made Indian equities heave a sigh of relief on Wednesday, making the market inch higher for the third straight session. However, some experts believe that it is still too early to say if the market has bottomed out, given the uncertainty on when the war will come to an end. On Wednesday, investors’ wealth rose by ₹5.70 lakh crore, as per data on theBSE. The Nifty 50 ended 0.8% or 196.65 points higher at 23777.80 points and the BSE Sensex closed at 76704.13 points, up 0.8% or 633.29 points. The day’s gains were led by shares of information technology, realty, and auto companies as well as the mid-cap and small-cap pack. Bothbenchmark indicesgained almost 3% each in three sessions, almost recovering from the war-led fall. They are also around 10% down from their record highs. A few anticipate the market to fall 5% more in case of a prolonged war and if the Brent crude oil prices remain above the $100-per-barrel mark for longer, they said. In the last two years, valuation of the 50-stock index has eased from its peak, though it is still a “little pricey” among Asian peers, market experts said. There are concerns about potential downward revisions to FY26 as well as FY27 earnings estimates, given the current global geopolitical scenario.  The top line growth of Nifty 50 companies grew 5-6% in the last six quarters and was expected to grow in the mid teens in the next fiscal. “Long-term value persists, however, near-term upside remains constrained due to ongoing geopolitical tensions, elevated crude prices, and continued rupee depreciation,” Vinod Nair, head of research at Geojit Investments, said. Investors are now awaiting policy decisions from major global central banks, such as theUS Federal Reserve, European Central Bank, Bank of Japan, and Bank of England, “where guidance will be crucial in assessing the impact of the US-Iran conflict on the future interest rate outlook,” he added. While market participants continue to bet on India’s long-term growth story, they are not hopeful that foreign investors will make a comeback anytime soon. “Under the current scenario, there is no compelling reason for them to come back to India,” Dhananjay Sinha, chief executive officer and co-head of institutional equities at Systematix group, said. In the last 11-12 years, there has been only three years of strong foreign investor participation, he added. Foreign portfolio investors (FPIs) remained net sellers in the Indian market on Wednesday, net offloaded shares worth ₹4,283.93 crore, according to data on the National Securities Depository. FPI holdings in Indian equities are at a 15-year low. Some of the reasons for their year-long selling spree include muted earnings growth, depreciation of the rupee, lower returns, elevated valuations, along with the latest geopolitical conflict in West Asia. The advance-decline ratio on Wednesday was 2.80, with 3,169 gainers against 1,130 losers on the BSE. The near-term ease in jitters was also visible in the fear gauge, India VIX, which closed over 5% lower at 18.72. Among sectoral indices, BSE Realty, BSE Information Technology, and NSE Telecommunications ended up to 2.8% higher, while the BSE Metal was the only one to end in the red, down 0.09%. Coming to Sensex constituents, top gainers were HCL Technologies, Adani Ports &amp; Special Economic Zone, Infosys, Tech Mahindra, and Zomato, ending 2.76-3.37% higher. On the other hand, major losers were ITC, HDFC Bank, Sun Pharmaceutical Industries, Hindustan Unilever, and NTPC which closed 0.30-1.29% lower.</t>
+          <t>Two big banking results were declared over the weekend –HDFC BankandICICI Bankboth announced their Q4 performance. It was interesting to note that ICICI Bank’s net interest margin of 4.32% for the quarter and full year was unchanged from last fiscal, while HDFC Bank reported a net interest margin of 3.38% in Q4 as it continues to adjust its balance sheet post-merger. At the same time, both banks reported higher profits, stable asset quality and sustained credit demand, alongside dividend payouts. Here is a quick look at the performance of both banks in Q4FY26. HDFC Bank reported a net interest margin of 3.38% for the quarter ended March 31, 2026, with net interest income increasing to Rs 33,100 crore in Q4 FY26 from Rs 32,100 crore in Q4 FY25, marking a 3.2% YoY increase. The increase in income comes despite pressure from rising deposit costs and a higher share of term deposits. In parallel,ICICI Bankreported a net interest margin of 4.32% for the quarter ended March 31, 2026, compared with 4.30% for the quarter ended December 31, 2025, while the margin for the year ended March 31, 2026 remains at 4.32%, unchanged from the year ended March 31, 2025. Net interest income increased to Rs 23,000 crore in Q4 FY26 from Rs 21,200 crore in Q4 FY25, reflecting 8.4% growth YoY. Anindya Banerjee, Senior Management/Financial Officer, ICICI Bank, said, “I guess at a margin level, we continue to look at sort of range-bound margins, unlikely to move up, but should be broadly in this range is what we would think.” Banerjee adds that cost of deposits declines to 4.43% in Q4 FY26 from 4.55% in Q3 FY26. At the same time, Kaizad Bharucha, Deputy Managing Director, HDFC Bank, added that, “ The cost of funds, while time deposit repricing can continue to be there. Again, it depends on the rate cycle and what happens. You see that there’s a stickiness in the rates across. For the last, I think at least four months, we have not seen our time deposit rate change in the market. We are fairly priced with the competition, and we’ve not seen four months of any kind of change that has happened. Which, again, as one would give some time for change, you’ve seen that there are other things in the month of March, the geopolitical thing that’s coming about, that has hardened the rates again. It remains to be seen, but it’s range-bound, is what I would say, but focus more on the returns.” Taken together, the data and commentary indicate that margins are stabilising within a narrower band, with funding costs shaping outcomes. HDFC Bank reported gross advances increasing to Rs 29.60 lakh crore at March 31, 2026 from Rs 26.44 lakh crore at March 31, 2025, marking an increase of Rs 3.16 lakh crore. Advances under management increased to Rs 30.57 lakh crore at March 31, 2026 from Rs 27.73 lakh crore at March 31, 2025. Meanwhile, ICICI Bank reported total advances increasing to Rs 15.54 lakh crore at March 31, 2026, from Rs 13.42 lakh crore at March 31, 2025, a rise of Rs 2.12 lakh crore. Domestic advances increased to Rs 15.12 lakh crore from Rs 13.11 lakh crore over the same period. Sandeep Bakhshi, Managing Director and Chief Executive Officer, ICICI Bank, said, “Looking ahead, we see many profit opportunities to drive risk-calibrated profitable growth and grow market share across key segments. We remain focused on maintaining a strong balance sheet, prudent provisioning, and healthy levels of capital while delivering sustainable and predictable returns to our shareholders.” Similarly, Sashidhar Jagdishan, Managing Director and Chief Executive Officer, HDFC Bank, added that, “You sort of make the math, it comes to somewhere around the 13.5%-13.9%. That’s the system growth. Obviously, it has been faster. It is something that we have to navigate, but it’s not too far away from the momentum we have seen from a 5.4% growth in FY25 to a 12% growth. I think, as Kaizad was mentioning, we are very well-positioned to continue that kind of momentum in a manner that we do responsible growth, and we don’t want to overstretch beyond what could potentially have some landmines in future.” Jagdishan adds that the bank continues to calibrate growth in line with system trends while maintaining balance sheet discipline. HDFC Bankreports deposits increasing to Rs 31.05 lakh crore at March 31, 2026 from Rs 27.15 lakh crore at March 31, 2025, an increase of Rs 3.90 lakh crore. Average deposits increased to Rs 28.51 lakh crore in Q4 FY26 from Rs 25.28 lakh crore in Q4 FY25. In comparison, ICICI Bank reports total deposits increasing to Rs 17.95 lakh crore at March 31, 2026 from Rs 16.10 lakh crore at March 31, 2025, an increase of Rs 1.85 lakh crore. Sashidhar Jagdishan, Managing Director and Chief Executive Officer, HDFC Bank, says, “On the deposits. Let me first take the granularity of deposits. Retail has always been, as a proportion of total deposits, about 80%-85% of the total bank’s deposits. You have three significant verticals where we have a lot of close relationships, whether it’s corporate banking or whether it is the capital market segment as well. Now let’s talk about the 80%-85%, which is the retail segment. Within that, there is definitely a focus on trying to see how we can garner more granular time deposits.” On the other hand, Anindya Banerjee, Senior Management/Financial Officer, ICICI Bank, said, “Post all the measures that were taken at a policy level through last year, and from our own side, I think with some of the factors like the interest rate stabilizing, benchmark stabilising, growth has picked up and the general outlook on the economy has been quite positive.” Banerjee adds that deposit growth remains aligned with improving economic activity and internal initiatives. HDFC Bank recommended a final dividend of Rs 13.00 per share for the year ended March 31, 2026, following a special interim dividend of Rs 2.50 per share, taking the total payout to Rs 15.50 per share. Standalone profit after tax increases to Rs 0.747 lakh crore in FY26 from Rs 0.673 lakh crore in FY25, while consolidated profit increases to Rs 0.760 lakh crore from Rs 0.708 lakh crore. At the same time, ICICI Bank recommended a dividend of Rs 12 per share for the year ended March 31, 2026. Standalone profit after tax increases to Rs 0.501 lakh crore in FY26 from Rs 0.472 lakh crore in FY25, while consolidated profit increases to Rs 0.542 lakh crore from Rs 0.510 lakh crore. The continuation of dividend payouts across both banks aligns with steady earnings growth and strong capital adequacy positions. HDFC Bank reports gross NPA ratio declining to 1.15% at March 31, 2026 from 1.33% at March 31, 2025, while net NPA ratio declines to 0.38% from 0.43% over the same period. Kaizad Bharucha, Deputy Managing Director, HDFC Bank, said , “Our asset quality is extremely healthy at 1.15% gross NPAs. This has been tested across three decades of business cycles. The bank has created a large provisioning buffer of almost 125 basis points to absorb any shocks in the future. Where this is obviously contingent upon any future events that may occur in the future, we don’t have any stress in our portfolio as we speak.” Meanwhile, ICICI Bank reports a net NPA ratio declining to 0.33% at March 31, 2026, from 0.39% at March 31, 2025, with a provisioning coverage ratio at 75.8% and contingency provisions at Rs 0.131 lakh crore. Anindya Banerjee, Senior Management/Financial Officer, ICICI Bank, added, “I think a couple of things on the provisioning side. One, if you look at it even on a year-on-year basis on the retail side, the net additions are lower. In particular, over the last few quarters, the additions to NPLs on the unsecured side, which are provided pretty aggressively, have been coming down. That has brought down the provisioning requirements even on the retail side.” Banerjee added that lower additions to non-performing loans are helping contain provisioning requirements. HDFC Bank’s management indicates that the focus remains on return on assets, loan growth and deposit quality rather than margin expansion, while digital adoption levels of 97% for payments and 92% for service interactions support operational efficiency. Sashidhar Jagdishan, Managing Director and Chief Executive Officer, HDFC Bank, said, “The guiding principle is return on assets, loan growth, and deposit growth, and quality of the balance sheet from a risk standpoint.” In addition, ICICI Bank’s outlook points to steady expansion supported by stable macro conditions and internal execution. Sandeep Bakhshi, Managing Director and Chief Executive Officer, ICICI Bank, pointed out that, “We remain focused on enhancing delivery capabilities and focus on simplicity and operational resilience as key drivers for our well-calibrated profitable growth.” Bakhshi added that the bank continues to align growth with risk management and capital strength. Additionally, brokerage commentaryoffered a  clearer view on valuations and upside potential. According to a report by Nuvama Institutional Equities, ICICI Bank maintained a ‘Buy’ rating with a target price of Rs 1,670, implying an upside of approximately 23.5%, supported by expectations of consistent earnings delivery, stable margins and superior asset quality. Nuvama also retained a ‘Buy’ rating on HDFC Bank with a revised target price of Rs 1,050, implying an upside of around 31.3%. The report stated that while earnings are supported by lower credit costs and operating efficiencies, net interest income remains under pressure and margin expansion is likely to stay constrained due to the higher cost of deposits and a changing funding mix. The Q4 FY26 results and management commentary from HDFC Bank and ICICI Bank indicate that both lenders are operating with stable but contained margins, supported by steady credit growth, strong deposit franchises and consistent profitability. While ICICI Bank maintained margins at 4.32% and HDFC Bank reports 3.38%, the broader direction remained aligned with earnings Disclaimer: This article contains general market analysis and summaries of corporate financial results for informational purposes only. It includes forward-looking statements, brokerage ratings, and price targets that reflect the opinions of third parties and should not be construed as investment advice, a solicitation to buy or sell securities, or a guarantee of future returns. Given the complexity of banking valuations and the impact of market volatility, readers are advised to consult a SEBI-registered investment advisor or a qualified financial professional before making any investment decisions. This disclaimer has been generated using AI to support user well-being and responsible content consumption.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Why is US stock market falling today? Dow down 200, Nasdaq slips ahead of Powell’s Fed rate cut decision announcement</t>
+          <t>HDFC Bank shares in focus after steady Q4 net profit growth – 3 key factors to watch</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>US stocks fall ahead of Fed decision as investors watch Powell, inflation data, oil prices, and dot plot signals for clues on rate cuts and market direction</t>
+          <t>HDFC Bank shares on focus today, April 20: HDFC Bank posts steady Q4 profit growth with a Rs 19,221 crore net, declares a final dividend—review key factors and trends now!</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2026-03-18T21:37:27+05:30</t>
+          <t>2026-04-20T07:52:38+05:30</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/global-markets/why-is-us-stock-market-falling-today-dow-down-200-nasdaq-slips-ahead-of-powells-fed-rate-cut-decision-announcement/4176979/</t>
+          <t>https://www.financialexpress.com/market/hdfc-bank-shares-in-focus-after-steady-q4-net-profit-growth-3-key-factors-to-watch-4212632/</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>US stocksopened lower on a crucial day for markets as investors wait for theFederal Reserve’s interest rate decision and guidance from Chair Jerome Powell. At 9:30 AM ET, the Dow Jones fell 204.45 points, or 0.44%, to 46,788.81.S&amp;P 500 dropped 22.61 points, or 0.34%, to 6,693.48, Nasdaq declined 64.71 points, or 0.29%, to 22,414.82. Market fear also ticked higher, with the VIX rising 0.85 points, or 3.80%, to 23.22. At the same time, gold prices fell sharply by 148.80, down 2.97%, to 4,859.40, oil prices climbed 2.36, up 2.45%, to 98.57. This shows that investors are becoming cautious, especially with rising oil prices and uncertainty around interest rates. Investors widely expect the Federal Reserve to keep interest rates unchanged in the 3.5% to 3.75% range. However, the real focus is on what the Fed signals next, especially through Powell’s comments and the dot plot, which shows where policymakers expect rates to go. “Markets continue to trade with some hesitation ahead of the Fed decision and elevated oil prices. While the Fed is likely to hold rates steady, investors will be watching how policymakers frame the Iran conflict in terms of inflation risks and its impact on growth,” said Anthony Saglimbene, chief market strategist at Ameriprise Financial to CNBC. Fresh data has added to market concerns. Wholesale inflation came in hotter than expected, with the Producer Price Index rising 0.7% in February, higher than January’s 0.5% increase. This shows that price pressures in the economy are still strong. “The hotter than expected number is specific to tariffs,” Todd M. Schoenberger, CIO at CrossCheck Management LLC, told CNN noting that metals, industrial inputs and manufacturing costs are all seeing higher prices. “This is structural inflation, not temporary, and is likely going to impact monetary policy deep into the third quarter.” “Add in the hotter energy prices we’ve seen since the Iran War began, which have yet to show in these reports, and Wall Street is bracing for rapidly rising prices that will clearly flow down to the consumer level,” Schoenberger continued. The ongoing Iran conflict is adding another layer of uncertainty. Rising tensions and attacks on energy infrastructure have pushed oil prices higher and increased fears about supply disruptions, especially around key trade routes like theStrait of Hormuz. Higher oil prices are important because they can make everything more expensive, from transport to food. For example, US diesel prices have crossed $5 per gallon for the first time since 2022 in the last week raising costs across industries. Jet fuel prices have also surged sharply which has laid pressure on airlines to increase travel costs. “Higher fuel costs, along with the downstream effects on shipping, travel, and trade, are likely to add further pressure to consumer prices,” said certified financial planner Stephen Kates, a financial analyst at Bankrate to CNBC. Even though a rate hold is expected, markets are more focused on what comes next. Investors are closely watching the Fed’s tone and projections to understand whether rate cuts are still possible this year or if inflation risks will delay them. Chris Beauchamp, Chief Market Analyst at IG Bank in his note said, stock markets are likely to react to any shifts in the Fed’s tone rather than the expected rate hold itself. Spread betting traders should watch for volatility following the announcement, especially if the Fed’s outlook differs from market expectations. He added, “Bond markets will be particularly sensitive to any hints about future rate cuts. The yield curve has been closely monitored as an economic indicator, with investors using it to gauge recession risks and potential policy changes.”Disclaimer: This article provides factual analysis only and is not, and should not be construed as, an offer, solicitation, or recommendation to buy or sell securities. Investors must conduct their own independent due diligence and seek advice from a registered financial advisor in the respective jurisdiction.</t>
+          <t>HDFC Bank’s sharesare set to remain in focus after it reported its quarterly earnings for the last quarter of FY26. In a quarter that saw the sudden exit of the Chairman, the bank delivered higher profit on strong opex growth and provisions. However, the net interest income (NII) came in lower than estimated. India’s leading private lender posted a net profit of Rs 19,221 crore in Q4, a growth of 9% year-over-year (YoY) from Rs 17,616 crore reported in the same quarter a year back. However, the bank’s interest income stood at Rs 76,610 crore in the fourth quarter of FY26, a decline of 1.1% YoY from Rs 77,460 crore in the same quarter last year. The lender’s NII came in at Rs 33,082 crore in Q4, a surge of 3.2% compared to Rs 32,006 crore in Q4 FY25. Operating profit stood at Rs 27,802 crore, up 4.8% YoY from Rs 26,537 crore. Provisions for the quarter declined to Rs 2,609 crore from Rs 3,193 crore in the year-ago period, reflecting an 18% reduction. The Board of Directors has recommended a final dividend of Rs 13 per equity share of face value Re 1 for the year ended March 31, 2026, subject to shareholder approval. With this, the total dividend for FY26 stands at Rs 15.50 per equity share. The record date to determine eligible shareholders for the dividend has been set as Friday, June 19, 2026. Theshare price of HDFC Banksurged 1.3% in the last five trading sessions. The stock has increased 2.5% in the past one month. However, the stock has dropped 21% in the last six months and has erased 17% of investors’ wealth over the previous 12 months. HDFC Bank’s former part-time Chairman, Atanu Chakraborty, on March 18, resigned citing “ethical concerns” and “incongruence”. Investigations revealed that bank officials, particularly in Dubai and Bahrain, improperly sold high-risk, perpetual AT1 bonds, marketing them as safe, fixed-maturity products to NRI investors. This resulted in significant investor losses linked to Credit Suisse. The private lender reported an increase of 11.5% year-on-year in net profit to Rs 18,654 crore in Q3 FY26 from Rs 16,736 crore posted in the same quarter a year back. The bank’s total income rose 33.4% YoY to Rs 90,005 crore, led by a 144% jump in treasury profit to Rs 2,228 crore. In the third quarter of the current financial year,HDFC Bank’sNII grew over 6% to Rs 32,615 crore, and other income increased 16% to Rs 13,254 crore. Asset quality improved, with gross NPAs declining to 1.24% and net NPAs to 0.42%.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>US Fed Meeting 2026 Highlights: Central bank keeps rates unchanged, FOMC dot plot signals gradual easing ahead, outlook remains ‘uncertain’ amid Iran war</t>
+          <t>Markets firm in afternoon trade: Nifty above 24,400, Sensex up 400 points; Trent jumps 4%</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>US Federal Reserve interest rate decision March 2026 Highlights. FOMC holds rates at 3.5%-3.75%? Powell's penultimate meeting, dot plot, impact on India markets</t>
+          <t>Sensex jumps nearly 300 points and Nifty trades above 24,400; track today’s market movements now!</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2026-03-19T05:56:12+05:30</t>
+          <t>2026-04-20T12:57:48+05:30</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/global-markets/us-fed-interest-rate-decision-march-2026-fomc-meeting-live-updates/4176734/</t>
+          <t>https://www.financialexpress.com/market/sensex-nifty-50-stock-market-today-live-updates-india-us-iran-isreal-war-asia-nikkei-gold-silver-rate-crude-oil-20april2026-4212608/</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Welcome to Financial Express’ live blog on theFOMCmeeting, where we bring you the latest updates, key insights, and real-time market reactions as the Fed announces its policy decision Jerome Powell: The Fed is concerned about the very, very low level of job creation. Over the past 6 months, if you adjust for overcounting, there is effectively zero net job creation in the private sector. Jerome Powell: The Fed is concerned about the very, very low level of job creation. Over the past 6 months, if you adjust for overcounting, there is effectively zero net job creation in the private sector.pic.twitter.com/IfUQnNMalX The S&amp;P 500 dropped sharply during the day, falling 1.2% and hitting one of its lowest levels this year. At the same time, oil prices continued to rise. US crude oil futures climbed about 1.4% to nearly $97 a barrel. Earlier in the day, prices even went above $99. The US dollar also strengthened, while the 10-year Treasury yield moved up to around 4.25%. Some analysts believe rising war-related spending could be pushing these long-term yields higher. Federal Reserve kept interest rates unchanged, as widely expected. It sees slightly higher inflation, steady unemployment, and is closely watching risks from the US and Israel-Iran conflict. Fed Chair Jerome Powell said rising energy prices could push inflation up in the short term, but the full impact remains uncertain. Projections indicate just one small rate cut (0.25%) by the end of this year, with no clear timeline, unchanged from earlier forecasts and differing from Donald Trump’s call for sharper cuts. Policymakers are largely looking past the oil price shock and still expect rates to come down, with inflation seen easing to 2.2% by 2027. No officials expect rate hikes this year, though one sees a possible increase in 2027, while Fed Governor Stephen Miran dissented again, favouring a rate cut. Rising fuel prices are expected to increase overall inflation and worsen affordability concerns. “Higher fuel costs, along with the downstream effects on shipping, travel and trade, are likely to add further pressure to consumer prices,” said Stephen Kates of Bankrate to CNBC. “Cutting rates while inflation is rising would be difficult to justify, even if it might receive political support.” US stock markets declined after the Federal Reserve’s announcement, as investors reacted to concerns about persistent inflation. Dow Jones Industrial Average fell 714 points, or 1.5%, while the S&amp;P 500 dropped 1.2% and the Nasdaq Composite slipped 1.3%. Federal Reserve Chair Jerome Powell said he would not describe the current US economic situation as “stagflation,” regardless of concerns over rising oil prices and inflation. “I would reserve the term stagflation for a much more serious set of circumstances,” Powell said, noting that unemployment remains near normal levels and inflation is only moderately above target. He added that while inflation forecasts have been revised higher, growth expectations have also improved, supported by anticipated productivity gains. Federal Reserve Chair Jerome Powell said he does not plan to step down while an ongoing investigation related to the central bank’s headquarters is unresolved and will remain in place until his successor is confirmed. “I have no intention of leaving the board until the investigation is well and truly over,” Powell said. He added that he has not yet decided whether he will continue as a Fed governor after his term as chair ends, saying the decision will depend on what is “best for the institution and for the people we serve.” Federal Reserve Chair Jerome Powell said the central bank is navigating a difficult balance between supporting the labour market and controlling inflation. “We are balancing these two goals,” Powell said, noting that downside risks to employment could argue for lower rates, while upside risks to inflation suggest keeping policy tight. “We’re in a difficult situation… and where we are now is kind of on that borderline of restrictive versus not restrictive,” he added. Federal Reserve Chair Jerome Powell said inflation is expected to ease this year, but the pace of improvement may be slower than anticipated. “The forecast is that we will be making progress on inflation not as much as we had hoped, but some progress,” Powell said, adding that tariff-related pressures should begin to fade around mid-year. He noted that while projections point to possible rate cuts, these are not guaranteed. “The rate forecast is conditional on the performance of the economy, so if we don’t see that progress, then you won’t see the rate cut,” he said. Federal Reserve Chair Jerome Powell said there is significant uncertainty around the impact of rising oil prices due to the US-Iran conflict. “The U.S. economy is doing pretty well,” Powell said, but added, “we don’t know what the effects of this will be, really, no one does,” highlighting the unclear outlook for growth and inflation. Federal Reserve Chair Jerome Powell said monetary policy is not fixed and will be decided based on incoming data at each meeting. “Monetary policy is not on a preset course and we’ll make our decisions on a meeting-by-meeting basis,” Powell said, adding that the Fed remains focused on its dual mandate of maximum employment and stable prices, with a commitment to bringing inflation back to its 2% target while keeping expectations anchored. Federal Reserve Chair Jerome Powell said higher energy prices are expected to push up inflation in the near term and could weigh on consumer spending. “High prices may weigh on consumption,” Powell said, adding there is “no conviction” yet on how quickly these effects will pass through the economy. He noted that inflation so far has been driven by goods and tariffs, while the broader US economy continues to perform well. Federal Reserve Chair Jerome Powell said any future rate cuts will depend on whether inflation continues to ease as expected. “The forecast is that we will be making progress on inflation this year,” Powell said, adding that the rate outlook is tied to economic conditions. “If we don’t see progress, you won’t see a rate cut.” The Federal Reserve said the ongoing conflict in the Middle East is adding uncertainty to the economic outlook, particularly through its impact on oil prices and inflation. “The implications of developments in the Middle East for the U.S. economy are uncertain,” the Fed said in its policy statement, warning that the situation could complicate its path toward bringing inflation back to the 2% target. Federal Reserve Chair Jerome Powell said the central bank is closely tracking inflation trends, noting that a large part of current price pressures is linked to tariffs and energy shocks. “We’re well aware of inflation performance over the past few years,” Powell said, adding that “it’s important to see progress through a reduction in goods inflation as tariff effects pass through the economy.” He noted that core inflation is around 3%, with “roughly half of this coming from tariffs,” and stressed that the impact of energy shocks will depend on inflation expectations remaining anchored. Fed Chair Jerome Powell is addressing the media following the policy announcement. Jerome Powell’s term as Federal Reserve chair ends in May, his tenure as a Fed governor runs until January 2028. Traditionally, Fed chairs step down from the board when a new chair takes over. However, concerns about the central bank’s independence—and the possibility of additional appointments by Donald Trump have raised speculation that Powell could choose to stay on. Powell, 73, has not publicly outlined his plans. If he remains, his position could carry added weight, potentially serving as a swing vote on the Fed’s seven-member board. Court filings show that Powell’s attorneys discussed the possibility of him continuing as a governor during a meeting with the Department of Justice in January. Such a move would break with precedent, and there is no clear roadmap for how Powell would operate in that role or interact with chair nominee Kevin Warsh. In the statement, Fed stated that it will continue to assess incoming data to guide its monetary policy decisions and adjust its stance if risks threaten its economic goals. The central bank added that it will consider a broad set of indicators, including labour market conditions, inflation trends and expectations, as well as financial and global developments. In its Summary of Economic Projections, the Federal Reserve raised its forecast for headline PCE inflation to 2.7%, up from 2.4%. The outlook for core inflation, which excludes volatile components, was also revised higher to 2.7% from 2.5%. The FOMC policy decision was supported by Chair Jerome Powell, Vice Chair John C. Williams, and governors Michael S. Barr, Michelle W. Bowman, Lisa D. Cook, Beth M. Hammack, Philip N. Jefferson, Neel Kashkari, Lorie K. Logan, Anna Paulson, and Christopher J. Waller. Governor Stephen Miran dissented, preferring a 25 basis point rate cut at this meeting. Policymakers said uncertainty around the outlook remains elevated, with Middle East developments adding to risks. Fed Governor Stephen Miran dissented, preferring a 25 basis point rate cut at this meeting. As per the latest statement, job gains have remained low and the unemployment rate has seen little change in recent months. The Fed said economic activity is expanding at a solid pace, while inflation remains somewhat elevated. The Fed said Middle East developments pose uncertainty for the US economy, while noting activity remains solid, inflation is still elevated, and job gains have stayed low. Median Fed officials now see core inflation at 2.7% by end-2026 (vs 2.5% earlier), while GDP growth is pegged at 2.4%, slightly higher than previous estimates. Fed’s dot plot shows policymakers still expect two rate cuts, one in 2026 and another in 2027 unchanged from December projections. US Fed keeps rates unchanged at 3.5%–3.75% in 11-1 vote The US-Israeli conflict with Iran is pushing oil prices higher, which could weigh on consumer spending. The average price of gasoline in the US rose to $3.84 per gallon on Wednesday morning, up from $3.79 a day earlier, according to data from motorist group AAA. That marks an increase of about 28% compared to levels before the conflict began. Higher fuel costs risk adding to already elevated inflation, which has also been driven by the Trump administration’s tariff measures on imports. While the Federal Reserve is expected to keep interest rates unchanged, any discussion about potential rate hikes would be a concern for markets, Rob Haworth, senior investment strategy director at U.S. Bank Asset Management Group, said on Tuesday, according to Reuters. “With higher oil prices, we’ll often get higher inflation,” Haworth said, adding that such dynamics could complicate the outlook for policy easing and unsettle investors.</t>
+          <t>Sensex, Nifty at 12:50 PM:At this hour, the market is trading with gains, with benchmark indices holding firm in the green. The Sensex is up 429.60 points, or 0.55%, at 78,923.14, while the Nifty has gained 125.35 points, or 0.51%, to trade at 24,478.90 Sensex, Nifty at 12:30 PM:In afternoon trade, the benchmark indices are trading in the green. TheSensexwas up 294.94 points, or 0.38%, at 78,788.48, while the Nifty rose 88.75 points, or 0.36%, to trade at 24,442.30. Among the top gainers, Trent surged around 4%, while SBI gained close to 3%. On the other hand, stocks likeLarsen &amp; Toubro, Titan, andKotak Mahindra Bankwere among the laggards at this hour. Sensex, Nifty at 10:30 AM:At this hour, markets are trading with a positive bias, with theSensexup 331 points, or 0.42%, at 78,824.98, while theNiftyrose 81 points, or 0.33%, to trade at 24,434.95. The top gainers at this hour include SBI up 3%, Trent,Asian Paints,ICICI Bankamong others. Share market today at open:Indian equity indices opened today’s trade on a flat note, with a negative bias. TheNifty 50dropped 33 points or 0.14% to open at 24,320.65, while theBSE Sensexdeclined 67.26 points or 0.09% to open at 78,426. “Technically, the Nifty index is trading around an important breakout level, i.e. 24,400 levels. Going ahead, crossing and sustaining above 24,400 is essential for further upward moves towards 24,650-24,800 levels in the near term. Conversely, a decisive break below 24,000 levels might drag it towards 23,600-23,550 levels,” said Vipin Kumar, Assistant Vice President of Technical Research at Globe Capital. State Bank of India, ICICI Bank, Trent, Axis Bank, and NTPC were the top gainers in the Nifty 50 in the opening trade. Share market today ahead of opening:The Asian markets have opened higher despite renewed tensions inWest Asiaafter the US seized an Iranian ship. However, theGIFT Niftyis indicating a positive start in early trade, up 53 points or 0.22% to trade at 24,447. Earlier on Friday, the NSE Nifty 50 closed the session 157 points or 0.65% higher at 24,354, while the BSE Sensex surged 505 points or 0.65% to close at 78,494. Key global and domestic cues to know on April 20, 2026 TheAsian indiceson Monday morning opened higher as investors continue to keep a cautious eye on developments in the Middle East amid renewed tensions between Iran and the US.Japan’s Nikkei 225rose 0.62%, while the Topix gained 0.68%. South Korea’s Kospi was higher at 0.27% while the small-cap Kosdaq dropped 0.52%. Hong Kong Hang Seng index futures were at 26,502, higher than the index’s last close of 26,160.33. Thefutures tied to the US equity benchmarksdropped on Sunday night as tension between the US and Iran escalated over the weekend with the seizure of an Iranian-flagged cargo ship. Futures tied to the Dow Jones Industrial Average shed 452 points, or 0.9%. S&amp;P 500 futures lost 0.8%, and Nasdaq 100 futures dropped 0.65%. With renewed tensions in West Asia,West Texas Intermediate (WTI) crudefutures surged 7.40% to trade at $90.05 per barrel.Brent crudefutures trade 6% higher at $96.93 today morning. On COMEX, crude prices rose 7.37% to trade at $90.03 a barrel. Therate for 24-carat gold todayis Rs 1,54,630 per 10 grams. The price of gold has risen by 0.91% from yesterday. The 24 kt gold rate today in Delhi is Rs 1,54,360 per 10 grams. The 18-carat gold price today in India is Rs 1,15,972.5. On COMEX, the precious metal was trading at a price of Rs 4,784.90 an ounce, declining 1.94%. In India, thesilver rateincreased 3.96% at Rs 2.58 lakh per kilogram. On COMEX, Silver prices fell 2.86% on Monday to trade at $79.50 per troy ounce. Silver had surged to record highs in January amid geopolitical tensions and economic uncertainty, with heavy speculative buying pushing prices higher, but soon faced volatility. Foreign institutional investors (FII)were the net buyers of shares worth Rs 830.13 crore. On the other hand, theDomestic institutional investors (DIIs)were the net sellers of shares worth Rs 4,515.55 crore on April 17, 2026, according to the provisional data available on the NSE. TheUS DollarIndex (DXY), which measures the dollar’s value against a basket of six foreign currencies, was up 0.23% at 98.33. The index evaluates the strength or weakness of the US dollar in comparison to major currencies. The basket contains currencies such as the British Pound, Euro, Swedish Krona, Japanese Yen, Swiss Franc, etc. The rupee appreciated 0.31% to close at 92.92 to the dollar on April 17. ThePersonal Care sector’s stocksrose the most in Friday’s trade, rising 4% in market capitalisation. Further, Beverages – Alcoholic stocks were followed by the Capital Market sector stocks, which were further followed by the Asset Management Companies (AMCs) stocks. However, the Waste Management sector stocks fell the most, declining 0.78%. TheEmami Group’s market cap rose the most in Friday’s session, rising 5.8%. It was followed by the DCM Group. In the list of DCM Group stocks, DCM Nouvelle’s share surged 7.5%. Apart from that, Indiabulls Group’s market capitalisation fell the most, falling 2.66%.</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>SEBI bars 18 individuals for Retro Green stock manipulation</t>
+          <t>Monday Watchlist: Why FMCG, realty and midcaps offer value as FII short covering intensifies</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Regulator ordered ₹2.92-crore disgorgement, imposed ₹2.80-crore penalty</t>
+          <t>Monday watchlist today, April 20: Explore value buys in FMCG, realty, and midcaps as FII short covering lifts sentiment; seize the momentum for growth opportunities now!</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2026-03-18T18:07:06+05:30</t>
+          <t>2026-04-20T05:30:00+05:30</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/sebi-bars-18-individuals-for-retro-green-stock-manipulation-4176822/</t>
+          <t>https://www.financialexpress.com/market/stock-insights-monday-watchlist-why-fmcg-realty-and-midcaps-offer-value-as-fii-short-covering-intensifies-4212505/</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>The Securities and Exchange Board of India (Sebi) barred 18 individuals, including those related to the Choksi group, for allegedly manipulating Retro Green Revolution’s share price in 2021. The regulator directed them to disgorge the ₹2.94-crore “ill-gotten profits” along with an interest of 12% per annum from December 2021 till the date of payment, imposed an aggregate penalty of ₹2.80 crore, and barred them from the market for 3-5 years. This is a case where a premeditated scheme has been orchestrated to jack up the price of an illiquid scrip having abysmally thin volumes of trading, Sebi said in an order dated Tuesday. Further, an attempt was made to allure innocent publicinvestorsby circulating tips or stock recommendations through Telegram channel, the markets regulator said. At the end of FY21, Choksi group held about 42% stake in the company and key managerial positions were held by individuals connected to the group.Originally formed as Jolly Tea India Company in 1990, Retro Green was promoted by one of the noticees, Sanjay Arunkumar Choksi, his father, along with other associates in Vadodara. The regulator noted that several adjudication orders were passed against Sanjay in the past “for creation of artificial volume and misleading appearance of trading” three other shares and was also imposed a total penalty of ₹28 lakh for the same. The regulator found that a group of individuals led by Sanjay and five others orchestrated a scheme including funding arrangements and last-traded-price manipulation to inflate the stock price. Following the surge in share price, the Choksi group offloaded illiquid 39.5% stake, enabling them exit from the company at much higher levels. These six individuals were the ‘main perpetrators of the scheme and created a misleading appearance of trading in the script and also manipulated the stock price. They also funded other entities directly and indirectly for trading in Retro Green’s shares. Some of the individuals were funded to disseminatestockrecommendations through a Telegram channel. Due to the manipulation, the stock price rose 177% during the December quarter of 2021 and volume spiked by 92% following the Telegram recommendations in December 6-10, 2021, enabling exits for the Choksi group, as per the order. The BSE-listed stock hit its record low of ₹1.28 on Wednesday before closing 0.8% lower at ₹1.33. In the last one year, it has lost 80% of its value.</t>
+          <t>The proportion of longs in theFIIIndex Future portfolio stayed above 20 through the week. The reason that this figure did not rise significantly enough, as warranted by a sharp rise in theNifty index, is that longs were cut by 16% through the week to end at the lowest point of the week at 68,019 contracts. However, short positions were covered through the week, which is more significant for now, as the shorts are nearly 4 times the long positions. Friday closed with FIIs’ index future short positions at 2,58,972 contracts, having declined nearly 10% from previous Friday’s levels. That said, we would have desired an increase in longs as well in order to signal that FIIs are looking forward with positive intent. This is important for the continuation of upside momentum once the push from short covering fades. Last week’s rallies have lifted broad market optimism, as is evident from most of the sectoral indices clearing the 50-day SMA. Only a few indices, likefinancial services,Oil &amp; Gas, etc., are yet to push above this benchmark meaningfully. What is more striking is that even as Nifty is more than 3% below its 200-day SMA, theNifty midcap 150 indexis almost 2% above this benchmark, while the Small- cap 100 index is very close to its 200-day SMA. This suggests that the risk appetite has improved substantially. TheNifty FMCG Indexhas staged a strong rebound from the critical 45,500-46,000 support region, printing a bullish engulfing pattern on the daily timeframe, which signals a potential trend reversal. The index has successfully moved back above its short-term moving averages and is now testing the lower boundary of the Ichimoku cloud near the 49,000 mark, indicating a gradual improvement in overall trend strength. Momentum indicators continue to lend support to the upside bias, with the MACD shifting into positive territory and the RSI rebounding convincingly from oversold levels, highlighting renewed buying interest. Derivative positioning further reinforces the bullish outlook, as nearly 70% of near OTM put strikes have seen fresh short additions, while a majority of FMCG stock futures have recorded either new long positions or short covering on a week-on-week basis. This suggests that traders are increasingly positioning for further upside potential. Immediate resistance is observed in the 50,800-51,200 zone, and a decisive breakout above this band could pave the way for a move towards 52,500. Key support is placed at 48,800-48,500. Overall, the bias remains cautiously bullish as long as these support levels continue to hold. TheNifty Realty Indexcontinues to exhibit a constructive technical setup, even as some short-term signs of exhaustion start to emerge. On the daily chart, a MACD exhaustion candle has formed, suggesting the possibility of near-term profit booking or sideways consolidation during the early part of the coming week. That said, the broader structural trend remains firmly positive. From a weekly perspective, the MACD is approaching a bullish signal crossover, while price action is nearing a potential Supertrend breakout – both of which point towards strengthening medium-term momentum. Derivative indicators further validate the bullish bias, with roughly 66% of near OTM put strikes witnessing short additions, and nearly 80% of stock futures seeing short covering on Friday alone. On a week-on-week basis, most Realty futures have registered either fresh long additions or sustained short covering, reflecting a clearly positive trader outlook. Any near-term dips arising from profit booking are likely to present attractive buy-on-dips opportunities, targeting levels around 860, provided the crucial support at 725 remains intact. About author The author is Anand James, Chief Market Strategist at Geojit Investments. Disclaimer The website managers, its employee(s), and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein. The content of the articles and the interpretation of data are solely the personal views of the contributors/ writers/authors. Investors must make their own investment decisions based on their specific objectives, resources and only after consulting such independent advisors as may be necessary.</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Cube Highways Trust files for conversion of pvt InvIT into public InvIT; to raise Rs 5000 crore via OFS</t>
+          <t>3 ‘urban mining’ stocks to watch as India’s $21 billion recycling boom takes off</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cube Highways Trust has filed for a landmark conversion from a private to a public InvIT via a ₹5,000 crore Offer for Sale (OFS).</t>
+          <t>A $14 billion market is set to cross $21.4 billion by 2030, backed by 10–25% mandates. As demand outpaces supply, a few scaled players are quietly building capacity, margins, and control to capture this shift.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2026-03-18T18:41:54+05:30</t>
+          <t>2026-04-20T05:30:00+05:30</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/cube-highways-trust-files-for-conversion-of-pvt-invit-into-public-invit-to-raise-rs-5000-crore-via-ofs-4176807/</t>
+          <t>https://www.financialexpress.com/market/stock-insights/3-urban-mining-stocks-to-watch-as-indias-21-billion-recycling-boom-takes-off/4212464/</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cube Highways Trust, sponsored by Cube Highways andInfrastructure, on Wednesday said it has filed for conversion of its private InvIT (infrastructure investment trust) into public InvIT with a ₹5,000 crore offer for sale . This will be the first of its kind in the country wherein through the offer for sale (OFS) route, a private InvIT will convert to a public InvIT. The transition will be conducted through an OFS of units aggregating upto ₹5,000 crore. The selling unitholders include BCI IRR India Holdings Partnership, CubeHighwaysand Infrastructure II, Cube Highways and Infrastructure III,, Cube  Mobility Investments ,and Seventy Second Investment Company. The Trust has an enterprise value/asset under management (AUM) of ₹ 36,519.91 crore as of September 30, 2025, having achieved a 43% increase in nett asset value (NAV) per unit since its initial private listing in April 2023. Kotak Mahindra Capital Company , HDFC Bank, HSBC Securities and Capital Markets, and JM Financial are the book-running lead managers for the offer, and Axis Trustee Services is the trustee. As of September 30, 2025, the Trust operatesd 27 road assets across 12 states and one union territory, out of which 18 are toll roads, 6 are hybrid annuity models and 3 annuity assets. These assets include 9 build, operate, transfer (BOT) and design, build, finance, operate and transfer (DBFOT) assets, 9 toll, operation, maintenance and transfer (TOT) assets. Cube Highways Trust has reported trafficgrowthof 9.4 % Q3 FY26 and its AUM growth has been 24%. The InvIT has registered 43% NAV growth since the listing of its private InvIT, it said. Prior to the offer’s completion, the trust will acquire four additionalhighwayand tunnelway project SPVs via swap transactions, increasing the portfolio to 31 road assets aggregating 9,811 lane kilometers. The portfolio maintains a balanced income mix with a Toll AUM to annuity AUM ratio of 85:15 and a weighted average residual concession period of 18.44 years for existing assets.</t>
+          <t>In a recentFinancial Express articleon India’s recycling theme, we examined how stricter battery and e-waste norms are beginning to formalise the recycling sector. That piece focused on the regulatory trigger that could shift volumes away from the informal ecosystem. The $21 Billion Opportunity: Why India is Turning to ‘Urban Mining This article takes that conversation forward. Because the opportunity is now scaling into a meaningful economic engine.Kotakneoestimatesthat India’s metal recycling industry revenue will reach $21.4 billion (around ₹2 lakh crore) by 2030, up from $14 billion in 2024. The role of recycling is key as domestic demand for metals, particularly frominfrastructureandelectric vehicles, continues to outpace primary supply. Consequently, recycling is fast becoming a strategic necessity within the broader industrial supply chain. Recycling Industry Tailwind Policy tailwind is further accelerating this transition. Upcoming mandates requiring 10-25% minimum recycled content by FY31, along with the vehicle scrappage policy, are expected to unlock incremental demand. These shifts disproportionately benefit organised corporate players with the ability to scale, comply, and integrate operations. Against this backdrop, this article examines three recycling stocks positioning themselves to capture this emerging opportunity. Jain Resource Recyclingis one of India’s largest and fastest-growing non-ferrous metal recycling companies. The company extracts and recycles copper, lead, aluminium, tin, antimony, and plastics from scrap materials. The company’s combined actual production capacity currently stands at over 1.7 lakh metric tons per annum (MTPA). The business upholds a strict “zero waste, zero landfill, zero burning” philosophy, relying on environmentally friendly green fuels. A key strength of the business is its deep global footprint, supported by a network that sources raw materials from over 120 countries while exporting finished metal products to more than 20 countries. 4 Expansion Projects Targeting High-Margin Copper Products To ensure future scale, the company is aggressively executing four major capacity expansion projects aimed at both volume and profitability. First, it is establishing a forward integration project to manufacture high-margin, value-added copper products, including anodes, cathodes, wire rods, and busbars. Why the Jain-C&amp;Y Venture Matters Copper anode (1,600 MT) plant commissioning is expected by Q1FY27 and cathodes (1,500 MT) by Q3FY27. Second, the company formed a joint venture with the US-based C&amp;Y Group to establish a copper scrap recycling facility in Ahmedabad. C&amp;Y is a large entity in the US that operates 11-12 scrap yards, giving Jain a massive raw-material sourcing network. Securing Global Supply: Kuwaiti Stakes and Antimony Extraction The planned facility will boast a massive annual processing capacity of 72,000 metric tons (MT) of scrap material. This plant will output roughly 25,000 MTPA of processed copper starting in June 2026. Third, to secure raw materials, it acquired a 25% equity stake in a Kuwait-based plant capable of processing 2,000 tons of battery scrap per month by Q3 FY27. Capacity Expansion Roadmap Finally, it is deploying niche technology to extract 100 MT of valuable antimony per month from lead bullion, with the deployment slated for Q3FY27. Profitability Outlook: Sustaining 50% Growth and Expanding Margins The long-term business outlook remains highly positive. Management is confident in sustaining its historical growth rate of 40% to 50% year-on-year, propelled by these four new operational verticals coming online next year. Strategically, the value-added copper and new antimony extraction projects could increase the company’s margins by up to 1%. The working capital cycle is also expected to normalise to 60-65 days, down from 82 days, due to bulk inventory purchases. This could allow the company to translate up to 50% of its net profit into surplus free cash flow by March. 9MFY26 Financials: 65% Profit Surge on Record ₹6,438 Crore Revenue Reflecting this strategic momentum, the company posted exceptional financials in 9MFY26. Consolidated revenue grew by approximately 38% year-on-year to ₹6,438 crore, driven largely by a 29% surge in underlying volumes. EBITDA grew 65% to ₹449 crore, with margins at 7.0%. Furthermore, net profit grew by 65% to Rs. 281 crore. Gravita Indiais a leading recycling company specializing in the recovery and manufacturing of non-ferrous metals, primarily lead, aluminum, and plastics. It operates a network of 13 facilities across Asia, Africa, and Europe. Gravita processes scrap into secondary metals, customized alloys, and various value-added products. It has recently ventured into rubber recycling. Currently, the company has an installed recycling capacity of approximately 3,40,000 MTPA. By material, lead recycling dominates the revenue mix, accounting for 88% of revenue. Revenue Mix: Shifting Focus from Lead to High-Margin Aluminium The remaining (12%) comes from non-lead business, including Aluminium (9%), Plastics, Rubber, and Turnkey Solutions. Aluminium recycling is Gravita’s fastest-growing vertical. It is shifting its strategic focus to improve margins and sustainability. Gravita Vision 2029 By product complexity, Value-Added Products (VAP) account for 46% of sales. It manufactures Value-Added Lead products, such as specific lead alloys, red lead, lead suboxide, litharge, lead sheets, and lead powder. It aims to increase the revenue contribution of VAP to over 50% ( and non-lead businesses to above 30% by 2029. ₹1,500-Crore Capex: Scaling Capacity to 7,00,000 MTPA To support this future growth, Gravita has charted an aggressive expansion plan backed by an earmarked capital expenditure of around ₹1,225-1,500 crore through FY28. The core objective of this expansion is to scale up the company’s total recycling capacity to over 7,03,659 MTPA by FY28. Gravita’s Capacity Expansion Of this, the 125,000 MTPA lead processing plant is targeted for completion by Q4FY26. While a major portion of the CAPEX will strengthen existing operations, the company also aims to penetrate new, high-potential recycling verticals, including lithium-ion batteries, paper, and steel. Target 2029: The Roadmap for 25% CAGR and 50% Value-Added Sales The company’s long-term outlook is anchored by its ambitious “Vision 2029,” aiming to position Gravita among the top five global recycling companies. Management is targeting a sustained volume Compound Annual Growth Rate of over 25%, profitability growth exceeding 35%, and a Return on Invested Capital of over 25%. Gravita delivered strong financial results in 9MFY26, demonstrating steady progress across its operational metrics. The company’s revenue grew 9% to ₹3,093 crore, driven by a 5% increase in volume. However, operating profit rose by 39% to ₹323 crore, while margin expanded by 220 bps to 10.4%. Net profit increased by 31% to ₹286 crore. Pondy Oxides(POCL) is a leading Indian recycling company specializing in non-ferrous metals. POCL recycles industrial scrap and end-of-life products to manufacture industry-grade VAP, such as lead alloys, copper, aluminium alloys, and plastic granules for diverse industrial applications. Pondy’s Capacity Notably, POCL is India’s first 3N7 LME-Registered Lead Brand. The company currently boasts a robust total lead recycling capacity of 204,000 MTPA. To fuel its next phase of growth, POCL has a strategic expansion plan centered on backward integration and portfolio diversification. It is also doubling its copper capacity to 12,000 MTPA by early 2026. Strategic Pivot: Reducing Lead Concentration to 65% by FY27 POCL’s revenue mix is heavily concentrated in its core metal, with lead accounting for over 95% of revenues. Management anticipates that as new capacities in copper, aluminium, and plastics ramp up, lead’s contribution to the overall revenue mix will taper down to a more balanced 65% to 70% by FY27. It is expanding its lead and copper businesses to leverage proximity to global markets by H2FY27. The company is also actively exploring new, high-growth verticals, including lithium-ion battery, rubber, and e-waste recycling. Like Gravita, POCL also aims to increase VAP’s revenue contribution to over 60% in the coming years. Target 2030: The Roadmap for 20% CAGR and 60% Value-Added Sales POCL’s business outlook is guided by its “Target 2030” vision, which projects a revenue CAGR of over 20% and sustained volume growth above 15%. Operationally, the company aims to maintain EBITDA margins above 8%, achieve a Return on Capital Employed (ROCE) exceeding 20%, and increase the revenue share of value-added products to over 60%. Pondy’s Target 2030 Record Performance: 114% Net Profit Surge in 9MFY26 POCL delivered its highest-ever financial performance in 9MFY26, driven by improved capacity utilization and higher sales volumes in both the lead and copper segments. The company achieved net revenue growth of 33% to ₹2,007 crore. EBITDA surged by 96% to ₹157 crore, while margins expanded to 7.8%. Net Profit surged 114% to ₹101 crore. Valuation View: Assessing the ‘Quality Premium’ in a High-Growth Sector Jain Resources stands out with strong Return on Capital Employed and Return on Equity, followed by Gravita and POCL. Perhaps this is why, despite its brief trading history, Jain trades at a higher premium multiple than its competitors. On the other hand, both Gravita and Pondy Oxides trade at a premium to their 5-year median EV/EBITDA multiples and also the industry median. India’s recycling opportunity is already visible in the numbers. The market stands at $14 billion today and is projected to reach $21.4 billion by 2030, supported by 10-25% recycled-content mandates by FY31. As demand continues to outpace primary supply, execution will separate winners. Jain, Gravita, and POCL are scaling capacity, improving margins, and integrating operations to capture this shift. They could be the prime beneficiary of the industry tailwind. Meanwhile,keep them in your watchlist. Note: Throughout this article, we have relied on data from http://www.Screener.in and the company’s investor presentation. Only in cases where the data were unavailable have we used an alternative, widely accepted, and widely used source of information. The purpose of this article is only to share interesting charts, data points, and thought-provoking opinions. It is NOT a recommendation. If you wish to consider an investment, you are strongly advised to consult your advisor. This article is strictly for educational purposes only. About the Author:Madhvendra has been deeply immersed in the equity markets for over seven years, combining his passion for investing with his expertise in financial writing. With a knack for simplifying complex concepts, he enjoys sharing his honest perspectives on startups, listed Indian companies, and macroeconomic trends. A dedicated reader and storyteller, Madhvendra thrives on uncovering insights that inspire his audience to deepen their understanding of the financial world. Disclosure:The writer and his dependents do not hold the stocks discussed in this article. The website managers, its employee(s), and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein. The articles’ content and data interpretation are solely the personal views of the contributors/ writers/authors. Investors must make their own investment decisions based on their specific objectives, resources, and only after consulting such independent advisors as may be necessary.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Brokerages see 80% upside in Eternal, IHCL; 3 more Buys</t>
+          <t>Akshaya Tritiya 2026: Gold to hit Rs 1,85,000? Axis Direct sees 10-15% upside after Q1 ‘stress test’</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Top brokerages predict up to 80% upside in stocks like Eternal and IHCL—see which stocks to buy now for strong returns! Read more.</t>
+          <t>Akshaya Tritiya 2026 — Axis Direct predicts gold may reach Rs 1,85,000 going forward. Explore their price outlook and plan your investment today!</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2026-03-18T17:31:15+05:30</t>
+          <t>2026-04-19T12:22:23+05:30</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/brokerages-see-80-upside-in-eternal-ihcl-3-more-buys-4176777/</t>
+          <t>https://www.financialexpress.com/market/akshaya-tritiya-2026-gold-to-hit-rs-185000-axis-direct-sees-10-15-upside-after-q1-stress-test-4212029/</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>The markets have been on an uptrend for the last three consecutive sessions. Several stocks have seen sharp price action after last week’s steep decline. A host of brokerage houses, both domestic as well as international, have come up with their research notes on stocks in the highly uncertain geopolitical scenario. These brokers see as much as 80% upside in one of the stocks. Read to know more- Motilal Oswal retained a ‘Buy’ rating on ACME Solar Holdings. The brokerage house kept the target price of Rs 341 on the stock, translating into an upside potential of more than 34%. It believes thatACME Solar Holdingshas strong earnings visibility as its portfolio currently stands at 8.1GW (comprising 3GW operational capacity and 5.1GW under construction), with 78% of capacity backed by PPAs (Power Purchase Agreements). Motilal Oswal believes that as projects under construction are commissioned, operational capacity is expected to increase from 2.5GW at the end of FY25 to 5.5GW by the end of FY28, driving EBITDA per adjusted net profit CAGR of 74%-76% over FY25–28. Eternal’s share pricesaw a sharp correction over the past few months. The stock has fallen nearly 40% from its recent highs. However, domestic brokerage house JM Financial believes the sell-off is perhaps overdone and sees room for meaningful upside from current levels. In its latest note,JM Financial maintained a ‘Buy’ rating on Eternalwith a price target of Rs 400, implying an upside of over 80% from current levels. According to the report, the optimism comes despite rising competition in both quick commerce and food delivery, as well as broader macro uncertainties. Quick commerce and competition go hand in hand. Everyone wants a slice of the up-and-coming segment; as a result, big players like Flipkart and Amazon are also scaling up their dark store networks and competing aggressively on pricing and delivery fees. TheIndian Hotels Company share pricehas taken a beating, down 21% in six months, hit by West Asia war jitters and a fall from its highs, even as the broader market has not corrected as much. But Global brokerage house, Nomura, says it is not stepping away from the counter. Nomura has retained the ‘Buy’ rating on Indian Hotels Company, while trimming the target price from Rs 830 to Rs 800, implying a 28.6% upside. The brokerage house took cognizance of the recent turbulence but says the damage to the fourth quarter earnings is likely to remain limited, while the earnings trajectory from FY26 to FY28 stays intact with a projected annual EBITDA growth rate of 13% to 14% on a compounded basis. Domestic brokerage houseJM Financial retained a ‘Buy’ rating on Polycab India. They have set a target price of Rs 9,000, implying about 23% upside from the current levels. JM Financial expectsPolycab India’sMarch quarter to be relatively weak compared with earlier expectations. The brokerage said business activity during January and February 2026 remained broadly normal, though January saw some overstocking while February witnessed destocking across the channel. However, March has been weaker so far due to uncertainty related to ongoing West Asia conflicts and a high base, which could affect fourth-quarter estimates. The domestic brokerage house,Motilal Oswal Financial Services, has retained its ‘Buy’ rating on Hindalco Industriesdespite the fire at the Oswego plant of Novelis. They believe that the long-term outlook on the company remains robust on the back of domestic growth and cost effectiveness. The brokerage house has set a target price of Rs 1,110 per equity share onHindalco Industries. This implies a potential upside of over 21% from current levels. The company’s management expects domestic demand (across Asia) to remain robust and outpace the modest growth expectation of 2-4% CAGR globally, broadly driven by renewable &amp; electrification, infra spending, packaging, and auto/EV adoption. Disclaimer:This article provides factual analysis only and is not, and should not be construed as, an offer, solicitation, or recommendation to buy or sell securities. Investors must conduct their own independent due diligence and seek advice from a SEBI-registered financial advisor.</t>
+          <t>It’sAkshay Tritiya 2026, and the volatile swing ingold pricescontinue to be in focus. After 4 years of explosive double-digit gains, is the yellow metal poised for the 5th consecutive breakout year? Perhaps if one had asked this question at the beginning of the year, it would have been a no-brainer as gold spiked to new all-time highs in later January. However, since then it’s been a volatile ride. Axis Direct, an Indian brokerage house, however, has a positive view on prices going forward. They see scope for 10-15% upside for gold prices from the current baseline. If one tracks thegold pricetrajectory, from the highs of $5,500/oz in late January, prices slipped to the lows of $4,098 in March. The ceasefire talks in April have further eased apprehension significantly. As the brokerage house Axis Direct highlighted, a “formidable bottom” has been formed. A 10-year price analysis by Axis Direct reveals that gold has delivered 18% returns annually on a compounded basis between 2016-2026. According to the brokerage house, the “2026 macro environment offers a win-win outcome.” They stated that “whether the global economy faces stagflationary heat or rate cut relief, the macro-economic architecture provides a structural tailwind for gold.” In the light of the above factors, the Axis Direct report highlighted that “following the extreme stress of Q1 2026, the underlying pillars of demand- central bank accumulation, ETF inflows and macro-economic hedging – remain fully intact. Gold remains a fundamental portfolio necessity.” The key question now is what’s driving gold demand now. Axis Direct outlines the four pillars of demand. According to their analysis, the “macro-driver quadrant” involves four key catalysts – -Central Bank buying: Sustained baseline demand despite record-high prices –Fed Rate:  The inverse relationship betweengold rateand the Fed rate action is an important factor. -ETF inflows:  Indian ETF inflows surged to Rs 25,000-30,000 crore in 2025 from a mere Rs 1,500 crore in 2022. -Geopolitical tension: The ongoing geopolitical tension is also adding to gold’s safe haven demand. On the basis of the above analysis, Axis Direct has set targets for both global and domestic gold prices. For Comex gold, Axis Direct expects prices to surge to $5,300 – 5,500/oz levels. The gold target for the domestic market has been set at Rs 1,70,000- 1,85,000/10 gm. From the current levels of Rs 1,52,000/10 gm on MCX and $4,800/oz levels in the international market, that signals significant upside potential. Axis Direct anticipates about 10-15% upside from the current baseline.</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Mukesh Ambani-led Reliance Jio hires 17 banks including Citi, JPMorgan, Goldman and Kotak for IPO: Report</t>
+          <t>Suzlon Energy to Nuvoco Vistas: Why top brokerages are bullish on these 6 stocks with 15% to 50% upside potential</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Reliance Jio appoints 17 banks for a $4 billion-plus Mumbai IPO structured as an offer for sale, potentially India's largest-ever listing.</t>
+          <t>Brokerage consensus stocls: Top brokerages see significant upside potential in stocks like Suzlon Energy and Nuvoco Vistas; explore opportunities now.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2026-03-18T16:47:12+05:30</t>
+          <t>2026-04-20T06:24:06+05:30</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/ipo-news-mukesh-ambani-led-reliance-jio-hires-17-banks-including-citi-jpmorgan-goldman-and-kotak-for-ipo-report-4176698/</t>
+          <t>https://www.financialexpress.com/market/suzlon-energy-to-nuvoco-vistas-why-top-brokerages-are-bullish-on-these-6-stocks-with-15-to-50-upside-potential-4210392/</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Reliance Jio Platformshas hired 17 banks to manage its Mumbai stock listing, which will see ⁠the ​company raise no new funds and allow exits for some shareholders, ​a Reuters report said. The report added that theIPOwill be executed ‌as an offer for sale, where only existing shareholders sell their ⁠shareholding to ⁠the public. Over ‌the past ​six years, Jio ‌has diversified into artificial intelligence and raised ‌funds from ​well-known ​investors, including ​KKR, General Atlantic, Silver Lake ​, and the Abu Dhabi Investment ⁠Authority. Financialexpress.comhas not been able to independently verify the report. The hiring of banks brings the parent of India’s largest telecom operator, Reliance Jio, with over 500 ⁠million users, closer ⁠to what could be the country’s largest-ever IPO worth more than $4 billion. As per the report, Jio’s roster ⁠of ‌17 advisors includes Wall Street giants Citigroup ​and JPMorgan, as well as ‌Indian investment banks Axis Capital, ICICI Securities, IIFL, and Kotak Mahindra Capital. Other banks on the ​list include Goldman Sachs, Morgan Stanley and ⁠Bank of America, the report added. Earlier this week, a Bloomberg report stated that Mukesh Ambani’s Reliance Jio Platforms is aiming to file a draft ⁠red ​herring prospectus for the initial ​public ​offering as early as the end ⁠of ⁠this month. Meanwhile, theSecurities and Exchange Board of Indiareduced the minimum public share float threshold last week, paving the way for the Jio IPO. The regulator last year proposed to halve the minimum amount of shares large companies had to offer in ⁠their ​IPOs, allowing those valued at above Rs 5 trillion after listing to sell just 2.5% of their paid-up capital. As part of its strategy of international business expansion, earlier this month Jio Platforms appointed Dan Bailey as President to oversee international business initiatives. Based in London, Bailey will, apart from overseeing international business, contribute more broadly across the India business as well.</t>
+          <t>Brokerage consensus stocls: The Indian stock market is currently witnessing a significant repositioning by major global and domestic brokerages as they identify value opportunities. Leading firms such as Nomura,Jefferies, andMotilal Oswalhave issued updated ratings on stocks includingSuzlon Energy, SBI Life, andHDFC AMC, suggesting a potential upside ranging from 15% to over 50% i some counters. While near-term volatility remains a key factor to watch, due to fluctuating fuel costs and regulatory adjustments, analysts are focusing on structural demand, capacity expansion, and improving profitability metrics as the primary catalysts for these picks. Elara Securities has reiterated a ‘Buy’ rating with a target price of Rs 370, translating into an upside of 21% from the current price. The firm believes the worst of near-term headwinds is already priced in. Despite rising fuel costs, the stock is still trading below levels seen during earlier energy shocks, which gives some room on valuations. Growth visibility is tied to capacity expansion in East India and the phased commissioning of Vadraj assets. Operationally, volume growth and better realizations drove EBITDA higher in the recent quarter. Premium product mix is improving, and the company is pushing through price increases to protect margins. Even after trimming estimates due to higher fuel costs, the brokerage is sticking with its call, citing demand strength and expansion-led growth. Nomura has maintained a ‘Buy’ rating while setting a target price of Rs 415, implying an upside of about 33.9%. The firm has cut its estimates slightly due to rising fuel and packaging costs but still sees enough in the business to stay positive. Pricing strength in core markets and above-industry volume growth are key factors behind the call. The brokerage also points to deleveraging and capacity additions as longer-term drivers. Margins are expected to stay under pressure in the near term, but the view is that structural demand and pricing discipline should hold things together. The stock is currently trading around 8x one-year forward EV/EBITDA, which Nomura still finds reasonable given the growth visibility. JM Financial maintains a buy rating on the JM Financial maintains a buy rating on theSuzlon Energywith a 12-month price target of Rs 64, suggesting a potential return of 30.6%. The analysis positions the firm as an unintended beneficiary of the Middle East crisis and domestic power supply challenges. with a 12-month price target of Rs 64, suggesting a potential return of 30.6%. The analysis positions the firm as an unintended beneficiary of the Middle East crisis and domestic power supply challenges. The brokerage argues that wind energy possesses a strong daily complementarity with solar power because wind generation is typically available in the evening hours when solar generation drops to zero. This characteristic is critical for addressing the current supply deficit of approximately 8GW during peak evening demand. The firm expects the company to report a significant jump in commissioning figures during the first half of the 2027 fiscal year. This uptick is expected to fix the existing gap between product deliveries and actual installations, which should result in better cash flows and a fresh stream of order inflows for the business. Motilal Oswal also recommends a buy on thestockwith a target price of Rs 66, which offers a projected upside of 31%. The firm views the current market levels as an attractive entry point for those seeking exposure to the expanding renewable energy sector. The brokerage expects the company to show consistent financial improvement, with earnings per share projected to reach Rs 2.5 by the 2028 fiscal year. This growth path is supported by an estimated 13.6% expansion in earnings as the company scales its manufacturing output. The report demonstrate that the company’s return on equity is expected to stay robust at 28.7% for the 2027 fiscal year. These profitability ratios indicate that the business is effectively generating value from its projects while maintaining a healthier balance sheet than in previous years. Nuvama Research maintains a strong buy call on this insurance major with a target price of Rs 910, which represents a potential upside of 50.2% from current levels. The analysis points to the company’s robust profitability metrics as a primary driver for future stock performance. The brokerage notes that the Value of New Business (VNB) margin is expected to remain healthy at 25.6% for the 2025 fiscal year. This metric is critical because it indicates the profit expected from new business written during the period, adjusted for the cost of capital. Furthermore, the company’s operating Return on Embedded Value (RoEV) is projected to stay at 17.4%. This steady return indicates that the business is effectively generating value from its existing portfolio of insurance contracts and capital reserves. Jefferies also recommends a buy on the stock, setting a price target of Rs 725 for an expected upside of 25%. The firm views the life insurer as a core holding within the non-lending financial space. The analysts believe that the current valuations offer a significant cushion for long-term holders. They see the company benefiting from the increasing penetration of insurance products across the domestic market. The report suggests that the company’s solvency and growth outlook remain positive despite recent regulatory changes in the insurance sector. This stability allows the company to maintain its market share while expanding its product suite. Nuvama Researchhas issued a buy recommendation for SBI Life with a target price of Rs 2,390, implying an upside of 24.9%. The firm relies on the company’s superior distribution network to drive these returns. The brokerage expects the company to deliver a VNB margin of 27.8% in the 2025 fiscal year. This high margin profile distinguishes the company from its peers and supports the aggressive price target. Operating RoEV is estimated at a high 20.9%, which confirms the efficient capital management of the firm. These figures suggest that the company is well-positioned to capitalize on the growing demand for protection and savings products. Jefferies maintains a buy rating with a target price of Rs 2,500, which offers a projected upside of 36%. The firm lists the stock as a top pick within the non-lending financials category. The rationale for this call is built on the company’s significant distribution moats and its ability to handle regulatory risks more effectively than its competitors. The vast branch network of its parent bank provides a low-cost customer acquisition channel. Analysts emphasize that the stock is a defensive play that can withstand market volatility. The 17% growth in Value of New Business over the next two years is a key pillar of their valuation model. Motilal Oswal joins the consensus with a buy rating and a target price of Rs 2,270, representing a 15% upside. The firm observes that the company continues to maintain a leadership position in the private insurance space. The brokerage anticipates that steady earnings per share growth will support the stock price as the company scales its operations. They note that the company is trading at an attractive valuation relative to its historical peak. The analysts also point to the company’s low operating costs as a significant competitive advantage. This efficiency allows for higher reinvestment into growth initiatives and technological upgrades. Nuvama Research suggests buying the stock with a target price of Rs 790, which would yield an upside of 46.3%. The firm sees the company recovering strongly from previous cyclical lows. Profitability is expected to be driven by a VNB margin of 22.8% in the upcoming fiscal year. While this is slightly lower than some peers, the brokerage believes the growth in volume will compensate for the margin profile. The analysis highlights a total RoEV of 13.0%, with expectations for this to improve to 14.2% in subsequent years. This trajectory indicates a turning point in the company’s operational efficiency. Jefferies provides a buy rating with a target price of Rs 670, implying an upside of 22%. The brokerage recently raised this target following a quarterly result that beat market expectations. The analysts note that the beat was largely driven by superior VNB margins and controlled operating expenses. They believe that the company is successfully transitioning its product mix toward more profitable protection plans. The report mentions that the current valuations imply a significant discount to the company’s long-term potential. This creates a favorable risk-reward balance for those entering the stock at current market levels. Nomura has upgraded the stock to a buy rating with a reduced target price of Rs 680, offering an upside of 24.3%. The upgrade is based on the stock’s current valuation of 1.3x one-year forward price-to-embedded-value. The analysts argue that the current market price does not account for the company’s turnaround in its business mix. They expect the company to outperform the broader benchmark indices over the next 12 months. However, the brokerage does note a downside risk related to the potential exit of a joint venture partner. Despite this, the core business fundamentals are seen as strong enough to justify the upgrade. JM Financialhas maintained a ‘Buy’ rating with a target price of Rs 3,200, implying an upside of 20.2% from the current price of Rs 2,662. The brokerage is sticking with the name despite a softer quarter on the surface. Core revenue dipped 2% sequentially due to fewer days, but that didn’t derail the bigger picture. Strong other income and cost control helped the company beat estimates at the operating level. The firm expects earnings to compound at around 20% CAGR over FY26–FY28, which keeps the story intact. There is also comfort around yield pressure. Management flagged a 3–4 bps hit from SEBI’s expense ratio changes, but JM Financial believes most of it can be absorbed through commission tweaks and tighter cost control. The brokerage is valuing the stock at 33x FY28 EPS, and is not in a hurry to change stance given the steady earnings trajectory. Nuvamahas retained a ‘Buy’ rating with a target price of Rs 3,170, which translates into an upside of roughly 19% from the current level. The firm acknowledges that market volatility has dragged near-term profitability, especially with weak mark-to-market income in Q4. Still, the operating engine hasn’t really cracked. Revenue and EBIT grew 16.7% and 15.7% YoY respectively, backed by strong SIP flows and steady AUM growth. Even after cutting estimates for FY27 and FY28 due to market-related adjustments, the brokerage hasn’t stepped away from its call. The logic is fairly simple: stable yields, strong cost discipline, and consistent inflows. Management is also pushing into PMS and AIF segments, which adds another layer to growth without relying entirely on mutual funds. The collective outlook from these brokerages suggests that while sector-specific challenges persist, the financial fundamentals of these market leaders remain intact. With HDFC Life and ICICI Prudential showing room for massive gains based on VNB margins, and Suzlon Energy benefiting from the renewable energy push, the consensus points toward a growth-oriented second half for the fiscal year. These target prices reflect a belief that current market prices have not yet fully accounted for upcoming capacity additions and improved operational efficiencies across the board. Disclaimer: The investment ratings and target prices mentioned in this report are based on analysis by independent brokerages and do not constitute an offer or solicitation by this publication. Given the specific upside claims and stock-specific recommendations, readers are advised to consult with a SEBI-registered investment advisor before making any financial decisions. Market investments are subject to volatility, and past performance or brokerage projections are not guarantees of future results. This disclaimer has been generated using AI to support user well-being and responsible content consumption.</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Varun Beverages a Buy now? Motilal Oswal sees 35% upside as bottler evolves into consumer play</t>
+          <t>Beyond solar and wind: This Rs 1.4 lakh crore grid opportunity is the real story – 3 stocks to watch</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>In its latest note, the brokerage firm maintained a ‘Buy’ rating on the stock with a target price of Rs 550, implying around 35% upside.</t>
+          <t>As India targets 50% clean energy by 2030, a ₹1.4 lakh crore HVDC opportunity is emerging. Few players are quietly positioning across the value chain—can they convert this policy push into earnings growth?</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2026-03-18T16:06:58+05:30</t>
+          <t>2026-04-19T05:30:00+05:30</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/varun-beverages-a-buy-nownbsp-motilal-oswal-sees-35-upside-as-bottler-evolves-into-consumer-play-4176668/</t>
+          <t>https://www.financialexpress.com/market/stock-insights/beyond-solar-and-wind-this-rs-1-4-lakh-crore-grid-opportunity-is-the-real-story-3-stocks-to-watch/4211560/</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Varun Beverages’ share priceis in focus after a relatively weak year for the company, where volumes were impacted by the unseasonal rainfall and softer consumption trends. Despite this downward-looking trend, brokerage firm Motilal Oswal believes that the company’s long-term growth story remains and expects an upside from the current level. In its latest note, the brokerage firm maintained a ‘Buy’ rating on the stock with a target price of Rs 550, implying around 35% upside. Here’s a closer look at the brokerage’s investment rationale. According to the report, CY25 was a subdued year for Varun Beverages, with volume growth coming in at just 8% globally and 2% in India due to unusually heavy rainfall affecting demand. The report further noted that realisations also remained largely flat during the year. The brokerage points out that underlying demand drivers, such as retail expansion, better electrification, and stronger cold-chain infrastructure, remain firmly in place and should support long-term growth. According to the report, a key change that Varun Beverages underwent is its transition from being a pure-play bottler to a broader consumer-based platform. The company is using its distribution network to expand into a variety of categories such as snacks, energy drinks, dairy and even alcoholic beverages in a few markets. Its partnership with Carlsberg, for instance, signals a potential entry into beer in African markets, the report added. The company has also made a few investments in visi-cooler manufacturing in order to enhance control over its supply chain. The company has added significant manufacturing capacity over the past two years and commissioned four new plants in India to support future demand, the report noted. At the same time, it is expanding its portfolio with new launches and health-focused products, including low- and no-sugar beverages, which are helping drive premiumisation, the report noted. The weather could also turn into a tailwind. Rising probability of El Niño conditions could lead to hotter summers, which typically boost demand for beverages. Another key growth driver, as per the brokerage firm, is the company’s attempts at expanding its international presence. The company has been scaling up its operations across Africa and other markets with the help of acquisitions, partnerships and capacity additions. As a result of this, International volumes are growing faster than India, and now is contributing a larger share of the business. This diversification is helping reduce dependence on the domestic market and providing an additional growth engine, the report acknowledged. Despite the weak volume growth in CY25, the company managed to maintain stable margins and strong cash generation. Operating cash flow increased during the year, even as return ratios moderated and working capital requirements rose. Motilal Oswal believes the company’s consistent execution, disciplined capital allocation, and expanding capacity will continue to support profitability over the medium term. The brokerage expects Varun Beverages to deliver steady growth, building in a revenue, EBITDA, and profit CAGR of around 13–16% over CY25–27. It values the stock at 45 times CY27 estimated earnings, maintaining its ‘Buy’ rating with a target price of Rs 550. Motilal Oswal believes Varun Beverages’ weak performance in CY25 is largely due to temporary factors such as weather-related disruptions rather than any structural slowdown. As it expands into new categories, grows its international business, and continues to invest in capacity and distribution, Varun Beverages looks better prepared to keep its growth going over the long term. Disclaimer: This article provides factual analysis only and is not, and should not be construed as, an offer, solicitation, or recommendation to buy or sell securities. Investors must conduct their own independent due diligence and seek advice from a SEBI-registered financial advisor.</t>
+          <t>High Voltage Direct Current (HVDC) technology is at the core of India’s grid transformation. India is transitioning toward cleaner energy, which is expected to account for 50% of thepowermix by 2030. This shift is driving a sharp focus on building and expanding high-capacity transmission corridors as a national priority. This is because HVDC systems are vital for long-distance bulk power transmission, minimizing energy losses, and ensuring grid stability. To accommodate the growing influx ofrenewable energy, theNational Electricity Planaims to increase HVDC capacity to 67 gigawatts (GW), up from approximately 33 GW in 2022. JP Morgan estimatesthat opportunities worth $14-15 billion (around ₹1.4 lakh crore) will emerge in the HVDC sector over the next 5-6 years, driven primarily by robust medium-term demand. Furthermore, an industry tailwind, limited competition, and operating leverage will drive margin expansion. Against this backdrop, this article explains three hidden gems positioned to benefit from this opportunity. BHELis uniquely poised to lead the HVDC revolution, backed by its over 40 years of expertise in HVDC technology. The company has successfully executed six major landmark HVDC projects. It commissioned India’s very first HVDC link, the Lower Sileru-Barsoor project, in 1989. Notably, BHEL doesn’t just assemble these systems. It also manufactures the high-technology components required for Ultra HVDC transmission. BHEL’s HVDC product portfolio includes converter transformers, smoothing reactors, switchgear, valves, and more. From Khavda to Nagpur: De-risking the FY25 Order Pipeline Recent orders reinforce BHEL’s strong market positioning in HVDC. BHEL secured an order fromPower Gridto establish the ±800 kV, 6,000 MW LCC HVDC terminal stations connecting Khavda KPS2 in Gujarat to Nagpur in Maharashtra in FY25. Further, the company received another Letter of Intent from Rajasthan Power Transmission to establish the ±800 kV, 6,000 MW HVDC terminal stations at Bhadla (Rajasthan) and Fatehpur (UP), complete with associated AC substations. The SMR Pivot: Can Nuclear Capacity Drive a Long-Term Re-rating? Further, many new HVDC projects are currently under planning and implementation, presenting a massive business opportunity for which BHEL is fully prepared. Beyond HVDC, BHEL holds a strategic edge as the country’s only domestic manufacturer of nuclear turbine generator sets. As India targets 100 GW of nuclear capacity by 2047 and plans to operationalize five indigenous Small Modular Reactors by 2033, this positioning places the company at the center of a long-duration structural opportunity. The company is also expected to benefit from emerging sectors, includinge-mobility,renewableenergy,defence, and aerospace. BHEL’s 7-Year Visibility: Can the Execution Match the Order Book? BHEL’s financials have also improved in the recent quarter. Revenue rose 11% to ₹21,472 crore in 9MFY26. Operating profit expanded by 43.7% to 589 crore, while margin expanded by 60 basis points to 2.7%. Net Profit grew by 930% to ₹309 crore, albeit from a low base. As of Q3FY26, BHEL’s order book stood at ₹2.2 lakh crore, providing around 7 years of order visibility, based on FY25 revenue of ₹28,339 crore. BHEL Share Price Apar Industriesis the world’s largest manufacturer of aluminium and alloy conductors, the third-largest manufacturer of transformer oil, and India’s largest manufacturer of renewable cables. The cables division is the fastest-growing segment of the company. The company is a one-stop solutions provider for power transmission and distribution, including turnkey reconductoring projects. Its footprint in the HVDC domain is anchored by its Specialty Oils and lubricant business. Notably, Apar is the only Indian company to supply transformer oil to all major 800 kV HVDC projects in India. Global Footprint: Scaling Manufacturing to Capture the Middle East Boom The division generated ₹4,062 crore in Q3FY26 revenue, with exports accounting for 41% of sales. To capture further global demand, APAR is actively scaling up manufacturing in Saudi Arabia to support the local market and the Middle East. It operates a strong lubricants and automotive segment under the ARKOS, POWEROIL, and BOLT brands. Thus, Apar is expected to be a key beneficiary of increasing HVDC demand. The company has contributed to the 1000 MW, 400 kV HVDC Aarey-Kudus transmission corridor in Maharashtra, a vital power link for the Mumbai Metropolitan Region. To this end, APAR supplied inhibited high-grade naphthenic transformer oil to ensure reliability and equipment performance. R&amp;D and Financials: Converting Intellectual Capital into 22% Revenue Growth Furthermore, Apar’s intellectual capital and Research &amp; Development efforts actively support the expansion of HVDC infrastructure. Their R&amp;D division has successfully designed AL 59 conductors specifically engineered for 800 kV HVDC lines, ensuring they meet the heavy power transmission requirements of these next-generation grid networks. From a financial perspective, the company’s 9MFY26 revenue rose 22% year-on-year to ₹16,299 crore, driven by domestic resilience and an improved product mix. Operating Profit surged 23.8% to ₹1,483 crore, while margins stood at 9.1%. Net Profit surged 26.6% to ₹723 crore. The order book stood at ₹9,064 crore, providing revenue visibility of around 0.5 years, based on FY25 revenue of ₹18,581 crore. Apar Share Price GE Vernova T&amp;D Indiais the publicly listed Indian arm of the US-based GE Vernova Inc. It enables grid modernization and supports the country’s integration of renewable energy. While Apar supplies transformer oil for 800 kV HVDC projects, GE Vernova is a pioneer in introducing 800 kV HVDC technology in India. Its portfolio encompasses equipment ranging from medium- to ultra-high-voltage (up to 1200 kV). Key products and services include power transformers, circuit breakers, gas-insulated switchgear, substation automation, digital software solutions, HVDC systems, and Flexible AC Transmission Systems. HVDC transmission is a key technology for GE Vernova, primarily because it enables the reliable evacuation and transmission of renewable energy generated in remote locations to urban and industrial consumption centers. The Refurbishment Edge: GE Vernova’s Recurring Revenue from Power Grid GE Vernova has a strong track record and a growing portfolio of HVDC projects. It had previously demonstrated its execution capabilities by completing Phases 1/2 of the Champa-Kurukshetra project, which has an HVDC capacity of 6,000 MW. In Q3FY26,Power Grideven awarded a refurbishment order for this project to GE Vernova. The Efficiency Factor: Why VSC Technology Commands a Premium The company won a major VSC HVDC order from theAdani Group, which includes the supply of transformers. For this project, GE Vernova will build the HVDC terminal stations. The project has an execution timeline of approximately four years. The company expects another HVDC project (Barmer-South Kalamb) to be finalised by around Q2FY27. From a financial perspective, the company’s revenue rose 46% year-on-year to ₹4,569 crore, driven by order-book execution. Operating Profit surged 118.5% to ₹1,239 crore, while margins stood at 27.1%. Net Profit surged 108% to ₹881 crore. The order book stood at ₹14,380 crore, providing revenue visibility of around 3 years, based on FY25 revenue of ₹4,292 crore. GE Vernova Share Price GE Vernova stands out with strong Return on Capital Employed and Return on Equity, followed by Apar. BHEL, on the other hand, has poor return ratios due to uneven profitability. In terms of valuation, all three companies are trading at multiples significantly higher than the industry median. BHEL and GE Vernova are trading at a slight discount to their 5-year average multiples, whereas Apar is trading at approximately double its historical valuation. India’s push toward 50% clean energy by 2030 is accelerating investments in HVDC, with capacity targeted to double to 67 GW and a ₹1.4 lakh crore opportunity emerging. Companies across the value chain, from equipment to critical components, are positioning themselves to capture this demand. Execution, order visibility, and operating leverage will ultimately determine who converts this structural tailwind into sustained earnings growth. Meanwhile,keep them in your watchlist. Note: Throughout this article, we have relied on data from http://www.Screener.in and the company’s investor presentation. Only in cases where the data were unavailable have we used an alternative, widely accepted, and widely used source of information. The purpose of this article is only to share interesting charts, data points, and thought-provoking opinions. It is NOT a recommendation. If you wish to consider an investment, you are strongly advised to consult your advisor. This article is strictly for educational purposes only. About the Author:Madhvendra has been deeply immersed in the equity markets for over seven years, combining his passion for investing with his expertise in financial writing. With a knack for simplifying complex concepts, he enjoys sharing his honest perspectives on startups, listed Indian companies, and macroeconomic trends. A dedicated reader and storyteller, Madhvendra thrives on uncovering insights that inspire his audience to deepen their understanding of the financial world. Disclosure:The writer and his dependents do not hold the stocks discussed in this article. The website managers, its employee(s), and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein. The articles’ content and data interpretation are solely the personal views of the contributors/ writers/authors. Investors must make their own investment decisions based on their specific objectives, resources, and only after consulting such independent advisors as may be necessary.</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>3 ‘Buy’ recommendation by Motilal Oswal with up to 35% upside potential</t>
+          <t>Forget traditional IT services: This transit &amp; fintech disruptor is scaling at 33% CAGR</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Explore Motilal Oswal's top 'Buy' picks — Varun Beverages, SBI Life, and IPCA Labs — with up to 35% upside; see why these stocks stand out.</t>
+          <t>This small cap company is emerging as a niche, IP-led IT player with leading banks as clients and exposure to digital banking, transit, and data centers. A growing order book and recurring revenue support visibility, but execution remains key.</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2026-03-18T21:23:52+05:30</t>
+          <t>2026-04-19T05:30:00+05:30</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/motilal-oswals-top-buy-recommendations-at-this-hour-with-upto-35-upside-potential-varun-beverages-sbi-life-ipca-labs-4176537/</t>
+          <t>https://www.financialexpress.com/market/stock-insights/forget-traditional-it-services-this-transit-amp-fintech-disruptor-is-scaling-at-33-cagr/4211644/</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Investors looking for potential market movers may want to take a closer look at three stocks that have recently caught the attention of the brokerage houseMotilal Oswal. The brokerage has given ‘Buy’ recommendations with upside potential ranging up to 35%. But what makes these picks stand out? According to the brokerage report, these companies are not just following trends; they are actively shaping their industries, making them worth watching closely in the coming months. Let’s take a look at the stocks the brokerage is bullish on and the rationale behind it – Varun Beverages, a key player in the soft drinks space, has received a ‘Buy’ recommendation with a target price of Rs 550. This implies a potential gain of 35% from current levels. According to the brokerage report, “We expect a 13% growth in revenue, 13% growth in Earnings Before Interest, Taxes, Depreciation and Amortisation (EBITDA), and 16% growth in Profit After Tax (PAT) on a Compound Annual Growth Rate (CAGR) between 2025 -2027.” The company is shifting from being a pure-play beverage bottler to a multi-category consumer distribution platform. Motilal Oswal noted, “VBL’s management strategy focuses on expanding its proven franchisee model – deepening its presence in India and extending its reach in Africa – while transforming the company from a single-category beverage bottler into a multi-category consumer goods distribution platform.” Despite weaker consumption in 2025 due to heavy rainfall affecting demand, the brokerage expects the company to achieve double-digit growth. This is supported by capacity expansion, portfolio innovation, and backward integration. International markets are also emerging as a key growth driver, contributing around 31% of volumes in 2025, up from 21% in 2020. SBI Life Insurance, another stock under the brokerage’s radar, comes with a target price of Rs 2,400. This suggests an upside of 24%. The company has delivered consistent growth, with Annualised Premium Equivalent (APE) rising at a CAGR of 15% FY20-25, compared to 6% for the overall industry. According to the brokerage report, “The gradual shift toward higher-margin products, robust operational efficiency, and rising rider attachments is expected to help in maintaining Value of New Business (VNB) margin in the range of 26-28%, despite temporary headwinds from the loss of input tax credit.” The company is gradually focusing more on traditional insurance products while reducing Unit Linked Insurance Plans (ULIP) share from around 67% to 60%. As per the brokerage report, protection products are growing faster than the overall business, targeting 9-9.5 percent of individual APE. The brokerage expects continued APE growth of around 15% through FY26-28. In the pharmaceutical space,Ipca Laboratorieshas also been recommended as a ‘Buy’, with a target price of Rs 1,820. According to the brokerage report, “We expect IPCA to deliver a 13% revenue CAGR over FY26-28, led by robust performance in domestic formulations and healthy pick-up in exports.” The brokerage report added, EBITDA and PAT are projected to grow at 17% and 16% CAGR over the same period, driven by better operating leverage. The company is implementing multiple initiatives to strengthen its domestic formulation segment, such as revamping the cardiology portfolio and expanding into high end cosmo dermatology. On exports, the brokerage expects growth to be supported by US relaunches, European tenders, and traction in established markets. Overall, the brokerage report noted that for Varun Beverages, international expansion and diversification are key; for SBI Life, product mix and operational efficiency are critical; and for IPCA Laboratories, a mix of domestic growth and export expansion drives optimism. Disclaimer: This article provides factual analysis only and is not, and should not be construed as, an offer, solicitation, or recommendation to buy or sell securities. Investors must conduct their own independent due diligence and seek advice from a SEBI-registered financial advisor.</t>
+          <t>TheIndian IT sectoris predominantly services-led, focusing largely on outsourcing and custom services. There are very few companies that have a product-led ecosystem. It’s even rarer to find a globally scalable IP-led technology platform in India.Aurionpro Solutionsis one such company. To be clear, the company has not outperformed theNifty IT indexor the broader market in the last year. In fact, Aurionpro Solutions’ share price has declined by about 45% during the period. The reason for discussing this company, which has a market cap of nearly ₹5,000 crore, as of 17th April 2026, is its unique positioning and growth model. To add on, Foreign Portfolio Investors (FPIs) own 16% of the company. Earlier, Aurionpro was a services-led company, focusing on custom integration, middleware, and digital transformation projects for banks. In 2020, the company shifted its business model towards IP-led technology products. In simple words, it now builds and owns the technology stack and then licenses it to customers, instead of building new solutions from scratch. The company operates through two business segments: The Banking and Fintech division is the core business of the company. It brings in more than 50% of the company’s revenue. Under the segment, Aurionpro offers retail &amp; wholesale banking solutions, payment solutions, risk &amp; compliance tools, and trade finance automation. The products are built on the company’s own technology platforms that are designed to easily connect to existing banking systems. UnlikeInfosys’s Finacle orOracle’s Flexcube, which offer a core banking solution, Aurionpro offers niche solutions across transaction banking and lending. The company’s clientele includesHDFC Bank,Axis Bank,SBI,Bank of Baroda, and leading financial institutions in the Middle East and Africa. Through its subsidiary, AuroPay is strengthening its presence in India’s digital payment ecosystem. AuroPay is similar to platforms like Razorpay, enabling businesses to receive payments securely and transparently. Here is where things get interesting for the company. This segment adds to the growth momentum of the company. The core focus here is beyond traditional banking, offering technology services across three key verticals: In the smart transit portfolio, Aurionpro has secured major orders fromTitagarh Rail Systemsand Delhi Metro Rail Corporation for building automated fare collection systems and platform screen door systems. In thedata centerportfolio, the company has secured its largest-ever order, winning a multi-year contract valued at ₹350 crores. It has also won a strategic data center project withIDBI Bank. After the change in business model, Aurionpro recorded a visible turnaround in financial performance. Financial Trends at a Glance Over the last three financial years, revenue from operations has almost doubled from ₹659 crore in FY23 to ₹1,173 crore in FY25, recording a CAGR of 33%. Operating margin is steady at a range of 20-22%. Profitability and Return Ratios Return on Equity (ROE) and Return on Capital Employed (ROCE), both efficiency ratios, are declining. The key reason for the decline is an increase in the number of shares outstanding. Overall, the growth momentum is strong, but returns are declining due to rising capital and investments. Whether the future growth momentum will be sustained or not, the order book status reveals a lot of information. At the end of FY25, the company had an order book size of over ₹1,400 crores. It increased to over ₹1,700 crore at the end of December 2025, indicating steady new-deal momentum. Key deal wins include: While new-deal wins are key, Aurionpro’s unique business model ensures steady revenue flow even if new-deal momentum slows. The company earns its revenue through license and implementation fees. This includes upfront payments and annual maintenance contracts. According to Ventura Securities’ report released on 1st April 2026, 60% of Aurionpro’s revenue is recurring, indicating strong and predictable future revenue visibility. To add on, Aurionpro also benefits from higher customer stickiness. Since banks and enterprises rarely change core tech platforms, the company can generate more business from existing clients through upgrades and customisation. Aurionpro Solutions has strategically positioned itself around three powerful megatrends: digital banking transformation, urban mobility expansion, and data center &amp; digital infrastructure boom. Aurionpro Solutions’ share price growth has been impacted by the broader sell-off in the IT stocks and valuation concerns surrounding small-cap stocks. The stock had corrected by about 45% from its 52-week high level of ₹1,666 in the recent sell-off. It is currently trading around the ₹915 level, as of 17th April 2026. Aurionpro Solutions 1-Yr Price Chart As a result, the valuations have moderated. Aurionpro Solutions is now trading at a P/E of 24.9, below its five-year median P/E of 32. EV/EBITDA (Enterprise value/ earnings before interest, taxes, depreciation, and amortisation) is at 15.3x, which is again below its 5-year median of 23.9x. AI has emerged as a key risk for traditional Indian IT companies, particularly those that are services-driven. In that context, Aurionpro’s shift to an IP-led, platform-based model offers a relatively better position. However, the company is not entirely immune. The next phase depends on how effectively Aurionpro integrates AI into its platforms and solutions. In many ways, AurionPro is still in a transition phase, from a services-led past to a scalable IP-led future. The company has all the building blocks in place: a growing order book, a strong client base, strong recurring revenue, and exposure to long-term structural themes. But the outcome depends on execution. For readers, Aurionpro Solutions represents a business with clear potential, but it needs to prove the durability of its model in a rapidly changing technology landscape. Note: We have relied on data fromwww.Screener.inthroughout this article. Only in cases where the data was not available, have we used an alternate, but widely used and accepted source of information. The purpose of this article is only to share interesting charts, data points and thought-provoking opinions. It is NOT a recommendation. If you wish to consider an investment, you are strongly advised to consult your advisor. This article is strictly for educative purposes only. Deepan Datta has spent over a decade studying stocks and mutual funds. His passion is to uncover interesting stories in the financial markets and share them through his writings with investors at large. He is focused on delivering clear, easy to understand and research-backed insights. Deepan began his career as a Research Associate at S&amp;P Global, where he developed a strong foundation in financial research and data analysis. Disclosure: The writer and his dependents do not hold the stocks discussed in this article. The website managers, their employees (s), and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein.  The content of the articles and the interpretation of data are solely the personal views of the contributors/ writers/authors.  Investors must make their own investment decisions based on their specific objectives, resources and only after consulting such independent advisors as may be necessary.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Hindustan Copper: Anand Rathi bets on 31% upside despite Middle East margin risks</t>
+          <t>5 key metrics from HDFC Bank’s March 2026 results every investor must see</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Anand Rathi has maintained a Buy rating on Hindustan Copper with a target price of Rs 650, seeing 31% upside despite margin risks from higher fuel costs and copper price volatility.</t>
+          <t>HDFC Bank built on the growth momentum of the earlier quarter, and reported a 12.1% y-o-y growth in loans along with 14.4% growth in deposits in the March 2026 quarter. Is the largest private sector bank firmly on the growth path over the next few quarters, at a time when the Indian economy has been reeling from the impact of the Middle East crisis?</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2026-03-18T16:25:43+05:30</t>
+          <t>2026-04-19T05:30:00+05:30</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/hindustan-copper-anand-rathi-bets-on-31-upside-despite-middle-east-margin-risks-4176575/</t>
+          <t>https://www.financialexpress.com/market/stock-insights/5-key-metrics-from-hdfc-banks-march-2026-results-every-investor-must-see/4211540/</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>TheHindustan Copper share priceslipped almost 3% intra-day today and has declined 15% in the last one month. The ongoing crisis across the Middle East and the escalation of the violence have not just led to supply disruption but also impacted industrial operations. Domestic brokerage house,Anand Rathi, however, remains positive despite the sharp price action. They have retained a ‘Buy’ rating and set a target price of Rs 650, implying an upside of 31.13% from current levels. They are constructive on the longer-term prospect, as most of Hindustan Copper’s chemicals are sourced locally, which limits its exposure to global supply disruptions. Anand Rathi is positive onHindustan Copperas it expects to see a boost in its production capacity in the long term. It has received a composite licence in January for the Baghwari-Khirkhori block which, after being operational, could support the company’s production growth beyond FY31 and help expand its ore production capacity beyond 12.2 million tonnes. The report also noted that copper prices have already corrected by about 5% since the end of February. Typically copper prices correct when geopolitical tension intensify. However, geopolitical tensions could still push up freight costs due to higher crude oil prices. “As ‘consumption of power, fuel and water’ accounts for approximately 7% of revenue, any increase in fuel cost would have a direct impact on operating margin,” Anand Rathi noted. Anand Rathi has trimmed its estimates for copper prices by about 3.1% for FY27 and FY28, noting that the Middle East—which accounts for only about 2% of global mined copper production—could still trigger short-term volatility in commodity markets amid escalating tensions. “Considering the evolving macro environment, we believe prices may remain under pressure in the near term,” Anand Rathi said. Copper prices have already corrected by about 5% since the end of February, when geopolitical tensions intensified. Anand Rathi has also cut itsEBITDAestimates for Hindustan Copper, citing delays in production ramp-up and higher freight costs. “Factoring in slightly delayed ramp-up in mining volumes along with potential headwinds from higher freight costs linked to crude price movements, we have trimmed our EBITDA estimate by 8.7% for FY26, 5.2% for FY27 and 5% for FY28,” Anand Rathi said. The brokerage expects Hindustan Copper’s ore production to increase by around 5% year-on-year, although it may remain slightly below earlier guidance. “Delay in commencement of production at the Kendadih mine and the likely ramp-up at Kolihan mine from Q4FY26 to Q1FY27 could weigh on near-term output,” the brokerage noted. Despite near-term headwinds, the brokerage remains optimistic about Hindustan Copper’s long-term growth prospects. It expects strong demand for copper from sectors such as energy transition, electric mobility and renewable energy infrastructure. Disclaimer: This article provides factual analysis only and is not, and should not be construed as, an offer, solicitation, or recommendation to buy or sell securities. Investors must conduct their own independent due diligence and seek advice from a SEBI-registered financial advisor.</t>
+          <t>The March 2026 quarter results ofHDFC Bankwere keenly awaited in a bid to understand its core performance at a time when the broader Indian economy has been reeling from the impact of the US / Israel – Iran war. In addition, shareholders are awaiting more clarity from the largestprivate sector bankwith regards to the recent resignation of Atanu Chakraborty on March 18, as the part-time chairman and independent director of the bank with immediate effect. The HDFC Bank stock ended 0.6% higher at Rs 800 on Friday, and the stock is hovering above its 52-week low of Rs 726.75 that was reached on April 2. Now, let’s take a look at the Q4 results of the bank. March 2026 quarter – Strong growth in HDFC Bank’s core operations With regard to the key operational parameters, the bank has attempted to build on the momentum from the earlier quarter – for instance,credit growthwas 12.1% y-o-y to Rs 29.37 lakh crore in the March 2026 quarter. The largest private sector bank saw strong demand from small and mid-market loans that grew by 17.2% y-o-y and business banking that grew by 20% y-o-y in the fourth quarter of FY26. The March quarter is typically a busy / peak season for credit, with individuals, small and large companies borrowing funds heavily before the close of the financial year. Credit growth is an operational parameter of a bank that is keenly tracked, and investors have been keenly following this metric of HDFC Bank. Since its merger in July 2023, HDFC Bank has been cautious in growing its loan book, with its credit-to-deposit ratio well above 90%, to the disappointment of shareholders and Dalal Street. For perspective, HDFC Bank had grown its loan book barely 5.4% y-o-y to Rs 26.2 lakh crore in the March 2025 quarter. However, in the recent credit peak season, HDFC Bank had also shown double-digit loan growth — its loan book in the December 2025 quarter grew by 12% y-o-y to Rs 28.21 lakh crore. The third quarter of a financial year is also a peak credit season for banks. Of equal importance, is HDFC Bank’sdeposits grew14.4% y-o-y to Rs 31.05 lakh crore in Q4FY26, with the bank reporting strong growth in time deposits, largely fixed deposits. Deposits form the basis of extending credit for a bank, short and long-term to clients, and in the case of HDFC Bank, a strong and sustained growth in deposits remains key to bringing down its credit-to-deposit ratio. HDFC Bank had a credit-to-deposit ratio of nearly 94.6% in Q4FY26. In the December 2025 quarter, HDFC Bank had grown its deposits by 11.7% y-o-y to Rs 28.6 lakh crore, with its credit-to-deposit ratio of nearly 98.6 % in the quarter under review. Net Interest Margin (NIM)is another key operational metric tracked by investors. For HDFC Bank, its NIM was 3.53% on interest earning assets in the March 2026 quarter as against 3.7% a year earlier. Loans to smaller enterprises enable banks to earn a higher rate of interest on loans / credit vis-a-vis loans to top rated corporates, and help them manage the pressure on NIMs. The RBI has taken several steps to boost lending in the broader banking system and this includes the cut in repo rates in early December 2025. This in turn has put a temporary pressure on NIMs of banks, like HDFC Bank. Asset qualityof HDFC Bank has been quite stable — its % of net NPAs to net advances was 0.38% in the March 2026 quarter as against 0.43% a year earlier. HDFC Bank has one of the lowest NPA ratios in the domestic banking industry and it is often viewed as a benchmark for other banks. Its provisions has also come down by nearly 18% y-o-y to Rs 2,609.6 crore in the March 2026 quarter, and it helped the Mumbai-based bank’s standalone net profit to rise 9% y-o-y to Rs 19,221 crore in the quarter under review. HDFC Bank’s core banking operations are reflected in its standalone results. Apart from strong loan growth, HDFC Bank has kept a tight check on its costs – with itscost-to-income ratioat 39.9% in the March 2026 quarter and broadly in tune with a year earlier. A part of this could be attributed to increased automation and use of AI-related technology in daily operations, which helps HDFC Bank to keep operational costs under check. HDFC Bank in its investor presentation has not provided employee numbers. As a result, HDFC Bank’s return on assets (average) – not annualized was 0.48% in the March 2026 quarter, and for FY26 it was 1.94%. HDFC Bank along with smaller rival,Kotak Mahindra Bank, have one of the highest Return on Assets (ROA) in the banking industry, over the past several quarters. Kotak Mahindra Bank will declare its results on May 2. The bank is seeking shareholder approval to raise Rs 60,000 crore for funding infrastructure sector loans. The above development comes at a time when the government has been encouraging India Inc to expand their capacity in a range of sectors including airports, communication and transport along with steel and cement via numerous policy measures. For instance, RBI’s recent policy measures have helped to lower cost of borrowing for companies along with several measures taken by the central government to ease the compliance burden. Various domestic and international bodies have lowered the growth forecast for the Indian economy to 6% to 6.5% for FY27, given the Middle East war. Investors will be watching the implications from the above forecast on the various operational parameters of HDFC Bank and other leading banks, including loan growth, NIM, NPAs and RoA. Of equal importance will be managing the cost efficiency ratio and it will play a key role in driving profit growth for HDFC Bank, going forward. HDFC Bank has also appointed a domestic law firm and an international law firm following the recent resignation of its chairman. Investors will also be keeping a close eye on updates from these law firms for corporate governance standards at the largest private sector bank Is the HDFC Bank stock cheap?? The HDFC Bank stock ended 0.6% higher at Rs 800 on Friday, and the stock is hovering above its 52-week low of Rs 726.75 that was reached on April 2. On the preferred valuation matrix, price to (standalone) book value, the stock trades at nearly 2.2 times. HDFC Bank’s core banking operations are reflected in its standalone quarterly results. Over the past 5 years, the HDFC Bank stock has traded at a price to (standalone) book value between 2.1 times and 4.8 times Kotak Mahindra Bank trades at on a price-to-(standalone)-book value of 3 times. Over the past 5 years, Kotak Mahindra Bank has traded at a price-to- (standalone) book value between 3.1 times and 7.1 times. HDFC Bank is currently trading at lower end of its price-to-(standalone) book value and at much lower valuations to Kotak Mahindra Bank. Investors canput HDFC Bank on their watch list, and see if it performs to various operational parameters as well as keep an eye on developments related to corporate governance. Amriteshwar Mathur is a financial journalist with over 20 years of experience. The writer and his family have no shareholding in any of the stocks mentioned in the article. Disclaimer: The website managers, its employee(s), and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein. The content of the articles and the interpretation of data are solely the personal views of the contributors/ writers/authors. Investors must make their own investment decisions based on their specific objectives, resources and only after consulting such independent advisors as may be necessary.</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>6 reasons why the markets are rallying today despite global uncertainties: Nifty surges past 23,800, Sensex jumps 900 points</t>
+          <t>HDFC Bank Dividend 2026: Rs 13 final payout announced; Check record date, history</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Sensex and Nifty soar over 1% amid short covering and sectoral gains; discover key drivers of the market rally today.</t>
+          <t>HDFC Bank declares Rs 13 final dividend for FY26; check if you're eligible and see payout history. Click for record date and details!</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2026-03-18T14:48:27+05:30</t>
+          <t>2026-04-18T16:06:49+05:30</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/6-reasons-why-the-market-is-rallying-today-despite-global-uncertainties-nifty-surges-past-23800-sensex-jumps-900-points-4176580/</t>
+          <t>https://www.financialexpress.com/business/industry/hdfc-bank-dividend-2026-rs-13-final-payout-announced-check-record-date-history/4211378/</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>The Indian stock markets staged a smart recovery and extended gains with both the domestic indices trading with 1% plus gains. In the intraday trading session, theSensexclimbed nearly 900 points to touch an intraday high of 76,988. On the other hand, theNiftycrossed 23,850, gaining over 250 points. Both the indices are up 1% each. Small cap and midcap stocks led the charge, with gains of up to 2% during the session. The benchmark indices are up for the third consecutive day. What is striking is this came despite ongoing geopolitical tension, elevatedoil prices, and a weak rupee. Therefore, what’s the big trigger now? Let’s take a look at the key reasons behind the market rally- One of the key factors behind the market’s recovery is short covering. After the steep fall triggered by tension in theMiddle East, many stocks became available at attractive valuations. Although oil prices have been volatile recently, Brent crude eased to around $100 per barrel from last week’s highs near $119. “Despite the uncertainty regarding the war, markets have staged a bounce back. One factor that enabled this is crude remaining around $102 and fears of spiking above $120 not materialising,” said Dr. V.K. Vijayakumar, Chief Investment Strategist at Geojit Investments. Foreign institutional investors, while generally cautious, have selectively bought into certain sectors like telecom, which has supported the market’s resilience. Dr. Vijayakumar also added, “Despite being sustained sellers in the market, FIIs have been selectively buying in some sectors like telecom. This partly explains the resilience in telecom stocks. Also, there is a portfolio churn happening away from IT and highly valued FMCG stocks towardstelecom,pharmaceuticals,defenceand select financials. Market leaders and fancied stocks in these segments will continue to be resilient even in a choppy market.” IT stocks lead the charge The IT sector stocks led the charge. TheNifty IT Indexwas up over 2% and Index heavyweights likeInfosys,HCLTechand the like jumped 3% intra-day. A recent report by CLSA, the international brokerage house, highlighted that “deal pipelines remain strong and valuations for India’s IT sector at its10-year average now look highly attractive.” They have a ‘High Conviction’ ‘Outperform’ rating on Persistent and Coforge and ‘Outperform’ rating on Infosys,Tech Mahindra, TCS and LTIMindtree. On HCLTech andWiprothey have a ‘hold’ rating The rally was not limited to the large-cap indices. The Nifty Midcap 100 and Nifty Smallcap 100 indices rose more than 1.5% each. Sectoral indices also reported strong gains, with Nifty Auto up 2%, Information Technology up over 3.5%, Media and Realty up 3%, and Consumer Durables climbing 2%. Markets abroad have also extended their rally. Japan’s Topix surged 2%, South Korea’s main indices rose nearly 5% to three-week highs, and Australia’s S&amp;P/ASX 200 added 0.2%.</t>
+          <t>The country’s largest private bank,HDFC Bank,has declared itsQ4 numbers, but what’s even more exciting for shareholders is that the bank has declared a final dividend. The record date to decide the eligibility of shareholders who would receive the dividend has been fixed. A look at theHDFC Bank dividendannouncement. A final dividend of Rs 13 per equity share has been recommended by the bank’s Board. This is in addition to the Rs 2.50 per share special dividend announced in August. With this, the total dividend payout for FY26 is Rs 15.50 per share. The record date has been set as June 19, 2026. As per the exchange filing, “The Bank paid a special interim dividend of Rs 2.50 per equity share of  Rs 1 each (adjusted for bonus) on August 11, 2025. The Board of Directors have now recommended a final dividend of Rs 13.00 per equity share of Rs 1 for the year ended March 31, 2026. This would be subject to approval of the shareholders at the forthcoming annual general meeting. With this, the total dividend for the year ended March 31, 2026 would be Rs 15.50 per equity share of Rs 1 each for the year ended March 31, 2026. The record date for determining the eligibility of members entitled to receive the said dividend shall be Friday, June 19, 2026.” So far, HDFC Bank declared a total of 27 dividends since April 2001. This announcement is the 28th one. In the last 1 year, the bank has announced a total dividend payout of Rs 27 per share. The Bank’s dividend yield is over 3% at current levels. Additionally, theHDFC Bankhas proposed amendments to the Employee Stock Incentive Plan 2022. According to the exchange filing, the “name of ‘Nomination and Remuneration Committee’ is changed to ‘Governance, Nomination and Remuneration Committee’ with effect from October 30, 2025; thus, references to the said committee in the Stock Incentive Plan have been revised accordingly.” The changes are set to reflect the present applicable laws, directions, regulations, accounting standards, etc. are being carried out. Moreover the board proposed the extension of the validity of the Stock Incentive Plan 2022 to enable the carry-forward of the unutilized pool of RSUs as approved by the shareholders through postal ballot on May 14, 2022 for an additional period of 5 (five) years i.e. till May 13, 2031</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Delhi Traffic Advisory March 19: Kisan Panchayat at Ramlila Maidan causes major diversions – Check restricted time, routes to avoid and alternate paths</t>
+          <t>London’s Heathrow vs. Singapore’s Changi: Which airport defines the ultimate luxury experience?</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Police said restrictions and diversions will be enforced on a need basis in areas surrounding Ramlila Maidan --- particularly along Jawaharlal Nehru (JLN) Marg.</t>
+          <t>Ever feel like the airport is actually the best part of your trip? You're not alone! In the 2026 Skytrax awards, Singapore’s Changi kept its ‘World’s Best’ title for its amazing vibes, but London’s Heathrow snatched the crown for the best luxury shopping. Whether you want a waterfall or a personal shopper, your layover just became a destination.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2026-03-19T09:06:11+05:30</t>
+          <t>2026-04-20T13:15:24+05:30</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/india-news/delhi-traffic-advisory-march-19nbspkisan-panchayat-at-ramlila-maidan-causes-major-diversions-check-restricted-time-routes-to-avoid-and-alternate-paths/4177435/</t>
+          <t>https://www.financialexpress.com/life/lifestyle-londons-heathrow-vs-singapores-changi-which-airport-defines-the-ultimate-luxury-experience-4212868/</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Commuters in Delhi are likely to face congestion and delays on Thursday amid ‘special arrangements’ across the city for a ‘Kisan Panchayat’ at Ram Leela Maidan. Multiple diversions have been implemented in central Delhi from 6:00 am — with a large number of people expected to gather at the venue till 4:00 pm. The police has said traffic curbs will be enforced on a need basis in areas surrounding Ramlila Maidan. According to the advisory, vehicular movement from Ajmeri Gate towards Ramlila Maidan via Asaf Ali Road will not be permitted. Commuters have been advised to take JLN Marg as an alternate route for their onward journey. Traffic congestion is likely on several key stretches, including JLN Marg, Asaf Ali Road, Chaman Lal Marg, Ajmeri Gate, Minto Road, Delhi Gate and the Kamla Market roundabout, especially during the arrival and dispersal of participants. “Avoid affected stretches, plan your journey in advance and use public transport wherever possible. Stay updated through Delhi Police Traffic channels,” the Delhi Traffic Police urged via X. Kisan Panchayat leads to major diversion at Ramlila Maidan Farm organisations had announced plans for an all-India march (known as Kisan Yatra) earlier this year — travelling from Kanyakumari to Kashmir during February and March. The event was organised under the Samyukta Kisan Morcha (Non-Political) and intended to underline its call for minimum support prices, implementation of recommendations of the Swaminathan Commission to ensure that farmers receive a price 50% above the cost of production as MSP, and complete debt relief. “During this journey, we will organize ‘Kisan Panchayats’ across the country to mobilize grassroots support. We will collect millions of village-level resolutions in favor of these demands and present them to the Prime Minister during a grand Kisan Mahapanchayat scheduled for March 19 at Ramlila Ground in New Delhi,” SKM national coordinator Jagjit Singh Dallewal had previously The traffic curbs have already gone into effect at 6:00 am. It will remain in place till 4:00 pm today — with the police expecting a large gathering in the area. Police said restrictions and diversions will be enforced on a need basis in areas surrounding Ramlila Maidan — particularly along Jawaharlal Nehru (JLN) Marg. No vehicles will be allowed from Ajmeri Gate side on Asaf All Road towards Ram Leela Maidan. The Delhi Traffic Police said JLN Marg could be used for the onward journey. Commuters have been asked to avoid these roads till 4:00 pm. Special diversion arrangements have also been made for heavy vehicles and buses. Vehicles coming from north and west Delhi and heading towards Ajmeri Gate and beyond will be diverted from Rani Jhansi Chowk via Rani Jhansi Road and Panchkuian Road. Commuters travelling to the New Delhi Railway Station from the Ajmeri Gate side have been advised to take the route via Rani Jhansi Road, Panchkuian Road, Connaught Circus and Minto Road.</t>
+          <t>Airports are not just layovers anymore; they have turned into an attraction on their own. For decades, the airport was seen as a place of stress, long queues, and uncomfortable plastic seating. Travellers would count the minutes until they could board their flight and escape the terminal. However, now everything has changed completely in the aviation sector. Major international hubs have spent billions of dollars to transform their terminals into luxurious shopping and dining hubs that rival the world’s most expensive shopping malls and five-star resorts. Today’s travellers don’t mind a long wait between flights anymore. In fact, many people actually enjoy it. Skyscanner’s Travel Trends for 2026 show a trend called ‘Shelf Discovery,’ where the transit experience and local airport shopping are now a part of the holiday itinerary. This change has started a big competition between the two most famous airports in the world:London’s Heathrowand Singapore’s Changi. The latest data from Skytrax, the industry leader in passenger satisfaction surveys, has set the stage for a fascinating debate. While Changi remains a fan favourite for its overall atmosphere and incredible design, Heathrow has reclaimed the crown for the World’s Best Airport Shopping. This award goes beyond the basics of duty-free shopping. It shows how each airport defines luxury: Heathrow through exclusive brands and service, Changi by creating an immersive environment. So, what exactly sets these experiences apart for travellers willing to spend before they reach their destination? While other airports try to be parks or museums, Heathrow knows exactly what it is: a world-class shopping destination. Terminal 5, in particular, has become a symbol of British luxury. Walking through the terminal feels less like being in a transportation hub and more like walking down Bond Street in the heart of London. The airport has curated a collection of brands that cater specifically to the elite travellers. You will find luxury brands like Rolex, Cartier, and Hermès. But what truly sets Heathrow apart in the 2026 rankings is its focus on personalised service. The airport has realised that luxury is not just about the product on the shelf, but about how the customer feels during the purchase. Their personal shopping service is a game-changer. Here, travellers can book a session with a professional stylist who will meet them at the airport, help them navigate the different terminals, and curate a selection of items based on their taste. On the other side of the world, Singapore Changi offers a completely different kind of luxury. If Heathrow is all about sophisticated shopping, Changi is a futuristic city of the future. The philosophy here is ‘retailtainment,’ a blend of shopping and entertainment. The opening of the Jewel Changi complex changed the rules of what an airport could be. By building the world’s tallest indoor waterfall and surrounding it with a lush indoor forest, Singapore created a space where people actually want to spend their vacation time. Luxury at Changi is about the environment as much as it is about the shops. When you shop at Changi, you feel like you’re shopping in a garden rather than an airport. You can shop for anything and everything from high-end electronics to luxury fashion labels, and then step outside the store to see butterflies flying in a garden or take a dip in a rooftop swimming pool. For the luxury traveller, Changi offers a sense of peace and wellness that is often missing from busy European hubs. The airport also has incredible flagship stores that use augmented reality and interactive displays to engage customers. In 2026, Changi expanded its premium offerings to include even more private lounge spaces and wellness retreats, ensuring that wealthy travellers can find a quiet sanctuary away from the crowds. While the battle between London and Singapore captures most of the headlines, the 2026 Skytrax list shows that the rest of the world is not sitting still. Rome’s Leonardo da Vinci Airport has made a massive jump in the rankings by focusing on ‘Made in Italy’ luxury. They have created a dedicated district for Italian fashion and leather goods that has proven to be a huge hit with international tourists looking for authentic quality. Similarly, the new Zayed International Airport in Abu Dhabi is carving out a niche by offering ultra-exclusive VIP terminals where passengers never even have to see a regular gate. The top 10 list for 2026 has a diverse range of locations, from the massive, tech-heavy terminals in Seoul and Tokyo to the grand, artistic spaces in Paris and Istanbul. Each of these airports has discovered that shopping is a vital part of the passenger experience. In Hong Kong and Taipei, the focus is often on high-end jewellery and electronics, while in Paris, the emphasis is naturally on French couture and fine wines. This global competition is great news for travellers because it means that airports are constantly trying to outdo each other with better lounges, better food, and more impressive architecture. The standard for what we expect from an airport has never been higher. Deciding which airport offers the better luxury experience really depends on what kind of person you are and what you need during your trip. If you are a fashion lover who wants to find the latest runway collections and enjoy a traditional, high-end British service, then London Heathrow is almost impossible to beat. It is the best place to go if you have a specific list of items you want to buy and you want the best possible service to help you find them. However, if you want your layover to feel like a mini-vacation, Changi is the clear winner. The luxury is found in the atmosphere, the greenery, and the sheer variety of things to do. It is perfect for travellers who want to stretch their legs in a forest or enjoy a quiet meal by a waterfall before heading to a luxury boutique.</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Mark Zuckerberg’s Metaverse ambitions scaled down as company kills VR app after major layoffs, $80 billion in losses</t>
+          <t>Pakistan’s role as Iran mediator is malicious, says US expert, calling it one of the most antisemitic nation</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>The decision effectively ends the role of Horizon Worlds as a dedicated VR social destination, where users interacted via digital avatars in virtual worlds.</t>
+          <t>The US and Iran held rare direct talks in Pakistan earlier this month to end the nearly two-month-long conflict in Iran.</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2026-03-19T09:03:43+05:30</t>
+          <t>2026-04-20T12:37:52+05:30</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/life/technology-mark-zuckerbergs-metaverse-ambitions-scaled-down-as-company-kills-vr-app-after-major-layoffs-80-billion-in-losses-4177436/</t>
+          <t>https://www.financialexpress.com/world-news/pakistans-role-as-iran-mediator-is-malicious-says-us-expert-calling-it-one-of-the-most-antisemitic-nation/4212721/</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Meta CEO Mark Zuckerberg is quietly scaling down his grand vision of a metaverse he was excited to show the world in 2021. Meta’s Reality Labs division has faced nearly $80 billion in cumulative operating losses since late 2020, leading to the discontinuation of the Horizon Worlds social platform from the Quest VR store by March 2026 and fully phase it out of its VR headsets by June 15, 2026. Horizon Worlds will remain available for mobile users, though. In a community blog,Metaexplained the decision in straightforward terms, stating, “We are separating the two platforms so each can grow with greater focus, and the Horizon Worlds platform will become a mobile-only experience.” The decision effectively ends the role of Horizon Worlds as a dedicated VR social destination, where users interacted via digital avatars in virtual worlds — a concept that Zuckerberg once positioned as the successor to traditional social media. In October 2021, Zuckerberg rebranded Facebook, the company, to Meta, declaring the company’s vision for the future. Back then, Meta stated officially that, “Our hope is that within the next decade, the metaverse will reach a billion people, host hundreds of billions of dollars of digital commerce, and support jobs for millions of creators and developers.” The company had created Reality Labs as the division tasked with building VR hardware (like Quest headsets) and software (including Horizon Worlds). The Quest headsets caught momentum, but Meta’s metaverse ambitions couldn’t pull off the same. The Horizon Worlds social platform struggled with low engagement, never exceeding a few hundred thousand monthly active users according to reports. The expensive headsets and glitchy experiences failed to attract mainstream consumers, too. Meta suffered staggering losses as a result. The Reality Labs division posted massive quarterly losses year after year, culminating in a record $6.02 billion operating loss in Q4 2025 alone, pushing the division’s total losses to nearly $80 billion since late 2020. The division suffered losses of $19.1 billion in 2025 alone, which was higher than the $17.7 billion recorded losses in 2024. In essence, Meta burned through its revenue to keep the Metaverse alive – a product nobody wanted. With Metaverse no longer a priority, the company laid off more than 1,000 employees in the division in early 2026, shutting internal VR studios and redirecting resources toward artificial intelligence and wearable devices, including the popularRay-Ban Metasmart glasses developed with EssilorLuxottica — a product that’s also facing a controversy lately with regards to how it handles user privacy. During the Q4 2025 earnings call, Zuckerberg acknowledged the ongoing burn but signaled optimism for the future. “I expect Reality Labs losses this year [2026] to be similar to last year, and this will likely be the peak as we start to gradually reduce our losses going forward while continuing to execute on our vision,” he had stated. With a renewed focus on the glasses and wearable section, Zuckerberg hinted at making the Horizon Worlds platform successful on mobile platforms.</t>
+          <t>US negotiators will head to Pakistan for a second round of talks on Monday evening as a shaky ceasefire deal with Iran runs out of time. The update from President Donald Trump came even as Tehran rejected “all negotiations” with the United States following the seizure of its cargo ship in international waters. Pakistan continues to act as a mediator between the two countries amid the turbulence — leading talks with both nations and engaging global leaders. Despite its active role, experts have suggested that Washington may have blundered by involving Pakistan. “Pakistan’s role is malevolent. Rogue Pakistani nuclear scientist AQ Khan helped Iran establish its nuclear program; now Washington rewards Islamabad for the mess their own corruption created…Pakistan is not only among the world’s most antisemitic countries, but it is also one of the most anti-American,” Michael Rubin wrote in an analysis for The Sunday Guardian. The senior fellow at the American Enterprise Institute opined that Trump had “essentially done the equivalent of hiring a child molester to teach in a kindergarten” by relying on Pakistani mediation. He also flagged Pakistani ‘support’ for the Taliban, and how two-thirds of the population had “regretted” the death of Al Qaeda leader Osama Bin Laden. “By relying on Pakistan, however, Trump repeats the mistakes of Afghanistan, Gaza, Syria, and Yemen. No country needs to defeat the United States militarily when the US president allows adversaries to mediate on their behalf to craft deals that transform victory into defeat. The result will not only be humiliation for the United States, but also danger of an arrogant and empowered Islamabad that believes Trump has given it broad immunity to continue its terror,” he argued. The US and Iran held rare direct talks in Pakistan earlier this month to end the nearly two-month-long conflict in Iran. The talks had concluded without any agreement, and the ceasefire will end on Wednesday unless an extension is announced. “Iran decided to fire bullets yesterday in the Strait of Hormuz — A Total Violation of our Ceasefire Agreement! Many of them were aimed at a French Ship, and a Freighter from the United Kingdom. That wasn’t nice, was it? My Representatives are going to Islamabad, Pakistan — They will be there tomorrow evening, for Negotiations,” he wrote on Truth Social. Trump has hinted at the possibility of a truce as well as fresh attacks against Tehran. “We’re offering a very fair and reasonable DEAL, and I hope they take it because, if they don’t, the United States is going to knock out every single Power Plant, and every single Bridge, in Iran. NO MORE MR. NICE GUY! They’ll come down fast, they’ll come down easy and, if they don’t take the DEAL, it will be my Honor to do what has to be done, which should have been done to Iran, by other Presidents, for the last 47 years. IT’S TIME FOR THE IRAN KILLING MACHINE TO END!” he wrote on Sunday night.</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>HSBC layoffs: AI push may cut 10% of the workforce, putting 20,000 jobs at risk — Who will be impacted?</t>
+          <t>Will Rohit Sharma play today? MI sweat on fitness call vs GT in IPL 2026</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>HSBC is weighing a major workforce shake-up as it leans into artificial intelligence, with early estimates suggesting up to 20,000 roles — largely in non-client-facing teams — could be affected over the next few years.</t>
+          <t>Will Rohit Sharma play today remains the big question for MI vs GT IPL 2026, with Mumbai Indians awaiting a late fitness call on their key batter.</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2026-03-19T08:57:59+05:30</t>
+          <t>2026-04-20T12:32:16+05:30</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/news/hsbc-layoffs-ai-push-may-cut-10-of-the-workforce-putting-20000-jobs-at-risk-who-will-be-impactednbspnbsp/4177440/</t>
+          <t>https://www.financialexpress.com/sports/will-rohit-sharma-play-today-mi-vs-gt-ipl-2026-update/4212871/</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Things may soon change in a big way atHSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported. The idea is to use artificial intelligence to do more work and reduce the need for people in certain roles — something the tech world is already grappling with. According to Bloomberg, the plan is still being discussed, but early estimates suggest the changes could affect around 20,000 jobs. That’s roughly 10% of the bank’s total workforce. Most of these cuts are expected to hit roles that don’t deal directly with customers, especially in global service centres. The bank has also not made any public comment on the matter. According to Bloomberg, if the plan goes ahead, the changes won’t happen overnight. The bank is looking at a three-to-five-year window. Some roles may simply not be replaced when employees leave, while others could go if certain businesses are sold or shut down. These discussions, sources told Bloomberg, actually began even before the recentMiddle East conflict. HSBC isn’t the only one thinking along these lines. A Bloomberg Intelligence report last year said global banks could cut up to 200,000 jobs over the next few years as AI begins to take over routine tasks. On average, tech leaders expect around a 3% reduction in workforce numbers. Since taking over in 2024, Georges Elhedery has been slowly reshaping the bank. Thousands of jobs have already been cut, and several businesses have either been sold, merged, or closed. By the end of 2025, HSBC had about 210,000 employees globally. At the same time, Elhedery is trying to change how the bank rewards its people. The idea is closer to a Wall Street-style system where top performers get a larger share of bonuses, while those falling behind may be nudged to look elsewhere. The bank is also doubling down on Asia. One of its key moves has been taking its Hong Kong unit, Hang Seng Bank Ltd., private, a clear signal of where it sees future growth. Speaking at a conference hosted by Morgan Stanley, HSBC’s finance chief Pam Kaur said the bank sees clear opportunities to use AI to cut costs and improve efficiency. She spoke about and highlighted areas like customer service centres, “know-your-customer” checks, and transaction monitoring, places where automation can speed things up and reduce expenses. HSBC has already set a $1.5 billion cost-saving goal and now expects to hit it six months ahead of schedule.</t>
+          <t>IPL 2026 MI vs GT Playing 11, Rohit Sharma fitness update:Mumbai Indianshead into a crucial clash againstGujarat Titanswith uncertainty aroundRohit Sharma’s availability, as the former captain continues to recover from a recent injury concern. MI have struggled for consistency this season and Rohit’s absence in the previous match only added to their problems, even thoughQuinton de Kockstepped up with a century at the top. The team management, however, had to reshuffle the combination to accommodate him, which affected their bowling balance. Even though Rohit was spotted at the nets, the final call on Rohit’s inclusion is expected to be taken closer to toss, with Mumbai Indians unwilling to risk aggravating the injury at this stage of the tournament. For MI, Rohit’s presence is not just about runs at the top. His experience in handling pressure situations and anchoring the innings could be the key. Gujarat Titans, meanwhile, come into the game with momentum on their side, riding a winning streak and looking more settled as a unit under Shubman Gill. Their bowling attack, led by Rashid Khan and Kagiso Rabada, could test MI’s fragile top order again if Rohit does not return. If Rohit is declared fit, he is expected to slot back into the playing XI, likely replacing Ryan Rickelton or prompting a reshuffle in the batting order. If not, MI may persist with the same combination that played the last game. MI Predicted XI (if Rohit is fit):Rohit Sharma, Quinton de Kock (wk), Suryakumar Yadav, Tilak Varma, Hardik Pandya (c), Naman Dhir, Sherfane Rutherford, Shardul Thakur, Deepak Chahar, Jasprit Bumrah, Mayank Rawat MI Predicted XI (if Rohit is unavailable):Ryan Rickelton, Quinton de Kock (wk), Suryakumar Yadav, Tilak Varma, Hardik Pandya (c), Naman Dhir, Sherfane Rutherford, Shardul Thakur, Deepak Chahar, Jasprit Bumrah, Mayank Rawat With MI desperate to turn their season around, Rohit Sharma’s fitness could once again be the defining factor.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>IMD Weather Prediction: Delhi-NCR likely to receive more rainfall, Will Bengaluru see hailstorms? Full forecast here</t>
+          <t>BPCL resumes LPG supply to HOCL; Kochi plant restart underway</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>As per the IMD weather bulletin, scattered thunderstorms are expected to continue over the Western Himalayan region and the plains of northwest India till March 20, whereas similar conditions are likely to prevail over central and eastern India till March 22.</t>
+          <t>HOCL had first flagged the disruption on March 9, warning that reduced LPG availability would impact plant operations and could lead to shutdowns.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2026-03-19T09:09:10+05:30</t>
+          <t>2026-04-20T12:31:43+05:30</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/india-news/imd-weather-prediction-delhi-ncr-likely-to-receive-more-rainfall-will-bengaluru-see-hailstorms-full-forecast-here/4177437/</t>
+          <t>https://www.financialexpress.com/business/industry-bpcl-resumes-lpg-supply-to-hocl-kochi-plant-restart-underway-4212887/</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>TheIndian Meteorological Department (IMD)has forecast a fresh spell of unsettled weather across large parts of the country from March 19 onward, with thunderstorms, lightning, gusty winds, and hail expected over parts of northwest, central, and east India over the next few days. As per the IMD weather bulletin, scattered thunderstorms are expected to continue over the Western Himalayan region and the plains of northwest India till March 20, whereas similar conditions are likely to prevail over central and eastern India till March 22. TheWeatherDepartment has also informed that no significant heatwave conditions are likely over the next week. ForDelhiand the wider NCR, the Regional Meteorological Centre in New Delhi has predicted generally cloudy skies, thunderstorms, lightning, and spells of light rain on March 19 and March 20. An orange alert has been issued for both days. The advisory extends across Delhi as well as Noida, Gurgaon, Ghaziabad, and Faridabad, with gusty winds of 30-40 kmph and speeds touching up to 50 kmph in some spells. As per the Delhi weather bulletin, March 19 is likely to bring cloudy skies, initial spells of very light rain or drizzle in the forenoon, followed by one or two spells of light rain in the afternoon and evening. Bengaluruis expected to see hazy sunshine on Thursday, March 19, with the temperature likely to vary between 20 degrees Celsius and 32 degrees Celsius. There is no rain warning in today’s forecast. Weather conditions are expected to be mostly dry for today. According to the Met Department, isolated hailstorm activity is expected to take place overUttarakhand, Haryana, Punjab, West Uttar Pradesh, Chandigarh, and East Rajasthan on March 19 and March 20. West Rajasthan may also witness hail on March 19, whereas East Uttar Pradesh is expected to have similar weather patterns on March 20. Heavy rainfall is forecast at isolated places over Jammu and Kashmir, Uttarakhand, and Himachal Pradesh on March 19 and March 20. In east and central India, Odisha is expected to witness hail during March 10-21, and East Madhya Pradesh on March 19 and 20. Similar weather conditions will persist in West Bengal, Jharkhand, West Madhya Pradesh, and Sikkim on March 20 and 21.</t>
+          <t>Hindustan Organic Chemicals(HOCL) has stated thatBharat Petroleum Corporation(BPCL) has resumed the supply of liquefied petroleum gas (LPG), enabling the company to initiate restart activities at its Kochi-based plants, as per the company’s filing with the exchanges. In a disclosure to exchanges on April 20, the company said the resumption of LPG supply follows directions from the Government of India. With feedstock availability restored, “necessary plant restart activities/works has been initiated and is in progress,” the company said. The development comes after a series of shutdowns triggered by a disruption inLPG supplyearlier in March. BPCL, which is the bulk LPG supplier to HOCL, had stopped supplies after the government directed public sector oil companies to prioritise LPG distribution for domestic consumers. HOCL had first flagged the disruption on March 9, warning that reduced LPG availability would impact plant operations and could lead to shutdowns. The company said its buffer stock would be exhausted quickly, forcing a reduction in production load at the Phenol and Cumene units. As the supply disruption continued, HOCL undertook a phased shutdown of its Kochi operations. The Cumene plant was shut from March 11, followed by the Phenol plant from March 14, with the company terming the situation a force majeure event arising from government directions. The company had said LPG is the primary feedstock for its Phenol Complex, and any disruption directly affects plant operations. While these units were shut, the Hydrogen Peroxide plant continued to operate. According to the filing, the company has not mentioned when the commercial production will resume. The Kochi unit is HOCL’s only manufacturing facility producing Phenol, Acetone and Hydrogen Peroxide, making the resumption of operations critical for its production cycle.</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Happy Eid ul-Fitr 2026: 125+ Eid Mubarak Wishes, Images, WhatsApp Messages, Instagram captions to share with friends, family, and colleagues</t>
+          <t>Exclusive | ‘We embed intelligence right from the design stage’: Dipesh Shah, Havells India</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>As the holy month of Ramadan ends, Muslims prepare for Eid-ul-Fitr 2026. We have curated 125+ heartfelt wishes, WhatsApp messages, and Instagram captions to celebrate with family and friends.</t>
+          <t>AI will play a growing role in both product development and personalisation</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2026-03-19T07:40:37+05:30</t>
+          <t>2026-04-20T11:59:36+05:30</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/life/lifestyle-happy-eid-ul-fitr-2026-125-eid-mubarak-wishes-images-whatsapp-messages-instagram-captions-to-share-with-friends-family-and-colleagues-4177403/</t>
+          <t>https://www.financialexpress.com/life/technology-we-embed-intelligence-right-from-the-design-stage-dipesh-shah-havells-india-4212823/</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Happy Eid ul-Fitr 2026 Wishes, Messages, and Greetings:As the holy month ofRamadancomes to a close, Muslims across the globe are preparing forEid ul-Fitr.Also known as Meethi Eid or Ramzan Eid, this celebration marks the end of a month of spiritual reflection and dawn-to-sunset fasting (roza). The timing of the festivities depends on the sighting of the crescent moon of Shawwal. For 2026, the Kingdom of Saudi Arabia and the UAE are expected to begin their celebrations today, Thursday, March 19, following sightings on Wednesday evening. In South Asia, including India and Pakistan, the moon is expected to be spotted tonight, with Eid likely falling on Friday, March 20. As Eid-ul-Fitr is just around the corner, we have curated the best Eid wishes and greetings for your loved ones. Disclaimer: This article is partially generated by AI and compiled by a human.</t>
+          <t>Havellshas evolved from a traditional electrical company into a consumer-facing brand, underpinned by strong R&amp;D capabilities spanning product engineering, energy systems, and advanced technologies. As technology becomes deeply embedded in physical products and energy systems, innovation is shifting from short-term experimentation to long-term R&amp;D leadership, says Dipesh Shah, executive president and CTO ofHavells India. In an interview with Sudhir Chowdhary, he explains how the company is translating advanced technologies into reliable, consumer-ready solutions. Excerpts: We continue to be leaders in the electrical field. We are moving with the consumer lifestyle changes to provide them devices that enable them to live their life conveniently and comfortably. Our brand, design, quality and distribution allows us to meet the needs of young consumers across India in relevant product categories. We have expanded our portfolio significantly entering appliances and consumer durables and strengthened our omni-channel presence across general trade, modern retail, and digital platforms. This has allowed us to move closer to the end consumer and build a more direct relationship with them. We are evolving from product-led growth to experience-led engagement with consumers. Havells operates across 16 manufacturing plants and 45 offices in India, supported by over 1000+ exclusive brand stores and presence across 70+ countries, reflecting the scale of its omni-channel distribution network. We are seeing a clear shift toward premiumisation, with electrical products increasingly becoming lifestyle choices rather than purely functional purchases. Functionality alone is no longer enough – consumers now expect technology, aesthetics, and seamless integration into modern living. There is also growing demand for smart and connected solutions that offer ease of use and control. At the same time, consumer behaviour is becoming more digital-first, with e-commerce, quick commerce, and experiential retail playing a larger role in the purchase journey. They want their devices to understand them and not the other way around. Our growth will be driven by electrification, premiumisation, and digitisation across our portfolio. Categories such as fans, lighting, consumer durables and switchgear continue to benefit from under-penetration and increasing electrification. The renewable category is another growth category for Havells. Within these, premium segments like BLDC fans, smart lighting, and design-led products are growing faster. We are also building momentum in emerging categories such as kitchen appliances and small domestic appliances. Lloyd will remain a key driver in scaling our presence in large consumer durables. Havells is relevant both in B2C and B2B enterprise markets. With the new growth vectors in India like renewable energy, emergence of data centres, luxury lifestyle, Havells has a product that matches these trends. Electrical products are becoming smarter and more connected. How is Havells adapting to this shift? We are embedding intelligence into our products at the design stage, rather than treating connectivity as an add-on. Our focus is on building products that combine performance, energy efficiency, and intuitive smart features. This includes sensing, voice-enabled controls, and real-time optimisation based on user behaviour. At the same time, we are building a digital ecosystem around these products through platforms like our consumer app and integrated service channels, ensuring a seamless experience beyond just the hardware. Overall, our approach is to bring together product innovation, software, and consumer experience to make connected living more intuitive and accessible. AI will play an important role both in development of these experiences and to provide unique value to consumers in their products. IoT is a core pillar of our product and ecosystem strategy. We are introducing connected appliances, smart lighting, and energy management solutions that allow consumers to monitor and control their usage in real time. In parallel, we are building a broader digital ecosystem through platforms like the Havells One app, which integrates shopping, service, loyalty, and IoT functionalities. This enables us to deliver a more connected and seamless consumer experience. Consumers will get to discover, control, and manage their devices. The devices themselves will self-diagnose and manage their performance status. Each individual is unique and a customized experience will be built for them. Automation and digitisation are central to improving both efficiency and long-term competitiveness. We have invested in robotics, interconnected systems, and technologies such as manufacturing execution systems (MES) to enable real-time monitoring, better process control, and consistent product quality. Our focus on backward integration and in-house manufacturing also helps us improve supply chain efficiency, enhance flexibility, and maintain high standards of quality as we scale. Smart manufacturing enables agility, scalability, and consistent quality. Havells has invested in indigenisation and backward integration to achieve self-sufficiency or Atmanirbharta. Energy efficiency is becoming a baseline expectation rather than a differentiator. We are designing products that deliver high performance while optimising energy consumption- across motors, lighting, and appliances. Energy efficiency is also being driven through product innovation, with solutions such as lighting products delivering up to 30% higher energy efficiency and specialised applications achieving up to 25% energy savings. We are also leveraging smart technologies to help consumers better understand and manage their energy usage. On the operations side, we continue to invest in energy management systems, process optimisation, and renewable energy to reduce our environmental footprint while improving efficiency. We are core players for energy in India from generation (renewables), distribution (cables and wires) and consumption (electrical and electronics consumer appliances). We will responsibly grow these businesses to meet the increasing demand of energy in India as India grows.</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Market</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
@@ -5663,807 +5665,807 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Published Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Why Silver ETFs slide 3% despite marginal gains in Silver spot and Future prices?</t>
+          <t>Oil jumps 8%, surges above $100 as Trump orders Hormuz blockade – 3 big concerns explained</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Silver ETFs fell up to 3% despite spot and futures gains, while Gold ETFs fell by over 1% over a firm dollar and prolonged conflict in West Asia.</t>
+          <t>Oil prices soar 8% above $100 after Trump orders Hormuz blockade and peace talks fail; learn what is fuelling the spike.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-03-05T17:52:08+05:30</t>
+          <t>2026-04-13T07:24:28+05:30</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/why-silver-etfs-slide-3-despite-marginal-gains-in-silver-spotnbspand-future-prices-4163341/</t>
+          <t>https://www.financialexpress.com/market/commodities/oil-jumps-8-surges-above-100-as-trump-orders-hormuz-blockade-3-big-concerns-explainednbsp/4205333/</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Goldandsilver ETFsare not exactly mirroring the spot and Future price trends for the second consecutive day. While prices are flat in domestic markets and clocked marginal gains globally,GoldandsilverETFs closed trade in red. MCXGold was trading at Rs 1,61,473 per 10 grams, down 0.03%, while MCX Silver Futures was in the green at Rs 2,65,744 per kg, up 0.07% from the previous close. COMEX Gold futures held above $5,100 per troy ounce, gaining 0.6%, and COMEX Silver Futures stood at $84.11 per troy ounce, up 1.1%. However, in comparison ETFs saw a significantly sharp decline by end of trade. Silver ETFs closed down 2% on an average. Tata Silver Exchange Traded Fund closed at Rs 25.25, down 2.02%, while Nippon India Silver ETF stood at Rs 247.93, down 2.99%. Zerodha Silver ETF moved to Rs 26.34, slumping 2.70%, and Kotak Silver ETF was at Rs 25.05, declining 3.32%. Groww Silver ETF was last quoted at Rs 25.40 with a decline of 2.64%, whereas ICICI Prudential Silver ETF stooped to Rs 259.02, plummeting 2.46%. HDFC Silver ETF was priced at Rs 247.80, down 2.17%, and Aditya Birla Sun Life Silver ETF declined to Rs 258.82, down 2.57%. SBI Silver ETF stooped to Rs 254.02 with a 2.77% loss, while UTI Silver ETF stood at Rs 250.92, down 2.12%. Axis Silver ETF closed at Rs 257.14, down 2.59%, and DSP Silver ETF closed at Rs 250.36 with a 2.11% fall. Mirae Asset Silver ETF ended at Rs 252.69, down 3.67%, while 360 ONE Silver ETF closed at Rs 255.47, falling 2.81%. Motilal Oswal Silver ETF ended at Rs 251.30 with a 4.91% decrease, Edelweiss Silver ETF closed at Rs 260.31, down 1.90%, and Bandhan Silver ETF stood at Rs 260.74, falling 2.66%. Tata Gold Exchange Traded Fund ended trade at Rs 15.51, down 1.02%, while Nippon India ETF Gold BeES closed at Rs 132.24 with a decline of 1.28%. Zerodha Gold ETF moved to Rs 25.15, declining 1.30%, and ICICI Prudential Gold ETF reached Rs 136.94, down 0.98%. HDFC Gold ETF was priced at Rs 136.56 with a 1.27% decrease, while Groww Gold ETF ended the trade at Rs 15.60, falling 1.20%. SBI Gold Exchange Traded Scheme stood at Rs 136.48, down 1.12%, and Kotak Gold Exchange Traded Fund fell to Rs 133.21 with a 0.97% decline. Mirae Asset Gold ETF was at Rs 155.39, down 1.25%, and Angel One Gold ETF traded at Rs 14.93 with a 1.19% fall. Axis Mutual Fund – Axis Gold ETF stood at Rs 132.99, falling 0.79%, while UTI Mutual Fund – UTI Gold ETF was quoted at Rs 134.40, falling 1.47%. DSP Gold ETF was priced at Rs 155.38 with a 1.07% fall, and Birla Sun Life Gold ETF fell to Rs 140.69, down 1.24%. Motilal Oswal Gold ETF traded at Rs 157.65 with a 1.81% fall, Quantum Gold Fund – Exchange Traded Fund stood at Rs 132.70, declining 1.02%, and 360 ONE Gold ETF was at Rs 155.95, down 1.20%. Edelweiss Gold ETF decreased to Rs 159.35 with a 1.27% decline, Bandhan Gold ETF traded at Rs 160.97, falling 1.12%, and Choice Gold ETF stood at Rs 158.24, down 1.38%. Baroda BNP Paribas Gold ETF was priced at Rs 155.25 with a 1.15% fall, Union Gold ETF fell marginally to Rs 156.30, down 0.73%, and LIC MF Gold ETF traded at Rs 14,435, down 0.77%. The Wealth Company Gold ETF stood at Rs 160.02 with a 1.08% fall, while Invesco India Gold ETF ended flat at Rs 13,930. The movement across bullion and ETFs reflects that the decline was broad and uniform rather than limited to a few counters. Global and local prices for gold and silver tend to move in the same direction, and the prolonged conflict inWest Asiaalong with a strongerdollarhas softened price action across exchanges and fund platforms.</t>
+          <t>Oilrates have started surging again after a brief lull.Crude oilskyrocketed 8% and climbed past the $100/bbl mark. The spike follows US PresidentDonald Trump’sannouncement of a complete blockade of the critical trade route via the Strait of Hormuz amid failed peace talks between Washington and Tehran. In early Asian trade, crude oil prices jumped nearly 8%, withBrent crudequoted near the $103/bbl mark, while US crude,West Texas Intermediate, traded near the $105/bbl level. Additionally, European gas futures also rose by a whopping 18%. 3 key factors fuelling the crude surge US President Donald Trump asserted that the US would blockade theStrait of Hormuzuntil all tanker movement is allowed through the passage. The US military said this closure would come into effect today, starting at 10 am ET (7:30 PM IST), blocking all vessels entering and exiting through Iranian ports. The uncertainty has caused significant disruption in the oil and energy markets, as the Hormuz route transits nearly 20% of global energy flows. It also becomes a worrying factor for Indian markets, as the country is a net importer of oil. The Strait of Hormuz has remained largely shut since the start of the US-Israel conflict with Iran on February 28. Adding to the stress, Mohammed Bagher Ghalif, Iranian Parliamentary speaker, said that the “so-called blockade” will cost Americans the nostalgia of gasoline prices at $4 to $5 per gallon. The blockade comes following failed talks between the Iranian and US delegations in Islamabad. On Sunday, US Vice PresidentJD Vanceleft Pakistan within just 21 hours, citing Iran’s refusal to abandon its nuclear weapons ambition. “This is bad news for Iran much more than this is bad news for the US,” Vance told the press inIslamabad. While the US 15-point proposal includes restricting Iran’s nuclear programme and reopening of the Hormuz route, the 10-point Iranian proposal included a guaranteed end to the war and Iranian control of the waterway passage, along with a complete stoppage of Israeli strikes on Lebanon. Mona Yacoubian, director of the Middle East Program at the Center for Strategic and International Studies, told CNBC TV-18 that it is hard to make sense of the US plan. She added that if Tehran feels that its oil exports are being threatened, it may push Houthi forces in Yemen to target transit through a chokepoint at Bab el-Mandeb, at the southern entrance to the Red Sea. The USDollarIndex, which gauges the strength of the greenback against a basket of six major currencies, was trading near the 99 mark, up 0.36% on the day. On Friday, the index was quoted near the 98 level. The surge in the dollar makes commodities like oil more expensive. A high US Dollar Index (DXY) makes crude oil significantly more expensive for emerging Asian market economies (like India, Thailand, Philippines, South Korea, Indonesia, etc.).</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Gold, silver rate today: Precious metals extend gains on safe haven demand as US-Iran conflict continues</t>
+          <t>Oil prices surge 2% on ceasefire disruption,  Strait of Hormuz blockade – Analysts see buying opportunity below $100</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Gold and silver prices rise on safe-haven demand amid US-Iran tensions, and a soft dollar.</t>
+          <t>Oil prices jump 2% after Strait of Hormuz blockade and renewed Israel-Lebanon conflict; analysts consider opportunistic buying below $100/bbl.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-03-05T10:31:42+05:30</t>
+          <t>2026-04-09T07:32:37+05:30</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-precious-metals-extend-gains-on-safe-haven-demand-as-us-iran-conflict-continues-4162887/</t>
+          <t>https://www.financialexpress.com/market/commodities/oil-prices-surge-2-on-ceasefire-disruptionnbsp-strait-of-hormuz-blockade-analysts-see-buying-opportunity-below-100/4200714/</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Precious metals are again trending up as theUS-Israelconflict with Iran seems to reach no end. The prolonged conflict across West Asia has boosted the safe-haven demand forgoldandsilver,as both the assets extended gains in today’s trade. Thedollarindex too retreated from its record highs, which further lent support to the precious metals, as a soft dollar makes assets like gold and silver less expensive for overseas currency holders, which further increases its demand. In international markets, spot gold is trading near the $5,183 per troy ounce mark, while spot silver is quoted towards the $85 per troy ounce mark. “Gold rose to about $5,170/oz, building on the prior session’s advance asinvestorssought safety amid escalating tensions in theMiddle East. The conflict entered a sixth day, with US and Israeli forces striking targets across Iran and Tehran retaliating with missile attacks on several neighboring states, including key energy facilities.” Jigar Trivedi, Senior Research Analyst at Indusind Securities said. ”Silver also benefited from the dollar’s retreat following reports that Iranian operatives had reached out to the US to explore potential peace talks, though Tehran later denied the outreach. Inflation concerns eased further as the Trump administration moved to reassure markets over commercial activity in the Gulf.” Trivedi added. On MCX, the April delivery contract for gold was trading at Rs 1,62,352 per 10 grams, up 0.5% from its previous close. The May delivery contract for silver was priced at Rs 2,70,556 per kg, up nearly 2% from its previous close. “MCX Silver May futures may appreciate Rs 269,000/kg as prices have rebounded in the global markets too.” Trivedi added. Additionally, US PresidentDonald Trumpofficially nominated Kevin Warsh as the next chair of theUS central bank, which likely weighed on the market sentiment. Warsh is known for his rate cut friendly stance. Bullion tends to perform well in lower interest rate environments. Meanwhile, economic tensions added to the price pressure for gold and silver as US Treasury Scott Bessent on Wednesday said that an increase of global import tariffs to 15% from 10% may be implemented later this week. The escalations in the US-Iran war are keeping precious metals, as a US submarine sank an Iranian warship off the coast of Sri Lanka. US Secretary of Defence Pete Hegseth claimed it was “the first sinking of an enemy ship by a torpedo since World War Two”. The attack comes as reports indicated that Mojtaba Khamene, the son of the slain Supreme Leader Ayatollah Ali Khamenei, has emerged as the frontrunner to be the country’s next supreme leader.</t>
+          <t>Just a day since the announcement of ceasefire and oil markets are already seeing heavy price swings.Crude pricesrose 2% as Israel launched a heavy wave of  strikes against Lebanon putting the US-Iran peace plan under pressure. Global benchmark for oil,Brent crudefutures for June rose by more than 2% quoted near the $97/bbl mark, while US crude futures,West Texas Intermediatewas also up over 2% trading near the $97/bbl level. The rise came just a day after crude prices slipped by over 13% marking one of its biggest one day falls since 2020. Iran’s IslamicRevolutionary Guard Corps asserted that shipping through the crucial trade route-Strait of Hormuzstopped after what it said was an Israeli ceasefire violation in Lebanon. The White House had previously established that the ceasefire would continue if the strait remains open. The Iran–U.S. Ceasefire terms are clear and explicit: the U.S. must choose—ceasefire or continued war via Israel. It cannot have both.The world sees the massacres in Lebanon. The ball is in the U.S. court, and the world is watching whether it will act on its commitments.pic.twitter.com/2bzVlHFKgi “Due to Israeli strikes in #Lebanon, oil tankers will not be permitted to pass through the Strait of #Hormuz,” the Iranian embassy in Mumbai said in a social media post on X on Wednesday, citing Iran’s Fars News Agency. This put a strain on oil prices as the Hormuz route transits around 20% of the world’s global energy flow, with India being one of the most significant importers of Middle Eastern crude. Developments surrounding the US-Iran ceasefire remain uncertain as Iranian leaders have said that three points of its truce proposal have been breached. With all these geopolitical developments unfolding, analysts believe that crude presents a more “opportunistic buying”. “Now that oil is below $100 per barrel, refiners should “use this window to resume more opportunistic buying,” CNBC quoted Janiv Shah, Rystad Energy’s vice president of commodity markets. In another social media post on X, the Iranian Consulate in Mumbai advised ships to use alternate routes for their safe transit. With directions from the Iranian Navy the consulate said that vessels should use other routes  until further notice. “Iranian Navy: Due to the past war situation &amp; possible anti-ship mines in the main traffic zone of the Strait of Hormuz (per attached map), all vessels are advised to coordinate with the #IRGC Navy and use alternative routes until further notice,” the post read. 1/2Iranian Navy: Due to the past war situation &amp; possible anti-ship mines in the main traffic zone of the Strait of Hormuz (per attached map), all vessels are advised to coordinate with the#IRGCNavy and use alternative routes until further notice.#Iran#Hormuz#MaritimeSafetypic.twitter.com/bSu01Sn1u9 Conclusion Given the sharp swings and price volatility most analysts are focusing on key levels to execute trade. Disclaimer: This article is for informational purposes only and not investment advice. This does not reflect the views of the website. Readers are advised to consult a financial advisor before making any investment decisions.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Why Silver ETFs plunged 8% despite MCX prices rising? Silver MCX Futures jump 3%</t>
+          <t>Crude Oil Meltdown: 3 reasons why prices crashed 13% below $100 in biggest 1-day drop since 2020</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Silver ETFs fell up to 8% even as MCX silver futures jumped 3%. Gold ETFs also ended lower despite gains in bullion prices. Here’s what the divergence between MCX and ETFs indicates.</t>
+          <t>Crude oil drops 13%, slipping below $100 as US-Iran announce a ceasefire and reopening of Hormuz. See the 3 reasons behind the price plunge!</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-03-04T16:43:59+05:30</t>
+          <t>2026-04-08T08:32:23+05:30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/why-silver-etfs-plunged-8-despite-mcx-prices-rising-silver-mcx-futures-jump-3-4162348/</t>
+          <t>https://www.financialexpress.com/market/commodities/3-reasons-why-crude-oil-slides-13-today-slips-below-100/4199245/</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Precious metals continue to see volatile price action.Goldandsilverprices have retreated from their weekly record highs and seen sharp swings. MCX Futures for gold and silver are in the green with smart intra-day gains. However, the ETFs had a different story. They ended in the red, posting sharp 5% plus decline.Silver ETFssaw sharper losses compared toGold ETFs. MCX Gold rallied to Rs 1,63,640 per 10 grams, up 1.57%, while MCX Silver stood at Rs 2,74,637 per kilogram, up 3.51% from its previous close. In international markets, COMEX gold futures were quoted at $5,195.45 per troy ounce, up 1.40%, while COMEX silver futures stood at $86.68 per troy ounce, up 3.85%. The upward movement in bullion prices was not mirrored in ETFs, as precious metals markets saw steep declines yesterday owing to a strong dollar and price consolidation. The Multi Commodity Exchange (MCX) was closed for the first half of the day yesterday on account of Holi; however, trading resumed in the evening session, which commences from 5 pm, till 11 pm. Tata Silver Exchange Traded Fund closed at Rs 25.86, down 7.18%, while Nippon India Silver ETF stood at Rs 255.57, down 6.95%. Zerodha Silver ETF moved to Rs 27.19, slumping 6.40%, and Kotak Silver ETF was at Rs 25.99, declining 6.78%. Groww Silver ETF was quoted at Rs 26.84 with a decline of 4.82%, whereas ICICI Prudential Silver ETF stooped to Rs 266.48, plummeting 6.92%. HDFC Silver ETF was priced at Rs 253.90, down 8.06%, and Aditya Birla Sun Life Silver ETF declined to Rs 265.64, down 6.98%. SBI Silver ETF stooped to Rs 262.20 with a 6.81% loss, while UTI Silver ETF stood at Rs 257.00, down 7.48%. Axis Silver ETF closed at Rs 263.99, down 7.46%, and DSP Silver ETF closed at Rs 257.00 with a 7.36% fall. Mirae Asset Silver ETF ended at  Rs 263.00, down 5.62%, while 360 ONE Silver ETF closed at Rs 262.85, falling 6.84%. Motilal Oswal Silver ETF traded at Rs 263.48 with a 6.57% decrease, Edelweiss Silver ETF ended at Rs 267.00, down 6.65%, and Bandhan Silver ETF was at Rs 267.86, falling 6.89%. Tata Gold Exchange Traded Fund ended trade at Rs 15.67, down 3.21%, while Nippon India ETF Gold BeES closed at Rs 133.96 with a fall of 3.15%. Zerodha Gold ETF moved to Rs 25.48, declining 3.34%, and ICICI Prudential Gold ETF reached Rs 138.40, down 3.59%. HDFC Gold ETF was priced at Rs 138.45 with a 2.98% decrease, while Groww Gold ETF traded at Rs 15.83, falling 3.48%. SBI Gold Exchange Traded Scheme stood at Rs 138.20, down 3.20%, and Kotak Gold Exchange Traded Fund fell to Rs 134.65 with a 3.48% fall. Mirae Asset Gold ETF was at Rs 157.36, down 2.76%, and Angel One Gold ETF traded at Rs 15.16 with a 2.82% decline. Axis Mutual Fund – Axis Gold ETF stood at Rs 134.05, falling 4.78%, while UTI Mutual Fund – UTI Gold ETF was quoted at Rs 136.40, falling 2.95%. DSP Gold ETF was priced at Rs 157.06 with a 3.48% fall, and Birla Sun Life Gold ETF fell to Rs 142.30, down 3.17%. Motilal Oswal Gold ETF traded at Rs 160.55 with a 2.61% fall, Quantum Gold Fund – Exchange Traded Fund stood at Rs 134.07, declining 3.41%, and 360 ONE Gold ETF was at Rs 157.90, down 3.13%. Edelweiss Gold ETF moved to Rs 161.60 with a 3.32% decrease, Bandhan Gold ETF traded at Rs 162.79, falling 2.95%, and Choice Gold ETF stood at Rs 160.95, down 2.83%. Baroda BNP Paribas Gold ETF was priced at Rs 157.05 with a 3.18% fall, Union Gold ETF reached Rs 156.95, down 5.02%, and LIC MF Gold ETF traded at Rs 14,546.35, falling 3.92%. The Wealth Company Gold ETF stood at Rs 161.76 with a 3.97% fall, while Invesco India Gold ETF was at Rs 13,930, down 3.92%. The mismatch between bullion and ETFs shows that markets are still recovering from yesterday’s sharp declines. While both Gold and Silver futures on MCX and COMEX were up on the day, the same was not echoed in domestic ETFs, indicating imbalanced demand across segments. Global and local prices are not moving in the same direction, as Indian stock markets were closed on Tuesday for Holi. With the strengthened dollar and profit-booking by investors, bidding for gold and silver has softened a bit across exchanges as well as fund platforms.</t>
+          <t>Oilprices saw some relief on Wednesday. Prices tanked sharply below the $100/bbl mark after the announcement of the 2-week US-Iran ceasefire. This is the first timecrude oil pricesare below the crucial $100/bbl mark this week. Prices had surged to 4-year highs after the escalation of violence in West Asia. 3 reasons why oil prices have fallen 13% today Here are three reasons over what caused the retreat for oil prices: Oil prices slipped below the $100/bbl mark and saw some relief on Wednesday after US PresidentDonald Trumpagreed to a two-week ceasefire with Iran. The US President said he would suspend attacks on Tehran in exchange for the immediate and safe reopening of the crucial trade route—theStrait of Hormuz. US crude futures,West Texas Intermediate (WTI)May contract, slipped by 19%, falling to a low of $91/bbl, marking its biggest intraday decline since 2020, whileBrent crudefutures for June slipped to an intraday low of $93/bbl. What did Trump say? The US President, in a social media statement on Truth Social, said that he had received Iran’s 10-point plan and believed it was a workable basis to negotiate. He added that both countries were very far along in reaching a definitive agreement concerning a long-term peace plan. In his statement, Trump remarked that this time frame would allow the agreement to be finalised and consummated. The sharp fall came as Iranian Foreign Minister, Abbas Araghchi, in a social media post on X, said that for two weeks, safe passage through the Hormuz route will be possible via coordination with Iran’s armed forces and with “due consideration of technical limitations.” Statement on behalf of the Supreme National Security Council of the Islamic Republic of Iran:pic.twitter.com/cEtBNCLnWT Araghchi did not explain the technical limitations, but oil markets were quick to react to his statement, as the Strait of Hormuz is a crucial waterway passage—which transits nearly 20% of the world’s global energy flows. The announcement came less than two hours before the US President’s self-imposed deadline to Tehran, in which he had threatened to bomb the country’s civilian infrastructure. Following the ceasefire announcement, thedollarindex, which measures the strength of greenback against a basket of six major currencies, climbed down from its record high levels. The index was down nearly 0.6% on-day quoted near the ends of the 98-mark. A potential relief over tensions in Middle East would also likely ease inflationary concerns “The physical system won’t snap back quickly,” Bloomberg quoted Robert Rennie, head of commodity research at Westpac Banking Corp, as saying. “Restarting shut-in wells, repositioning crews and vessels, and rebuilding refinery inventories will take months,” he added. The closure of the waterway passage had caused turmoil within the energy markets, as oil prices continued to remain at elevated levels. US crude futures are up nearly 40% since the start of the West Asia crisis. As per US government projections, the reduced shipments have tightened the supply, with more than 9 million barrels per day of oil output from key Middle Eastern producers shut in during April.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Gold &amp; Silver rates today: Silver ETFs crack 7%, Gold ETFs down 3%; MCX Gold, Silver Futures hold steady</t>
+          <t>Crude oil volatile amid Trump’s renewed threat to Iran – US crude premium hits all-time high despite supply rush</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Gold and silver prices witness sharp swings amid West Asia tension and a strong dollar; track market swings and expert insights now.</t>
+          <t>Crude oil stays volatile near $110 as Trump threatens Iran; spot premium surge to record high levels.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2026-03-04T16:22:24+05:30</t>
+          <t>2026-04-07T08:46:03+05:30</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/gold-pulse/gold-amp-silver-rate-today-live-silver-volatile-holds-above-85-after-11-crack-mcx-gold-silver-prices-see-sharp-swing/4161932/</t>
+          <t>https://www.financialexpress.com/market/commodities/crude-oil-volatile-amid-trumps-renewed-threat-to-iran-us-crude-premium-hits-all-time-high-despite-supply-rush/4197913/</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Amid the ongoing conflict in West Asia, precious metals markets are witnessing sharp price swings. In international markets, spotgold pricesare currently trading near the $5,160 per troy ounce level, down over 4% from Monday’s high of $5,400 per troy ounce. Silver, being the more volatile asset, is experiencing a sharper retreat, with the white metal currently trading near the $84 per troy ounce level, down over 11% from Monday’s high of $95 per troy ounce. While fears of a prolonged war in theMiddle East continue to support safe-haven demand for these assets, gold and silver prices posted declines in the previous sessions due to a firm dollar index and fading expectations of rate cuts by theUS Federal Reserve. The US central bank is expected to keep the rates on hold for its upcoming March meeting. A strongdollarmakes precious metals more expensive for overseas currency holders, thereby denting demand. Additionally, experts reported that gold and silver experienced heavy profit-booking amid the US-Iran conflict, and the market is currently searching for a stable floor. On the domestic front,MCXGold futures are trading at Rs 1,63,467 per 10 grams. MCX Silver futures have also dropped sharply, currently trading near the Rs 2,73,522 per kg mark. Analysts suggest that while the fundamentals for gold remain intact, when the yellow metal weakens despite elevated risk signals, this usually suggests underlying position shifts or broader, undisclosed developments at play. How are gold and silver prices likely to pan out going ahead? Keep reading live updates here On MCX the April delivery contract was trading at Rs 1,63,600 per 10 gram up 1.55% from previous close. While the May delivery contract was Rs 2,73,700 per kg up 3.16% from previous close. "The underlying fundamentals (for gold) have not materially shifted. Structural drivers such as geopolitical uncertainty, policy unpredictability and portfolio diversification needs remain intact," Reuters quoted Christopher Wong, a strategist at OCBC as saying. As per the CME Fedwatch tool 97% market participants expect the fed to hold rates at its upcoming March meeting, while nearly 3% expect a quarter point rate cut. On MCX, the April delivery contract of gold is trading at Rs 1,63,432, up 1.4% from its previous close. While the May delivery contract of silver is up 3% from its previous close trading at Rs 2,73,251 per kg. In international markets, spot gold is currently trading trading near the $5,180/oz mark, while spot silver is nearing the $86/oz mark Tata Gold Exchange Traded Fund was trading at Rs 15.65 down 3.34%, while Nippon India ETF Gold BeES stood at Rs 133.61 declining 3.41%. Zerodha Gold ETF moved to Rs 25.423, declining 3.53%, and ICICI Prudential Gold ETF slumped to 137.83 down 3.98%. Tata Silver Exchange Traded Fund was trading at Rs 25.66, down 7.90%, while Nippon India Silver ETF stood at Rs 254.74 marking a decline of 7.23%. Zerodha Silver ETF moved to Rs 26.95, down 7.23%, and Kotak Silver ETF was at Rs 25.69, down 7.86%. Precious metals like gold and silver also faced consolidation over waning expectations of rate cuts by the US Federal Reserve. High interest rates reduce the opportunity cost of holding non-interest yielding assets like gold. Gold rates remained elevated across major cities today. In Delhi, 24-carat gold was priced at Rs 1,64,660 per 10 grams, while 22-carat gold was selling at Rs 1,50,950. In Mumbai, 24-carat gold was slightly lower at Rs 1,64,510 per 10 grams and 22-carat gold was quoted at Rs 1,50,800. Meanwhile, in Kolkata, 24-carat gold also stood at Rs 1,64,510 per 10 grams, whereas 22-carat gold was available at Rs 1,50,080 per 10 grams. On MCX, the April delivery contract for gold was trading at Rs 1,63,530 per 10 grams up 1.5% from its previous close. While the May delivery contract of silver was up 2.7% trading at Rs 2,72,442 per kg. In international markets, spot gold is currently trading near the $5,166/oz mark while spot silver is nearing the $85/oz mark. "Comex Silver declined over 8% in the last session, settling around the $82 level. The stronger US dollar and rising inflation concerns curbed demand for safe-haven assets amid escalating geopolitical tensions." Axis Securities said in a note. It added that expectations for the next Fed rate cut have shifted from July to September, though two 25-bps reductions remain priced in. "Gold dropped 4.5% to $5,088 per ounce on Tuesday, pressured by a stronger U.S. dollar and rising inflation concerns that dampened safe-haven demand despite escalating geopolitical tensions. Higher fuel costs lifted bond yields, prompting markets to reassess the Federal Reserve’s policy outlook" Axis Securities said. "MCX Silver futures are currently trading around ₹2,60,000–₹2,80,000 following a gap-up opening. The long-term bullish framework remains intact, supported by favorable global cues amid heightened geopolitical tensions. " Ponmudi R, CEO of Enrich Money said. He added that prices continue to extend their upward trajectory, with short-term momentum turning decisively positive. Key support lies within the ₹2,50,000–₹2,70,000 zone. A sustained hold above this region could trigger further upside toward ₹3,00,000–₹3,20,000. Dips toward strong support zones may provide accumulation opportunities for positional traders, although a decisive breakdown below these levels could accelerate downside pressure. Ten gram silver price various cities of India: Silver rate in Mumbai: Rs 2,716 Silver rate in Ahmedabad: Rs 2,720 Silver rate in Chennai: Rs 2,724 Silver rate in Bangalore: Rs 2,718 Silver rate in Delhi: Rs 2,712 Read More:Silver Rate Today 4th March 2026: Silver is up by 2.25%; check prices in Mumbai, Bengaluru, Hyderabad, Delhi, Ahmedabad Here is the price list of 24-karat gold 10 grams gold across various cities in India: Gold rate in Mumbai: Rs 1,63,270 Gold rate in Ahmedabad: Rs 1,63,490 Gold rate in Chennai: Rs 1,63,750 Gold rate in Bangalore: Rs 1,63,400 Gold rate in Delhi: Rs 1,62,990 Read More:Gold Rate Today 4th March 2026: Gold is up by 1.43%; check prices in Mumbai, Chennai, Delhi, Bengaluru On MCX, the most-active gold delivery contract is trading at Rs 1,63,308 per 10 grams, up over 1% from its previous close. While the most-active silver contract is trading at Rs 2,71,350 per kg up over 2% from its previous close. "MCX Gold futures are trading within the ₹1,60,000–₹1,70,000 range. Prices are currently consolidating with a mildly positive bias as safe-haven demand remains supported by global geopolitical uncertainty. " Ponmudi R, CEO of Enrich Money said. He added that strong buying interest is visible within the ₹1,58,000–₹1,62,000 demand zone, which has emerged following the recent surge driven by Middle East tensions. On Tuesday, gold and silver witnessed extended sharp declines on back of heavy profit-booking and a firm dollar index. Reduced expectations of rate cut by the US Federal Reserve also weighed on the sentiment as the metals consolidated from their Monday's highs. However analysts have suggested that underlying fundamentals for gold remain intact. In international markets, spot gold is currently trading near the $5,173/ oz mark, up nearly 2% on day. While spot silver is trading near the $85/oz mark, up over 3% on day. On MCX, the April delivery contract for Gold is trading at Rs 1,63,369 per 10 gram, up 1.4% from its previous close. While the May delivery contract for silver is trading at Rs 2,72,499 per kg, up nearly 3% from its yesterday's close.</t>
+          <t>Crude oilcontinues to trade around the $110 per barrel mark. However, there is another factor that’s added to the volatility. The West Asia crisis has created a procurement rush for non-Middle Easternoil, according to media reports. US crude futures have surged past the global benchmark, Brent futures. US crude futures, West Texas Intermediate (WTI) for June soared past the $115/bbl mark for the first time since June 2022 and were trading above the global benchmark Brent crude which was quoted near the $111/bbl level. The surge came in as tensions in Middle East prompted buyers to rush towards the US crude. This marks a significant development as WTI crude rarely trades at a premium in comparison to Brent crude, which is the global seaborne benchmark. BREAKING: US oil prices extend gains to $115.50/barrel, now up +110% since the December 2025 low.Inflation expectations are rising.pic.twitter.com/Bnh88g8ZKk High volatility is expected for oil prices yet again over recent developments in the prolonged West Asia crisis. Iran has rejected the US ceasefire plan and, in response, delivered its 10-point plan, part of which also includes a fee on ships transiting through the crucial waterway passage—theStrait of Hormuz. BREAKING: Iran has delivered its highly anticipated "10-point" response to the US' "15-point peace plan."Iran's 10-point plan includes:1. Guarantee that Iran will not be attacked again2. Permanent end to the war, not just a ceasefire3. End to Israeli strikes in Lebanon4.… In early Asian trade,Brent crudefutures were quoted near the $111/bbl mark, while US crude,West Texas Intermediate, was trading around the $115/bbl level. US PresidentDonald Trumpon Monday gave Iran the deadline of Tuesday, 8 pm ET (5:30 AM, April 8 (IST)), to reopen the trade route or face major infrastructure strikes. As a part of its 10-point deal, Tehran has stated that the Strait of Hormuz would only be reopened if it was guaranteed that Tehran will not be attacked again, and the war will be put to a permanent end, not just a ceasefire. Iran’s plan includes a fee of $2 million per ship transiting through the Hormuz route, which carries over 20% of the world’s global energy supplies. Tehran added that the fee would be split withOman, stating that the pay would be used for reconstruction instead of reparations. “Any credible signs of de-escalation could trigger sharp pullbacks, whereas a breakdown in talks or further escalation may push Brent back toward $120, particularly as tight physical markets continue to support deep backwardation,” said Kaynat Chainwala, AVP Commodity Research at Kotak Securities. As oil supply remains disrupted, the spot premium (the extra amount buyers pay above the standard benchmark price) shot up to all-time highs over intensified competition betweenEuropeanand Asian refiners, Reuters said in a report citing sources. In the spot market, premiums for WTI were between $30 and $40 per barrel, media filings reported. The report added that the jump in crude is driving up costs and fuelling losses for refiners on both continents, putting pressure on state-owned firms. “Asian refiners, shut out of Middle Eastern supply, are bidding aggressively for every available Atlantic Basin barrel,” Reuters quoted Paola Rodriguez-Masiu, chief oil analyst at Rystad Energy, in a note dated April 3. Markets still remain skeptical about Trump’s deadline, as the US President has previously vacillated on his stance multiple times.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Crude on boil; gold and silver see sharp spike as Iran-Israel conflict escalates</t>
+          <t>Precious metals tumble, aluminium hits 4-year high amid Iran tensions; India tightens gold import rules</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Crude nears $80 while gold and silver spike as Iran-Israel tensions escalate, triggering safe-haven demand and sharp commodity market volatility.</t>
+          <t>Metal prices whipsaw as Iran conflict escalates, India tightens gold import rules.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026-03-02T10:21:30+05:30</t>
+          <t>2026-04-03T12:30:14+05:30</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-crude-on-boil-gold-and-silver-see-sharp-spike-as-iran-israel-conflict-escalates-4159860/</t>
+          <t>https://www.financialexpress.com/market/commodities/precious-metals-tumble-aluminium-hits-4-year-high-amid-iran-tensions-india-tightens-gold-import-rules/4193921/</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>The spotlight is on the commodity space today as the conflict across West Asia escalates. Amid the heightened geopolitical tension over the US andIsraeliattack on Iran, commodity prices have seen sharp price action.Brent Crudehas jumped close to $80/bl level whilesilveris hovering near $95/oz levels.Goldis holding steady above $5,300/oz. So what is the outlook for commodities going forward? Analysts point to near-term risks Anindya Banerjee, Head of Currency &amp; Commodity Research at Kotak Securities, has said that crude oil prices are likely to progress rapidly in the near term. “The West Asian conflict is likely to keepcrude oilprices on the boil in the near term, as the risk of disruption — particularly any potential closure of the Strait of Hormuz — remains a live tail risk.” He added that Brent crude could spike towards the $80–85 zone. “However, history suggests that geopolitically driven spikes tend to be sharp but temporary. As and when the ground situation inIranstabilizes, risk premiums should gradually unwind, allowing prices to cool off from elevated levels,” he added. American stockbroker Peter Schiff, in a social media post on X, has said that current oil prices still stand cheap given the present geopolitical scenario. Schiff said that oil prices have seen a surge of over 30% in 2026, and the price action would be reflected in fuel prices at gas stations, and also in the Consumer Price Index, which is the main indicator of inflation in the US. Energy prices form a significant part of the CPI basket. Following Saturday’s outbreak of war with Iran, gold is up over $100, silver is up over $2, and oil is up over $5.50. At $72.50 per barrel, the current price of oil is still cheap, but it’s up over 30% so far in 2026. This will soon show up big time at the pump and in the CPI. “Energy markets are also responding, with crude oil prices rising on fears of supply disruption through key routes like the Strait of Hormuz, which further adds to risk-off sentiment and supports bullion interest,” Jateen Trivedi, VP – Research Analyst (Commodity and Currency), LKP Securities, said. Banerjee added that precious metals,goldandsilver, are also likely to witness price surges driven by safe-haven flows. However, he added that geopolitical surges typically lack sustainability unless accompanied by structural monetary or macro shifts. “Therefore, some cooling off after the initial surge cannot be ruled out,” the analyst added. Forecasting a constructive view for precious metals, Banerjee said, “We continue to expect gold to move toward $6,000 by 2026 and silver to test $105 this year, driven by deeper structural themes rather than episodic geopolitical flare-ups.” Jateen Trivedi, VP – Research Analyst (Commodity and Currency), LKP Securities, said that gold and silver may experience profit-booking after an initial spike of 3–6% if some diplomatic developments come into effect. “Gold and silver prices are set to remain highly volatile with a gap-up in the opening session tomorrow as the Middle East conflict, involving renewed U.S. and Israeli military action against Iran, continues to dominate global risk sentiment,” Trivedi said. He added that elevated geopolitical risk can drive investors toward traditional safe-haven assets like gold and silver and widely expects a gap-up opening for bullion markets. “As global equities and risk assets come under pressure, capital tends to shift into precious metals, which act as a hedge against uncertainty,” Trivedi explained. However, he noted that earlier moves have already pushed gold and silver prices higher in recent sessions, and this momentum could continue if the conflict intensifies further.</t>
+          <t>Prices of precious and base metals remain highly volatile amid continued escalation of conflict across West Asia, disrupting global energy flows. US PresidentDonald Trumphas threatened to carry out strikes against Iran in the coming two to three weeks and thedollarindex gained as a result. Amid the US-Israel conflict with Iran, the greenback has emerged as the “safe-haven” winner, gaining strength against a basket of six major currencies. This also impacted sentiment in the metal space. In international markets, spotgoldwas quoted near the $4,676/oz mark, down nearly 2% on the day, while spotsilverwas trading near the $73/oz level, 3% lower. While most base metals likecopper, zinc, and nickel also lost ground over inflationary fears and high energy costs, amidst all of this,aluminiumemerged as a winner. The light metal, used primarily fortransportationandconstruction, touched a nearly four-year record high this week as fears of supply tightness intensified, with Iran attacking two major aluminium producers in theMiddle East. Prices of the light metal used in transport, construction, and packaging touched nearly a four-year peak earlier this week, as Iran’s attacks on two major Middle East aluminium producers intensified fears of a larger supply loss in the Gulf that accounted for roughly 9% of global supply before the war. On March 30, aluminium futures touched a high of $3,492/mt on the London Metal Exchange, as the metal remained on track for one of its best weekly gains. Amid the volatility, theGovernment of Indiahas tightened norms for the import of gold and other precious metals from ASEAN countries. The cabinet has amended its import policy for many base and precious metals, aimed at checking the misuse of free trade agreements. As per the revised norms, there are restrictions on imports of all gold, silver, and platinum jewellery. The Directorate General of Foreign Trade (DGFT) said in a notification that a wide range of gems andjewelleryhave been shifted to the “restricted” import category, which were earlier under the “Free” import category. These amendments include almost all forms ofsilverjewellery, and also natural or cultured pearls, precious or semi-precious stones, precious metals, metals clad with precious metals, imitation jewellery, and coins. Alongside, various forms of platinum jewellery will also require prior approval. However, export-oriented units and units operating inSpecial Economic Zonesshall not be subject to these restrictions, provided such imported goods are used for manufacturing goods meant for exports. “Imports by 100% Export Oriented Units and units located in Special Economic Zones (SEZs) shall not be subject to the above restrictions as per Para 6.01(d) of FTP, 2023 and under Rule 27 of the Special Economic Zones (SEZ) Rules, 2006, respectively, provided such imported goods are not sold into the Domestic Tariff Area (DTAs). Further, imports under the schemes for export of Gems and Jewellery under Chapter-4 of FTP, 2023 shall also be exempt from these restrictions,” read the notification. Following these cues, theMCXApril delivery contract for gold was down by more than 1% on Thursday, last quoted at Rs 1,45,601/10 grams. MCX silver futures for May fell by more than 4% to Rs 2,32,600/kg. The April delivery contract for aluminium ended flat on MCX at Rs 354/kg. The commodity exchange is closed today on account of Good Friday.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Oil prices rise sharply, Brent raises above $80 per barrel as US-Israel war on Iran disrupts global energy supply</t>
+          <t>Brent Crude Alert: Why physical spot price for cargo hit $141 while Futures are at $109? $32 gap explained</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Iran had temporarily shut down parts of the strait in mid-February for what it said was a military drill. Further disruptions to that shipping channel could lead to lower supply and higher prices for oil.</t>
+          <t>Brent crude spot prices soar to $141 amid Strait of Hormuz crisis. A huge gap between spot and future prices over supply tightness.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2026-03-02T06:23:47+05:30</t>
+          <t>2026-04-03T17:00:28+05:30</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-oil-prices-rise-sharply-brent-raises-above-80-per-barrel-as-us-israel-war-on-iran-disrupts-global-energy-supply-4159624/</t>
+          <t>https://www.financialexpress.com/market/commodities/brent-crude-alert-spot-prices-hit-141-as-strait-of-hormuz-crisis-creates-32-gap-with-futures/4193690/</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Oil pricesrose sharply when market trading began Sunday, as US andIsraeli attacks on Iranand retaliatory strikes against Israel andUS militaryinstallations around the Gulf sent disruptions through the global energy supply chain. Traders were betting the supply of oil from Iran and elsewhere in theMiddle Eastwould slow or grind to a halt. Attacks throughout the region, including on two vessels traveling through the Strait of Hormuz, the narrow mouth of the Persian Gulf, could restrict countries’ ability to export oil to the rest of the world. That would likely result in higher prices for crude oil and gasoline, according to energy experts. West Texas Intermediate, the light, sweet crude oil produced in theUnited States, was selling for about USD 72 a barrel Sunday night, up around 8 per cent from its trading price of about USD 67 on Friday. Roughly 15 million barrels of crude oil per day – about 20 per cent of the world’s oil – are shipped through the Strait of Hormuz, making it the world’s most critical oil chokepoint, according to Rystad Energy. Tankers traveling through the strait, which is bordered in the north by Iran, carry oil and gas fromSaudi Arabia, Kuwait, Iraq, Qatar,Bahrain, the UAE and Iran. Iran had temporarily shut down parts of the strait in mid-February for what it said was a military drill. Further disruptions to that shipping channel could lead to lower supply and higher prices for oil. Attacks throughout the region, including on two vessels travelling through the Strait of Hormuz, the narrow mouth of the Persian Gulf, could restrict countries’ ability to export oil to the rest of the world. That would likely result in higher prices for crude oil and gasoline, according to energy experts. Against that backdrop, eight countries that are part of the OPEC+ oil cartel announced they would boost production of crude Sunday. The Organisation of Petroleum Exporting Countries, in a meeting planned before the war began, said it would increase production by 206,000 barrels per day in April, which was more than analysts had been expecting. The countries boosting output include Saudi Arabia, Russia, Iraq, the United Arab Emirates, Kuwait, Kazakhstan, Algeria and Oman. “Roughly one-fifth of global oil supply passes through the Strait of Hormuz, a vital artery for world trade, meaning markets are more concerned with whether barrels can move than with spare capacity on paper,” said Jorge Leon, Rystad’s senior vice president and head of geopolitical analysis, in an email. “If flows through the Gulf are constrained, additional production will provide limited immediate relief, making access to export routes far more important than headline output targets.” Iran exports roughly 1.6 million barrels of oil a day, mostly to China, which may need to look elsewhere for supply if Iran’s exports are disrupted, another factor that could increase energy prices.</t>
+          <t>Crudeprices continue to see wild price swings. With no signs of de-escalation in the West Asia conflict,Brent crudefutures continue to trade near their four-year record high levels, last quoted near the $109/bbl mark, up nearly 8% in early Asian trade. However, analysts have noted that futures prices actually remain far below the actual spot price. Media filings citing data published by S&amp;P Global reported that the actual spot price for physical cargoes of Brent crude has soared above the $140/bbl mark, reaching its highest level since the 2008 financial crisis. The spot price of current physical cargoes of Brent crude oil was quoted above the $141/bbl mark on Thursday, as shipments through the crucial trade route — theStrait of Hormuz— remain disrupted. The waterway passage transits nearly 20% of global energy flows. The spot price, also known as Dated Brent, reflects the current supply and demand for physical Brent crude oil that is scheduled for delivery within the next 10 to 30 days. Brent crude futures price is quoted near the $109/bbl mark, while data published by S&amp;P showed it was around $141/bbl on Thursday. This indicates a difference of nearly $32 between the spot and futures price, reflecting the market scarcity ofcrudesupplies. With the huge mismatch between future prices and cargo prices, markets are pricing in high tightness in the availability of physical crude. The futures market does not accurately reflect the on-ground price, as it is largely limited to financial trading in so-called paper barrels. “The futures price is almost giving a false sense of security that things are not that stressed,” said Amrita Sen, founder of Energy Aspects, in a television interview with CNBC. US crude,West Texas Intermediate(WTI), continues to trade near its record high levels, quoted near the $112/bbl mark. WTI futures surged by nearly 12%, reaching their highest levels since Russia’s invasion of Ukraine, as US PresidentDonald Trumpthreatened intensified strikes in Iran. AlthoughOPEC+is considering a potential output increase, experts note that this is unlikely to have an immediate effect on market prices, which remain highly elevated. With the surge in spot prices and almost every benchmark of crude, analysts note that the possibility of crude at $200 is no longer improbable. (With inputs from Bloomberg)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Can crude spike close to $100? 3 key triggers to watch ahead of OPEC meet as Iran-Israel conflict escalates</t>
+          <t>Why Crude spiked 5%, silver nosedived 5% after Donald Trump’s comments?</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Crude oil prices could spike toward $100 amid escalating Iran-Israel conflict and OPEC+ meeting; stay updated on market impacts.</t>
+          <t>Crude oil surges 5% and silver dives after Trump's threat of hard strikes on Iran—see how markets are reacting.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2026-03-01T13:30:22+05:30</t>
+          <t>2026-04-02T11:09:16+05:30</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/can-crude-spike-close-to-100-3-key-triggers-to-watch-ahead-of-opec-meet-as-iran-israel-conflict-escalates-4158794/</t>
+          <t>https://www.financialexpress.com/market/commodities-why-crude-spikes-5-silver-nosedives-5-after-donald-trumps-commentsnbsp-4192542/</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>There is a sense of apprehension and uncertainty engulfing global businesses and stock markets as theIran-Israel warand the sitiation across West Asia continues to escalate. Global markets are in turmoil as fresh explosions hit Dubai. Doha, Qatar and Bahrain have also been hit too. Iran, in fact, has warned of ‘harsh, successive’ revenge steps ahead after the United States and Israel launched strikes that killed Iran’s Supreme Leader Ali Khamenei and plunged the Middle East into a new conflict. One of the big concerns is what this means forCrude Oiland the keyOPEC+meeting later today. Reuters quoted energy analysts at Barclays stating that “Oil markets might ⁠have to face their worst fears ‌on Monday. As things stand right now, we think Brent could hit $100 (per barrel), as the market ​grapples with the threat of a potential supply disruption amid a spiralling security ‌situation in the Middle East.” At the heart of it all lies the strategic position of theStrait of Hormuz. On Saturday, Tehran warned that it had closed the Strait of Hormuz, the narrow conduit for about a fifth of global oil consumption, raising expectations of a sharp ​jump in oil prices. Reuters reported that OPEC+ major oil producers are set to meet on Sunday. The world’s largest energy body may consider increasing ⁠output given the current situation. Several tanker owners, oil majors and trading houses suspended energy shipments through the Strait. The reason that it becomes particularly important is that, till date, the Strait of Hormuz has never been closed for an extended period. Nearly one-fifth of the global oil supply flows through this Strait. Explaining the dynamics of the crude oil pricing and decoding the current situation. Vijay Bhambwani,  Founder-Promoter, Bhambwani Securities and a market veteran, pointed out that “OPEC has spare capacity that will be stepped up to calm nerves in the international oil markets. OPEC+ is conferring as you read this post. Remember Venezuelan oil which was being smuggled out piggy back on Iranian ghost fleet tankers is officially under US control. Guyana has cranked up output to 9,00,000 bpd which is 50% higher than 3 quarters ago.” On how much the oil prices are set to rise, Bhambwani explained that, “Undoubtedly yes (crude oil prices will rise)! But I’m circumspect about both the magnitude and the duration of the spike. My reading of the situation is that market watchers are panicking unduly. In addition to usual demand-supply dynamics, oil prices have 4 primary (and more secondary ones) premiums – terror, political, military and speculative premia. I expect the military premium to rise immediately on Monday morning. But do remember someone somewhere knew this attack was coming, and the same should have been reflected at least partially in oil prices.” Most analysts pointed out that the ultimate oil price impact is likely to hinge on whether the IRGC pursues further ​escalatory actions. Vishnu Varathan, Head of Macro Research, Asia Ex-Japan, Mizuho in an interview with Reuters, stated that “a broader state of spots of regional attacks/instability may be par for the course – in line with Iran’s warning. Oil prices are likely ‌to remain elevated as production and ​passage remain prone to ​attacks and ​disruptions. OPEC may be under pressure to raise production to try and offset. But a 10-25% premium on oil is not outlandish – even without a blockade of the Strait of Hormuz, which ​is easily a 50% premium risk event.” Most energy analysts highlighted that oil prices may respond to the current situation with a $5-10 price increase above the current $73 baseline. However, this is seen as a knee-jerk, near-term reaction more than a long-term concern.</t>
+          <t>Its topsy turvy day in thecommoditymarkets today.Crude oilprices spiked 5% and precious metals nosedived almost as much in just 30 minutes. This is after  US PresidentDonald Trump, in a televised address, said that Washington will strike Tehran “extremely hard” over the next two to three weeks. Trump’s stance on Iran has kept the markets on tenterhooks. Earlier on Tuesday, the US President had said that Washington could stop attacking Tehran. During his speech from theWhite House, Trump said that his core objectives pertaining to Iran are nearing completion, also stating that the US is prepared to intensify its military operations in the coming time frame. “By saying core strategic objectives are nearing completion in the Iran war, Trump signals near-term finality to the West Asian crisis. In the next 2 to 3 weeks, either the escalation could increase substantially, including attacks on Iranian power and crude facilities, or some deal could be achieved,” said Garima Kapoor, Deputy Head of Research and Economist at Elara Capital. Crudeoil markets quickly reacted to Trump’s remarks asBrent crudeand West Texas Intermediate futures both rose by nearly 5%. Brent was quoted around the $106/bbl mark, while US crude was near the $104/bbl level. On Wednesday, both the benchmarks had slipped below the $100/bbl mark as Trump had remarked that Washington is preparing to wind down the month-long war. Global energy flows remain disrupted as Iran continues to cement control over the crucial waterway passage—theStrait of Hormuz, which transits nearly 20% of global oil. However, Kapoor believes that movement through the trade route will resume soon. She adds, “We believe, as US-Iran escalation ends, the cost of insuring vessels passing through Hormuz would come down too, allowing gradual movement of energy to resume in Hormuz.” Kapoor adds that uncertainty will prevail in the near term, with crude oil prices remaining firm, even as hopes have been offered for closure of the war within the next 2 to 3 weeks. “So far, Iran doesn’t seem to be buckling under any pressure from America, but America’s degrees of freedom are reducing, suggesting limited ability to continue longer. We see a finality to the war soon. Heightened volatility is likely to persist in the short term,” the economist adds. After witnessing a steady session on Wednesday,goldandsilverprices have again tumbled. Spot gold prices fell by more than 2% below the $4,700/oz mark over Trump’s remarks, quoted near the $4,691/oz mark as crude prices soared. Spot silver was down 4% from its highs of $75/oz, quoted near the $72/oz level, as reports came in that Trump will hit Tehran “extremely hard”. Rising concerns over high oil prices have stoked inflationary concerns worldwide, with central banks globally shifting towards a more hawkish stance. Following Trump’s address, the dollar index too climbed, which weighed on bullion as a firm dollar makes precious metals like gold and silver more expensive for holders of other currencies, thereby decreasing demand.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Gold, silver rate today: Precious metals hold steady as investors eye US-Iran talks</t>
+          <t>Crude rallies 50% in March: Why Brent Crude is heading towards $150 amid Iran War</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Gold and silver remain steady near recent highs as investors monitor US-Iran talks and dollar strength. Stay updated on precious metals trends!</t>
+          <t>Brent crude surges 50% amid Iran conflict, eyeing $150 per barrel as supply risks mount—track the latest price moves now.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2026-02-27T09:35:51+05:30</t>
+          <t>2026-03-31T08:38:21+05:30</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-precious-metals-hold-steady-as-investors-eye-us-iran-talks-4156345/</t>
+          <t>https://www.financialexpress.com/market/commodities-crude-rallies-50-in-march-why-brent-crude-is-heading-towards-150-amid-iran-war-4189987/</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>The precious metals are steady in early Friday trade. Both gold and silver continued to hover around recent highs as the investors were weighing multiple factors, includingUS-Iran nuclear talksand dollar near three-week highs. Goldis back above the $5,200/oz level in early Asian trade on Friday. The dollar near 3-week highs is a concern as gold is dollar-denominated, and this makes gold more expensive for holders of other currencies. Data from the US was also another factor that weighed on sentiment. The number of Americans filing new applications for jobless benefits increased slightly last week, and the unemployment rate appeared to hold steady in February amid a ​stable labour market. Meanwhile, analysts also pointed out that the US Federal Reserve chair nominee ⁠Kevin Warsh’s rate cut hopes could be narrowing ‌amid emerging bullishness about the US economy, growing CEO confidence in the outlook. Jateen Trivedi, VP Research Analyst – Commodity and Currency, LKP Securities pointed out that “Traders seem to keep risky bets off the able and wait for clarity into the sentiments around US &amp; Iran nuclear talks. Gold has support near Rs 1,58,000/10 gm and resistance near Rs 1,64,000/10 gm. Participants await US Iran talks details.” The gains forsilvercontinue too. The key precious and industry metal is hovering close to the psychologically important $90 per troy ounce levels, near the three-week highs. Investors are keying off a hawkish shift among the central bank’s policymakers. On MCX, Silver Futures are trading near Rs 2,74,693/kg. This is nearly a 2% rally from the last close. All eyes are on how the safe haven demand pans out in the event of the ongoing US-Iran talks.</t>
+          <t>There is no stopping forcrude. With no signs of de-escalations in the US-Israel conflict with Iran, crude prices have been skyrocketing for over a month now.Brent crudeprices are on track for their biggest monthly surge. The fear of supply disruptions also led to a surge in the US benchmark for oil, WTI. The prices climbed over the $100/bbl mark for the first time since July 2022, trading near the highs of $106/bbl as US PresidentDonald Trumpthreatened to “completely obliterate” Iran’s power plant and oil facilities. “Crude oil price surge exceeding 50% within a single month is not merely a reflection of tightening supply, it is indicative of acute geopolitical stress sending shockwaves through global energy markets,” said Kaynat Chainwala, Assistant Vice President, Commodity Research atKotakSecurities . In a social media post on Truth Social, Trump threatens of more strikes on Iran’s infrastructure including its electricity plants, oil facilities, Kharg Island and desalination plants if the crucial waterway passage – theStrait of Hormuzis not opened. This added to the rally for crude which rose to its two week high of $116/bbl mark on Monday. “Maybe we take Kharg Island, maybe we don’t. We have a lot of options,” Trump told the Financial Times, adding that Iran lacked the defences to prevent such a move. Strikes at Kharg Island are likely to rattle the global energy markets as it is a key export hub for Iran, accounting for roughly 90% of the country’s oil flows. Compounding these fears, Yemen’s Houthis launched ballistic missiles onIsraelover the weekend, and reports emerged that US is preparing to deploy ground military troops in the region, which further drove the rally for oil prices. As the conflict in West Asia continues to escalate, focus is now shifting towards another key shipping channel- Bab el-Mandeb Strait which links Gulf of Aden to theRed Sea. As Iran-backed Yemen Houthis entered the conflict, the potential for disruptions through this stretch of water have increased. Analysts have pointed out that disruptions through this passage would have a significant effect on the global energy flows, as two crucial waterway passages for trade would be cut off. “We’re talking between four and five million barrels per day going through there,” Michael Haigh  Haig, global head of fixed income and commodities research at Societe Generale told CNBC on Monday, referring to the Bab el-Mandeb Strait. Chainwala noted thatSaudi Arabia’sRed Sea outlet at Yanbu remains exposed to Houthi missile threats, limiting the reliability of flows through its East-West pipeline. “In the event of a prolonged closure of the Strait of Hormuz, oil prices could rise rapidly toward $150 per barrel. Even a partial interruption of 10–11 million barrels per day, out of the usual 17–20 million, the supply shock already eclipses the 1973 Arab oil embargo in volume terms,” the analyst at Kotak Securities said. Previously Tehran had warned that crude prices are likely to double down and will touch the $200/bbl mark. While earlier experts had cited that this would be an ‘improbable’ case, Chainwala notes that the possibility of oil at $200 now merits serious attention. “A ground invasion would shift the threat decisively from maritime chokepoints to production infrastructure itself, drawing Saudi Aramco’s Abqaiq processing complex and Iran’s Ahvaz fields and Abadan refineries directly into the line of fire,” the analyst adds. She flags that  the combination of disrupted Hormuz flows, vulnerable infrastructure, and the absence of a credible diplomatic resolution forms the most plausible pathway to $200 oil. “While $200 per barrel remains a tail risk rather than a base case, it can no longer be dismissed. For the first time in years, such projections are being taken seriously, reflecting how fragile global energy security has become,” she adds. “From a technical standpoint, the immediate resistance level for Brent crude stands at $120 per barrel,” says Chainwals. She adds that a sustained breach of this level would open the path toward $150. “On theMCX, traders will be watching the Rs. 10,000 per barrel mark closely; a confirmed break above this threshold could see prices test Rs. 11,500, with Rs. 12,300 as the next meaningful resistance level thereafter,” the analyst said.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Gold, silver rate today: Gold near 4-week highs, silver rallies above $88 levels on safe haven demand</t>
+          <t>Why Silver ETFs slide 3% despite marginal gains in Silver spot and Future prices?</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Gold and silver prices surge on safe haven demand and US-Iran tensions; monitor jobless claims for market direction. Read more.</t>
+          <t>Silver ETFs fell up to 3% despite spot and futures gains, while Gold ETFs fell by over 1% over a firm dollar and prolonged conflict in West Asia.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2026-02-26T09:23:43+05:30</t>
+          <t>2026-03-05T17:52:08+05:30</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-gold-near-4-week-highs-silver-rallies-above-88-levels-on-safe-haven-demand-4155254/</t>
+          <t>https://www.financialexpress.com/market/why-silver-etfs-slide-3-despite-marginal-gains-in-silver-spotnbspand-future-prices-4163341/</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>The precious metals have been on an upswing.Goldgained on softer dollar rates and apprehension about the US-Iran talks scheduled for later today in Geneva.Silvertoo rallied to 3-week highs. The investors are also likely to watch out for the US weekly jobless claims data due later today, for cues going forward. Gold is holding steady above the $5,200/oz level in the international market for the second straight session. Sentiment has been buoyed by a softer dollar and safe-haven demand fuelled by uncertainty surroundingU.S. tariff policyandUS-Iran talksscheduled for later today. Speaking on the gold’s trajectory going forward, Jigar Trivedi, Senior Research Analyst at IndusInd Securities, “Markets weighed geopolitical tensions and uncertainties surrounding US trade policies. The buildup of US troops in the Middle East kept investors on edge ahead of nuclear talks in Geneva, while Washington stepped up pressure on Iran by sanctioning entities involved in oil and weapons exports. At the same time, the Trump administration moved to maintain its global tariff strategy, raising concerns among trading partners. On the monetary policy front, persistent inflation concerns pushed traders to delay expectations of the Federal Reserve’s next rate cut to September.” Speaking on the trend in the local market, he expects that “MCX Gold April Futures is likely to trade around Rs 162,500/10 gm as trends in the world markets too are positive.” Silver has also seen a rather strong session. In international markets, prices surged past the $88 per troy ounce levels. Some of the key factors impacting the price action include the upcoming talks between US and Iran in Geneva, dollar moves, tariff surprises and Fed policy uncertainty. The markets are currently expect three 25-basis-point rate cuts from theFederal Reservethis ⁠year. Investors are also awaiting the weekly jobless ​claims data due later in the day for ‌more cues on the Fed’s monetary policy path.</t>
+          <t>Goldandsilver ETFsare not exactly mirroring the spot and Future price trends for the second consecutive day. While prices are flat in domestic markets and clocked marginal gains globally,GoldandsilverETFs closed trade in red. MCXGold was trading at Rs 1,61,473 per 10 grams, down 0.03%, while MCX Silver Futures was in the green at Rs 2,65,744 per kg, up 0.07% from the previous close. COMEX Gold futures held above $5,100 per troy ounce, gaining 0.6%, and COMEX Silver Futures stood at $84.11 per troy ounce, up 1.1%. However, in comparison ETFs saw a significantly sharp decline by end of trade. Silver ETFs closed down 2% on an average. Tata Silver Exchange Traded Fund closed at Rs 25.25, down 2.02%, while Nippon India Silver ETF stood at Rs 247.93, down 2.99%. Zerodha Silver ETF moved to Rs 26.34, slumping 2.70%, and Kotak Silver ETF was at Rs 25.05, declining 3.32%. Groww Silver ETF was last quoted at Rs 25.40 with a decline of 2.64%, whereas ICICI Prudential Silver ETF stooped to Rs 259.02, plummeting 2.46%. HDFC Silver ETF was priced at Rs 247.80, down 2.17%, and Aditya Birla Sun Life Silver ETF declined to Rs 258.82, down 2.57%. SBI Silver ETF stooped to Rs 254.02 with a 2.77% loss, while UTI Silver ETF stood at Rs 250.92, down 2.12%. Axis Silver ETF closed at Rs 257.14, down 2.59%, and DSP Silver ETF closed at Rs 250.36 with a 2.11% fall. Mirae Asset Silver ETF ended at Rs 252.69, down 3.67%, while 360 ONE Silver ETF closed at Rs 255.47, falling 2.81%. Motilal Oswal Silver ETF ended at Rs 251.30 with a 4.91% decrease, Edelweiss Silver ETF closed at Rs 260.31, down 1.90%, and Bandhan Silver ETF stood at Rs 260.74, falling 2.66%. Tata Gold Exchange Traded Fund ended trade at Rs 15.51, down 1.02%, while Nippon India ETF Gold BeES closed at Rs 132.24 with a decline of 1.28%. Zerodha Gold ETF moved to Rs 25.15, declining 1.30%, and ICICI Prudential Gold ETF reached Rs 136.94, down 0.98%. HDFC Gold ETF was priced at Rs 136.56 with a 1.27% decrease, while Groww Gold ETF ended the trade at Rs 15.60, falling 1.20%. SBI Gold Exchange Traded Scheme stood at Rs 136.48, down 1.12%, and Kotak Gold Exchange Traded Fund fell to Rs 133.21 with a 0.97% decline. Mirae Asset Gold ETF was at Rs 155.39, down 1.25%, and Angel One Gold ETF traded at Rs 14.93 with a 1.19% fall. Axis Mutual Fund – Axis Gold ETF stood at Rs 132.99, falling 0.79%, while UTI Mutual Fund – UTI Gold ETF was quoted at Rs 134.40, falling 1.47%. DSP Gold ETF was priced at Rs 155.38 with a 1.07% fall, and Birla Sun Life Gold ETF fell to Rs 140.69, down 1.24%. Motilal Oswal Gold ETF traded at Rs 157.65 with a 1.81% fall, Quantum Gold Fund – Exchange Traded Fund stood at Rs 132.70, declining 1.02%, and 360 ONE Gold ETF was at Rs 155.95, down 1.20%. Edelweiss Gold ETF decreased to Rs 159.35 with a 1.27% decline, Bandhan Gold ETF traded at Rs 160.97, falling 1.12%, and Choice Gold ETF stood at Rs 158.24, down 1.38%. Baroda BNP Paribas Gold ETF was priced at Rs 155.25 with a 1.15% fall, Union Gold ETF fell marginally to Rs 156.30, down 0.73%, and LIC MF Gold ETF traded at Rs 14,435, down 0.77%. The Wealth Company Gold ETF stood at Rs 160.02 with a 1.08% fall, while Invesco India Gold ETF ended flat at Rs 13,930. The movement across bullion and ETFs reflects that the decline was broad and uniform rather than limited to a few counters. Global and local prices for gold and silver tend to move in the same direction, and the prolonged conflict inWest Asiaalong with a strongerdollarhas softened price action across exchanges and fund platforms.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Gold, silver rate today: Safe-haven demand boosts Gold,  holds above $5,200; silver rallies 2%</t>
+          <t>Gold, silver rate today: Precious metals extend gains on safe haven demand as US-Iran conflict continues</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gold prices held above the $5,200 per ounce mark on safe-haven demand amid policy uncertainty in the United States, while silver climbed nearly 2% to two-week highs as geopolitical risks and tariff concerns boosted precious metals.</t>
+          <t>Gold and silver prices rise on safe-haven demand amid US-Iran tensions, and a soft dollar.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2026-02-25T09:20:28+05:30</t>
+          <t>2026-03-05T10:31:42+05:30</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-safe-haven-demand-boosts-goldnbsp-holds-above-5200-silver-rallies-2-4154050/</t>
+          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-precious-metals-extend-gains-on-safe-haven-demand-as-us-iran-conflict-continues-4162887/</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Precious metals had a rather Topsy-turvy session. Gold prices fell over 1% on profit booking after hitting a 3-week high.Silver, in comparison, is seeing a significantly stronger session. It is continuing to trade close to the $90 per troy ounce levels are hitting 2-week highs. Goldis also holding steady above $5,200/oz mark in international trade. According to experts safe have demand and the return ⁠of the Chinese market, along with increased policy uncertainty in the Unites States are maintaining the appeal of gold. Speaking on the levels for gold in Indian market, Jateen Trivedi, VP Research Analyst – Commodity and Currency, LKP Securities, believes that “support is placed near Rs 1,58,000/10 gm for the April contract, while resistance remains around Rs 1,62,500/10 gm. Volatility is expected to stay elevated given ongoing geopolitical developments, as any escalation or breakdown in talks could quickly revive safe-haven buying.” The silver prices have seen strong traction in intra-day trade. In international markets, silver is holding strong above $89 per ounce. The key industrial and precious metal recovered from losses as tariff, geopolitical, and broader economic uncertainties boosted demand for safe-haven assets. Globally, the US began collecting a temporary 10% global tariff on Tuesday, which the White House is reportedly seeking to raise to 15%, following the Supreme Court’s decision last week to strike down President Donald Trump’s sweeping reciprocal tariffs. Jigar Trivedi, Senior Research Analyst at Indusind Securities pointed out that, “Geopolitical concerns also supported prices, with investors focused on the third round of US-Iran nuclear talks scheduled in Geneva on Thursday. Gains in precious metals, however, may be capped amid diminishing expectations for near-term monetary easing by the Federal Reserve. Fed official Susan Collins noted that holding interest rates steady for some time is likely appropriate, citing improving labor market conditions alongside persistent inflation risks.” Speaking on the trajectory for teh prices in the Indian markets, he says, “MCXSilverMarch prices are likely to rebound to Rs 2,66,000/kg amid a bullish undertone in the international market too.”</t>
+          <t>Precious metals are again trending up as theUS-Israelconflict with Iran seems to reach no end. The prolonged conflict across West Asia has boosted the safe-haven demand forgoldandsilver,as both the assets extended gains in today’s trade. Thedollarindex too retreated from its record highs, which further lent support to the precious metals, as a soft dollar makes assets like gold and silver less expensive for overseas currency holders, which further increases its demand. In international markets, spot gold is trading near the $5,183 per troy ounce mark, while spot silver is quoted towards the $85 per troy ounce mark. “Gold rose to about $5,170/oz, building on the prior session’s advance asinvestorssought safety amid escalating tensions in theMiddle East. The conflict entered a sixth day, with US and Israeli forces striking targets across Iran and Tehran retaliating with missile attacks on several neighboring states, including key energy facilities.” Jigar Trivedi, Senior Research Analyst at Indusind Securities said. ”Silver also benefited from the dollar’s retreat following reports that Iranian operatives had reached out to the US to explore potential peace talks, though Tehran later denied the outreach. Inflation concerns eased further as the Trump administration moved to reassure markets over commercial activity in the Gulf.” Trivedi added. On MCX, the April delivery contract for gold was trading at Rs 1,62,352 per 10 grams, up 0.5% from its previous close. The May delivery contract for silver was priced at Rs 2,70,556 per kg, up nearly 2% from its previous close. “MCX Silver May futures may appreciate Rs 269,000/kg as prices have rebounded in the global markets too.” Trivedi added. Additionally, US PresidentDonald Trumpofficially nominated Kevin Warsh as the next chair of theUS central bank, which likely weighed on the market sentiment. Warsh is known for his rate cut friendly stance. Bullion tends to perform well in lower interest rate environments. Meanwhile, economic tensions added to the price pressure for gold and silver as US Treasury Scott Bessent on Wednesday said that an increase of global import tariffs to 15% from 10% may be implemented later this week. The escalations in the US-Iran war are keeping precious metals, as a US submarine sank an Iranian warship off the coast of Sri Lanka. US Secretary of Defence Pete Hegseth claimed it was “the first sinking of an enemy ship by a torpedo since World War Two”. The attack comes as reports indicated that Mojtaba Khamene, the son of the slain Supreme Leader Ayatollah Ali Khamenei, has emerged as the frontrunner to be the country’s next supreme leader.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Gold, silver rate today: Gold off 3-week highs, silver drops 2% on firm dollar- Market focus on US-Iran</t>
+          <t>Why Silver ETFs plunged 8% despite MCX prices rising? Silver MCX Futures jump 3%</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Gold prices eased from three-week highs while holding above $5,200 per ounce, and silver slipped over 2% amid a stronger dollar, profit booking, and rising geopolitical focus on United States-Iran tensions.</t>
+          <t>Silver ETFs fell up to 8% even as MCX silver futures jumped 3%. Gold ETFs also ended lower despite gains in bullion prices. Here’s what the divergence between MCX and ETFs indicates.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2026-02-24T09:21:50+05:30</t>
+          <t>2026-03-04T16:43:59+05:30</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-gold-off-3-week-highs-silver-drops-2-on-firm-dollar-market-focus-on-us-iran-4152954/</t>
+          <t>https://www.financialexpress.com/market/why-silver-etfs-plunged-8-despite-mcx-prices-rising-silver-mcx-futures-jump-3-4162348/</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>The precious metals are taking a breather after the rally overnight.Gold pricesare trading above the key $5,200/oz level in international markets and are rising to three-week highs.Silvertoo is steady in today’s session after rising above the $87 per troy ounce level. Gold is holding above the key $5,200/oz after some profitbooking. The yellow metal spiked to three-week highs. Pressure from a stronger dollar outweighed support from US tariff uncertainty, and tension between Washington and Tehran continued to impact sentiment. Speaking on the outlook for gold, Jateen Trivedi, VP Research Analyst – Commodity and Currency, LKP Securities highlighted that “uncertainty around global trade dynamics, prompting renewed safe-haven buying in bullion.” Speaking on theMCXlevels for gold and the big triggers ahead, he outlined that “Gold has formed a short-term base near Rs 1,55,000/10 gm on MCX and $5,000/oz on CME, and the ongoing tariff adjustments continue to keep economic outlooks fluid. As long as trade policy remains unpredictable, allocation toward gold is likely to stay firm.” For now, he sees “immediate support near Rs 1,55,000/10 gm, while resistance is placed around Rs 1,62,000/10 gm, with further direction dependent on fresh trade developments.” The silver prices remained steady around the $87 per troy ounce level. However, prices have dropped more than 2% tending a four-day rally as investors booked profits amid persistent trade uncertainty and heightened geopolitical risks. In the latest developments, global logistics firm FedEx filed a lawsuit seeking a full refund after the US Supreme Court struck down Trump’s emergency tariffs. Jigar Trivedi, Senior Research Analyst at Indusind Securities believes that “silver rallied on Monday after Trump threatened to lift global tariffs from 10% to 15% in response to the Court’s ruling. The shifting policy stance fueled concerns that existing trade deals could unravel, though major trading partners have so far maintained their agreements with Washington.” That said, he pointed out that “Trumpalso warned of steeper duties on countries that “play games” with current trade arrangements. On the geopolitical front, markets remain focused on US-Iran talks scheduled to resume on Thursday. Trump reiterated his preference for a negotiated resolution but cautioned that serious consequences would follow if a nuclear deal is not secured. MCX Silver March prices are likely to drop to Rs 2,61,000/kg during the intraday today.”</t>
+          <t>Precious metals continue to see volatile price action.Goldandsilverprices have retreated from their weekly record highs and seen sharp swings. MCX Futures for gold and silver are in the green with smart intra-day gains. However, the ETFs had a different story. They ended in the red, posting sharp 5% plus decline.Silver ETFssaw sharper losses compared toGold ETFs. MCX Gold rallied to Rs 1,63,640 per 10 grams, up 1.57%, while MCX Silver stood at Rs 2,74,637 per kilogram, up 3.51% from its previous close. In international markets, COMEX gold futures were quoted at $5,195.45 per troy ounce, up 1.40%, while COMEX silver futures stood at $86.68 per troy ounce, up 3.85%. The upward movement in bullion prices was not mirrored in ETFs, as precious metals markets saw steep declines yesterday owing to a strong dollar and price consolidation. The Multi Commodity Exchange (MCX) was closed for the first half of the day yesterday on account of Holi; however, trading resumed in the evening session, which commences from 5 pm, till 11 pm. Tata Silver Exchange Traded Fund closed at Rs 25.86, down 7.18%, while Nippon India Silver ETF stood at Rs 255.57, down 6.95%. Zerodha Silver ETF moved to Rs 27.19, slumping 6.40%, and Kotak Silver ETF was at Rs 25.99, declining 6.78%. Groww Silver ETF was quoted at Rs 26.84 with a decline of 4.82%, whereas ICICI Prudential Silver ETF stooped to Rs 266.48, plummeting 6.92%. HDFC Silver ETF was priced at Rs 253.90, down 8.06%, and Aditya Birla Sun Life Silver ETF declined to Rs 265.64, down 6.98%. SBI Silver ETF stooped to Rs 262.20 with a 6.81% loss, while UTI Silver ETF stood at Rs 257.00, down 7.48%. Axis Silver ETF closed at Rs 263.99, down 7.46%, and DSP Silver ETF closed at Rs 257.00 with a 7.36% fall. Mirae Asset Silver ETF ended at  Rs 263.00, down 5.62%, while 360 ONE Silver ETF closed at Rs 262.85, falling 6.84%. Motilal Oswal Silver ETF traded at Rs 263.48 with a 6.57% decrease, Edelweiss Silver ETF ended at Rs 267.00, down 6.65%, and Bandhan Silver ETF was at Rs 267.86, falling 6.89%. Tata Gold Exchange Traded Fund ended trade at Rs 15.67, down 3.21%, while Nippon India ETF Gold BeES closed at Rs 133.96 with a fall of 3.15%. Zerodha Gold ETF moved to Rs 25.48, declining 3.34%, and ICICI Prudential Gold ETF reached Rs 138.40, down 3.59%. HDFC Gold ETF was priced at Rs 138.45 with a 2.98% decrease, while Groww Gold ETF traded at Rs 15.83, falling 3.48%. SBI Gold Exchange Traded Scheme stood at Rs 138.20, down 3.20%, and Kotak Gold Exchange Traded Fund fell to Rs 134.65 with a 3.48% fall. Mirae Asset Gold ETF was at Rs 157.36, down 2.76%, and Angel One Gold ETF traded at Rs 15.16 with a 2.82% decline. Axis Mutual Fund – Axis Gold ETF stood at Rs 134.05, falling 4.78%, while UTI Mutual Fund – UTI Gold ETF was quoted at Rs 136.40, falling 2.95%. DSP Gold ETF was priced at Rs 157.06 with a 3.48% fall, and Birla Sun Life Gold ETF fell to Rs 142.30, down 3.17%. Motilal Oswal Gold ETF traded at Rs 160.55 with a 2.61% fall, Quantum Gold Fund – Exchange Traded Fund stood at Rs 134.07, declining 3.41%, and 360 ONE Gold ETF was at Rs 157.90, down 3.13%. Edelweiss Gold ETF moved to Rs 161.60 with a 3.32% decrease, Bandhan Gold ETF traded at Rs 162.79, falling 2.95%, and Choice Gold ETF stood at Rs 160.95, down 2.83%. Baroda BNP Paribas Gold ETF was priced at Rs 157.05 with a 3.18% fall, Union Gold ETF reached Rs 156.95, down 5.02%, and LIC MF Gold ETF traded at Rs 14,546.35, falling 3.92%. The Wealth Company Gold ETF stood at Rs 161.76 with a 3.97% fall, while Invesco India Gold ETF was at Rs 13,930, down 3.92%. The mismatch between bullion and ETFs shows that markets are still recovering from yesterday’s sharp declines. While both Gold and Silver futures on MCX and COMEX were up on the day, the same was not echoed in domestic ETFs, indicating imbalanced demand across segments. Global and local prices are not moving in the same direction, as Indian stock markets were closed on Tuesday for Holi. With the strengthened dollar and profit-booking by investors, bidding for gold and silver has softened a bit across exchanges as well as fund platforms.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Gold, silver rate today: Gold rises to 3-week high; silver surges 5%</t>
+          <t>Gold &amp; Silver rates today: Silver ETFs crack 7%, Gold ETFs down 3%; MCX Gold, Silver Futures hold steady</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gold prices climbed to a three-week high while silver surged nearly 5% in early trade, driven by heightened geopolitical risks, tariff uncertainty after the US Supreme Court ruling on tariffs, and fresh announcements by Donald Trump.</t>
+          <t>Gold and silver prices witness sharp swings amid West Asia tension and a strong dollar; track market swings and expert insights now.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2026-02-23T09:03:09+05:30</t>
+          <t>2026-03-04T16:22:24+05:30</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-gold-rises-to-3-week-high-silver-surges-5-4151911/</t>
+          <t>https://www.financialexpress.com/market/gold-pulse/gold-amp-silver-rate-today-live-silver-volatile-holds-above-85-after-11-crack-mcx-gold-silver-prices-see-sharp-swing/4161932/</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Precious metalsare seeding strong move in early Monday trade. Both gold an silver are string, a multi-week highs. The surge in silver is definitely stronger, given the higher volatility seen in this white metal. The geo-poltical risk in West Asia coupled with the US Supreme Court decision on Trump’s tariff and his announcements soon after are impacting investor sentiment. Gold rose to a more than three-week high and Spot gold climbed 1.2% to $5,163.60 per ounce as the dollar fell after the US Supreme Court struck down a vast swathe of President Donald Trump’s tariffs. The ​dollar fell as traders took the US Supreme Court’s decision to strike down most ofTrump’s tariffs as supportive for global growth, though confusion and risk of conflict in the Middle East kept moves relatively small. However, volumes continue to be thin as the Mainland China markets are closed for ⁠Lunar New year holidays. Trading is set to ‌resume on Tuesday. Speaking on the gold’s outlpook Jigar Trivedi, Senior Research Analyst at Indusind Securities explained that, “Gold climbed nearly 1.5% to around $5,150/oz, reaching its highest point in over three weeks as renewedtariffworries prompted a rush to safe-haven assets. On Saturday, US President Donald Trump announced plans to raise global tariffs from 10% to 15%, following the US Supreme Court’s rejection of his ‘reciprocal tariffs.’ He added that “Trump confirmed the new duties would take effect immediately, although it remained unclear whether he had signed any official document. Meanwhile, Europe’s trade commissioner signaled on Sunday a proposal to halt ratification of the trade deal with the U.S, while India postponed negotiations aimed at finalizing an interim trade deal with Washington. Investors also faced growing fears of a potential US military strike on Iran, with nuclear talks at an impasse. However, negotiators are scheduled to meet again in Geneva on Thursday. MCX Gold April futures is likely to gain to Rs 160,000/10g as the trend is positive in the world markets too.” Silver, meanwhile, saw a strong upmove in holiday-impacted session. Volumes could be thin but the overall price action is significantly sharp. Speaking on Silver’s surge as  trade uncertainties return, Jigar Trivedi, Senior Research Analyst at IndusInd Securities highlighted that,“Silver climbed 2% to trade above $86/oz, extending gains to a fourth session as renewed tariff tensions boosted demand for safe-haven assets. US President Donald Trump raised a global levy from 10% to 15% following the US Supreme Court’s rejection of his “reciprocal” tariffs. Meanwhile, Europe’s trade chief said Sunday he would seek to suspend ratification of a trade agreement with the US, while India delayed talks aimed at finalizing an interim deal with Washington. However, US Trade Representative Jamieson Greer stated that existing trade arrangements with key partners, including China, the EU, Japan and South Korea, would remain in effect.” He believes that “Investors also grappled with growing fears that the Trump administration could initiate military action against Iran amid stalled nuclear negotiations, although diplomats are set to reconvene in Geneva on Thursday. Silver and other metals may see higher trading volumes this week as Chinese markets reopen following a long holiday. MCX Silver March prices are likely to appreciate to Rs 265,000/kg amid a bullish trend in the international markets.” All eyes are on the price action on MCX as of now.</t>
+          <t>Amid the ongoing conflict in West Asia, precious metals markets are witnessing sharp price swings. In international markets, spotgold pricesare currently trading near the $5,160 per troy ounce level, down over 4% from Monday’s high of $5,400 per troy ounce. Silver, being the more volatile asset, is experiencing a sharper retreat, with the white metal currently trading near the $84 per troy ounce level, down over 11% from Monday’s high of $95 per troy ounce. While fears of a prolonged war in theMiddle East continue to support safe-haven demand for these assets, gold and silver prices posted declines in the previous sessions due to a firm dollar index and fading expectations of rate cuts by theUS Federal Reserve. The US central bank is expected to keep the rates on hold for its upcoming March meeting. A strongdollarmakes precious metals more expensive for overseas currency holders, thereby denting demand. Additionally, experts reported that gold and silver experienced heavy profit-booking amid the US-Iran conflict, and the market is currently searching for a stable floor. On the domestic front,MCXGold futures are trading at Rs 1,63,467 per 10 grams. MCX Silver futures have also dropped sharply, currently trading near the Rs 2,73,522 per kg mark. Analysts suggest that while the fundamentals for gold remain intact, when the yellow metal weakens despite elevated risk signals, this usually suggests underlying position shifts or broader, undisclosed developments at play. How are gold and silver prices likely to pan out going ahead? Keep reading live updates here On MCX the April delivery contract was trading at Rs 1,63,600 per 10 gram up 1.55% from previous close. While the May delivery contract was Rs 2,73,700 per kg up 3.16% from previous close. "The underlying fundamentals (for gold) have not materially shifted. Structural drivers such as geopolitical uncertainty, policy unpredictability and portfolio diversification needs remain intact," Reuters quoted Christopher Wong, a strategist at OCBC as saying. As per the CME Fedwatch tool 97% market participants expect the fed to hold rates at its upcoming March meeting, while nearly 3% expect a quarter point rate cut. On MCX, the April delivery contract of gold is trading at Rs 1,63,432, up 1.4% from its previous close. While the May delivery contract of silver is up 3% from its previous close trading at Rs 2,73,251 per kg. In international markets, spot gold is currently trading trading near the $5,180/oz mark, while spot silver is nearing the $86/oz mark Tata Gold Exchange Traded Fund was trading at Rs 15.65 down 3.34%, while Nippon India ETF Gold BeES stood at Rs 133.61 declining 3.41%. Zerodha Gold ETF moved to Rs 25.423, declining 3.53%, and ICICI Prudential Gold ETF slumped to 137.83 down 3.98%. Tata Silver Exchange Traded Fund was trading at Rs 25.66, down 7.90%, while Nippon India Silver ETF stood at Rs 254.74 marking a decline of 7.23%. Zerodha Silver ETF moved to Rs 26.95, down 7.23%, and Kotak Silver ETF was at Rs 25.69, down 7.86%. Precious metals like gold and silver also faced consolidation over waning expectations of rate cuts by the US Federal Reserve. High interest rates reduce the opportunity cost of holding non-interest yielding assets like gold. Gold rates remained elevated across major cities today. In Delhi, 24-carat gold was priced at Rs 1,64,660 per 10 grams, while 22-carat gold was selling at Rs 1,50,950. In Mumbai, 24-carat gold was slightly lower at Rs 1,64,510 per 10 grams and 22-carat gold was quoted at Rs 1,50,800. Meanwhile, in Kolkata, 24-carat gold also stood at Rs 1,64,510 per 10 grams, whereas 22-carat gold was available at Rs 1,50,080 per 10 grams. On MCX, the April delivery contract for gold was trading at Rs 1,63,530 per 10 grams up 1.5% from its previous close. While the May delivery contract of silver was up 2.7% trading at Rs 2,72,442 per kg. In international markets, spot gold is currently trading near the $5,166/oz mark while spot silver is nearing the $85/oz mark. "Comex Silver declined over 8% in the last session, settling around the $82 level. The stronger US dollar and rising inflation concerns curbed demand for safe-haven assets amid escalating geopolitical tensions." Axis Securities said in a note. It added that expectations for the next Fed rate cut have shifted from July to September, though two 25-bps reductions remain priced in. "Gold dropped 4.5% to $5,088 per ounce on Tuesday, pressured by a stronger U.S. dollar and rising inflation concerns that dampened safe-haven demand despite escalating geopolitical tensions. Higher fuel costs lifted bond yields, prompting markets to reassess the Federal Reserve’s policy outlook" Axis Securities said. "MCX Silver futures are currently trading around ₹2,60,000–₹2,80,000 following a gap-up opening. The long-term bullish framework remains intact, supported by favorable global cues amid heightened geopolitical tensions. " Ponmudi R, CEO of Enrich Money said. He added that prices continue to extend their upward trajectory, with short-term momentum turning decisively positive. Key support lies within the ₹2,50,000–₹2,70,000 zone. A sustained hold above this region could trigger further upside toward ₹3,00,000–₹3,20,000. Dips toward strong support zones may provide accumulation opportunities for positional traders, although a decisive breakdown below these levels could accelerate downside pressure. Ten gram silver price various cities of India: Silver rate in Mumbai: Rs 2,716 Silver rate in Ahmedabad: Rs 2,720 Silver rate in Chennai: Rs 2,724 Silver rate in Bangalore: Rs 2,718 Silver rate in Delhi: Rs 2,712 Read More:Silver Rate Today 4th March 2026: Silver is up by 2.25%; check prices in Mumbai, Bengaluru, Hyderabad, Delhi, Ahmedabad Here is the price list of 24-karat gold 10 grams gold across various cities in India: Gold rate in Mumbai: Rs 1,63,270 Gold rate in Ahmedabad: Rs 1,63,490 Gold rate in Chennai: Rs 1,63,750 Gold rate in Bangalore: Rs 1,63,400 Gold rate in Delhi: Rs 1,62,990 Read More:Gold Rate Today 4th March 2026: Gold is up by 1.43%; check prices in Mumbai, Chennai, Delhi, Bengaluru On MCX, the most-active gold delivery contract is trading at Rs 1,63,308 per 10 grams, up over 1% from its previous close. While the most-active silver contract is trading at Rs 2,71,350 per kg up over 2% from its previous close. "MCX Gold futures are trading within the ₹1,60,000–₹1,70,000 range. Prices are currently consolidating with a mildly positive bias as safe-haven demand remains supported by global geopolitical uncertainty. " Ponmudi R, CEO of Enrich Money said. He added that strong buying interest is visible within the ₹1,58,000–₹1,62,000 demand zone, which has emerged following the recent surge driven by Middle East tensions. On Tuesday, gold and silver witnessed extended sharp declines on back of heavy profit-booking and a firm dollar index. Reduced expectations of rate cut by the US Federal Reserve also weighed on the sentiment as the metals consolidated from their Monday's highs. However analysts have suggested that underlying fundamentals for gold remain intact. In international markets, spot gold is currently trading near the $5,173/ oz mark, up nearly 2% on day. While spot silver is trading near the $85/oz mark, up over 3% on day. On MCX, the April delivery contract for Gold is trading at Rs 1,63,369 per 10 gram, up 1.4% from its previous close. While the May delivery contract for silver is trading at Rs 2,72,499 per kg, up nearly 3% from its yesterday's close.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Gold, silver rate today: Precious metals consolidate in early trade on weak US data</t>
+          <t>Crude on boil; gold and silver see sharp spike as Iran-Israel conflict escalates</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gold consolidates above $5,000/oz as US inflation cools; watch for rate cuts and accumulation opportunities. Stay updated on bullion trends!</t>
+          <t>Crude nears $80 while gold and silver spike as Iran-Israel tensions escalate, triggering safe-haven demand and sharp commodity market volatility.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2026-02-16T08:58:08+05:30</t>
+          <t>2026-03-02T10:21:30+05:30</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-precious-metals-consolidate-in-early-trade-on-weak-us-data-4144323/</t>
+          <t>https://www.financialexpress.com/market/commodities-crude-on-boil-gold-and-silver-see-sharp-spike-as-iran-israel-conflict-escalates-4159860/</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>The precious metal space continues to stay in focus. However, volatility has cooled meaningfully. Most experts believe that the current price action across the bullion space indicates a fairly more healthy balance between profit booking. Most market observers are also suggesting “dip-based accumulation.” The rebound in theUS dollarand US data are the key drivers of sentiment this week. Thegold pricesedged lower as the dollar rose after bullion notched a more than 2% gain in the previous session. The US inflation data came in weaker than expected, and that’s also lifted rate cut expectations by the US Fed. Spot gold prices are hovering above the $5,000/oz levels. The US Consumer Price Index rose 0.2% in January, below economists’ expectations ​of ​a 0.3% increase. The lower inflation usually increases the chances for interest rate cuts, and that’s what is getting the market participants excited. Speaking on the outlook for gold, Ponmudi R, CEO of Enrich Money highlighted that “COMEX Gold continues to consolidate above the $5,000 zone, successfully defending the structural demand base formed after last week’s aggressive liquidation. The broader multi-year rising channel remains intact, with the $4,500–$4,600 breakout cluster acting as a key long-term support region. Current price compression suggests energy build-up rather than structural weakness.” Highlighting the levels to watch out for MCX Gold Futures, he added that, “Price behavior at lower levels indicates accumulation rather than distribution. A sustained move above Rs 1,60,000 would likely re-ignite bullish momentum toward Rs 1,65,000–1,70,000+, while meaningful downside risk remains limited unless COMEX gold breaches its structural support clusters decisively.” Silverhas seen relatively more volatile price action. That said, most analysts believe that the bulk of the speculative trades are probably out of the system. Going forward, they believe that the structural industrial demand will be a key decider for price action According to Ponmudi R, “Sustained trade above $85 would materially improve the probability of extension toward $90–$105 over the medium term. A failure below $71 may extend the consolidation phase but does not immediately invalidate the broader structural uptrend.” In terms of MCX Silver, most analysts see the base formation strengthening. In terms of pure levels to watch, Ponmudi R,believes that “Price action reflects gradual absorption, with downside momentum notably weaker compared to the prior week’s volatility spike. Volatility compression at these levels signals accumulation rather than liquidation.”</t>
+          <t>The spotlight is on the commodity space today as the conflict across West Asia escalates. Amid the heightened geopolitical tension over the US andIsraeliattack on Iran, commodity prices have seen sharp price action.Brent Crudehas jumped close to $80/bl level whilesilveris hovering near $95/oz levels.Goldis holding steady above $5,300/oz. So what is the outlook for commodities going forward? Analysts point to near-term risks Anindya Banerjee, Head of Currency &amp; Commodity Research at Kotak Securities, has said that crude oil prices are likely to progress rapidly in the near term. “The West Asian conflict is likely to keepcrude oilprices on the boil in the near term, as the risk of disruption — particularly any potential closure of the Strait of Hormuz — remains a live tail risk.” He added that Brent crude could spike towards the $80–85 zone. “However, history suggests that geopolitically driven spikes tend to be sharp but temporary. As and when the ground situation inIranstabilizes, risk premiums should gradually unwind, allowing prices to cool off from elevated levels,” he added. American stockbroker Peter Schiff, in a social media post on X, has said that current oil prices still stand cheap given the present geopolitical scenario. Schiff said that oil prices have seen a surge of over 30% in 2026, and the price action would be reflected in fuel prices at gas stations, and also in the Consumer Price Index, which is the main indicator of inflation in the US. Energy prices form a significant part of the CPI basket. Following Saturday’s outbreak of war with Iran, gold is up over $100, silver is up over $2, and oil is up over $5.50. At $72.50 per barrel, the current price of oil is still cheap, but it’s up over 30% so far in 2026. This will soon show up big time at the pump and in the CPI. “Energy markets are also responding, with crude oil prices rising on fears of supply disruption through key routes like the Strait of Hormuz, which further adds to risk-off sentiment and supports bullion interest,” Jateen Trivedi, VP – Research Analyst (Commodity and Currency), LKP Securities, said. Banerjee added that precious metals,goldandsilver, are also likely to witness price surges driven by safe-haven flows. However, he added that geopolitical surges typically lack sustainability unless accompanied by structural monetary or macro shifts. “Therefore, some cooling off after the initial surge cannot be ruled out,” the analyst added. Forecasting a constructive view for precious metals, Banerjee said, “We continue to expect gold to move toward $6,000 by 2026 and silver to test $105 this year, driven by deeper structural themes rather than episodic geopolitical flare-ups.” Jateen Trivedi, VP – Research Analyst (Commodity and Currency), LKP Securities, said that gold and silver may experience profit-booking after an initial spike of 3–6% if some diplomatic developments come into effect. “Gold and silver prices are set to remain highly volatile with a gap-up in the opening session tomorrow as the Middle East conflict, involving renewed U.S. and Israeli military action against Iran, continues to dominate global risk sentiment,” Trivedi said. He added that elevated geopolitical risk can drive investors toward traditional safe-haven assets like gold and silver and widely expects a gap-up opening for bullion markets. “As global equities and risk assets come under pressure, capital tends to shift into precious metals, which act as a hedge against uncertainty,” Trivedi explained. However, he noted that earlier moves have already pushed gold and silver prices higher in recent sessions, and this momentum could continue if the conflict intensifies further.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Gold, Silver Rate Today Highlights: Silver sees wild swing in prices – plunges 10% after short rebound</t>
+          <t>Oil prices rise sharply, Brent raises above $80 per barrel as US-Israel war on Iran disrupts global energy supply</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Gold Rate in India Today, Silver Rate in India on 5th Feb 2026 Live Updates: Check gold 22k, 24k price in India and silver 1gm, 10gm, 100gm price in India. Check prices in top cities like Delhi, Mumbai, Chennai, Bengaluru, Hyderabad etc</t>
+          <t>Iran had temporarily shut down parts of the strait in mid-February for what it said was a military drill. Further disruptions to that shipping channel could lead to lower supply and higher prices for oil.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2026-02-06T06:23:45+05:30</t>
+          <t>2026-03-02T06:23:47+05:30</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-in-india-live-updates-5th-feb-2026-check-todays-gold-silver-price-in-mumbai-delhi-bengaluru-chennai-hyderabad-kerala-4131478/</t>
+          <t>https://www.financialexpress.com/market/commodities-oil-prices-rise-sharply-brent-raises-above-80-per-barrel-as-us-israel-war-on-iran-disrupts-global-energy-supply-4159624/</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Goldandsilverwere in the limelight as investors watched their movements closely. The precious metal space snapped the 2-day rebound. The MCX Silver Futures plunged nearly 7% while the MCX Gold Futures flat. Jigar Trivedi, Senior Research Analyst at Indusind Securities, highlighted the key investor concerns, “Investors considered the implications of Kevin Warsh’s nomination as Fed chair, noting his preference for a smaller Fed balance sheet and expectations that he would be less aggressive on rate reductions. Additionally, geopolitical tensions eased after the US and Iran scheduled a fresh round of talks for Friday, though the scope remains uncertain. MCX Silver March prices are likely to drop to Rs 2,35,000/kg amid a weak trend in the international markets.” The recent fall after the 2-day rebound highlights the volatility in the precious metal space. Some investors sold their holdings to book profits, which caused a temporary dip. Recently, the buying picked up again, pushing prices higher. Both metals are still sensitive to how much people in India buy and how confident investors feel. Gold and silver got support from the weakerUS dollar, which fell against most major currencies except the Japanese yen. Strong US economic data supported gold and silver prices. Expectations that the Federal Reserve may not be too aggressive with interest rates also helped. Silver prices fell sharply on Thursday, dropping as much as 16% and ending a brief two-day recovery. The metal is facing heavy volatility after recent wild price swings.Spot silver was down nearly 12% at around $77.42 per ounce in early US trading, while silver futures in New York slipped about 9% to $76 per ounce. Gold prices also moved lower, with spot gold falling about 2% to $4,860 per ounce, and futures down 1.5% to $4,881. Silver had touched record highs earlier but suffered a steep fall of nearly 30% last Friday. Despite the recent crash, silver prices are still up around 146% so far in 2025, according to LSEG data. Satish Dondapati, Fund Manager – ETF at Kotak Mutual Fund, said the sell-off was widely misunderstood. “Investors should know why the prices are falling. They should not sell in panic. For example, in gold and silver, the recent fall has no fundamental reason. Prices had gained close to 100% in a short period of time, so a fall was expected. Along with that, some geopolitical issues eased recently, and there was profit-booking by investors.” Spot gold and silver slipped below $4,800 per ounce and $75 an ounce, respectively, after two days of recovery, weighed down by a tech-led selloff and uncertainty around monetary policy under the incoming Fed Chair. “Markets are assessing Kevin Warsh’s policy stance amid President Trump’s comments pointing to imminent rate cuts, contrasted by Fed Governor Lisa Cook’s warning on upside inflation risks and limited scope for near-term easing,” said Kaynat Chainwala, Assistant Vice President of Commodity Research at Kotak Securities. “MCX Silver futures are trading near the Rs 2,50,000–Rs 2,60,000 zone after a sharp correction from record highs around Rs 4,20,000. While the long-term bullish structure remains intact, the steep pullback has pushed prices below major moving averages, indicating short-term bearish pressure and an ongoing corrective phase. Strong buying interest is evident in the Rs 2,35,000–Rs 2,50,000 support band, aligned with prior swing lows and longer-term structural support,” said Ponmudi R, CEO of Enrich Money. "While the recent rally underscores its defensive appeal, allocating more than 20% may skew the risk–return balance, especially over the long term. A calibrated exposure of 10–20% remains prudent, allowing investors to benefit from diversification without compromising growth potential from equities and other productive assets," said Ajit Mishra, SVP- Research, Religare Broking Ltd. Jigar Trivedi, Senior Research Analyst at Indusind Securities said, "Silver plunged as much as 14% to around $76/oz snapping a two-day rebound as precious metals faced renewed selling pressure and heightened volatility. Despite hopes that dip buyers might step in at lower levels, the decline in silver and other metals appears set to continue after the recent rebound failed to hold. The selloff coincided with a stronger dollar, fueled by hawkish signals from the Federal Reserve and expectations of a slower pace of US rate cuts. Investors considered the implications of Kevin Warsh’s nomination as Fed chair, noting his preference for a smaller Fed balance sheet and expectations that he would be less aggressive on rate reductions." He added, "Additionally, geopolitical tensions eased after the US and Iran scheduled a fresh round of talks for Friday, though the scope remains uncertain. Tehran seeks to confine discussions to its nuclear program, while Washington wants to address ballistic missiles, regional militant support, and human rights issues. MCX Silver March prices are likely to drop to Rs. 235,000/kg amid a weak trend in the international markets." Ajit Mishra – SVP, Research, Religare Broking said, "Despite lingering optimism around the India–US trade agreement, mixed global cues and profit booking dominated market action. The continued slide in precious metal prices and weakness in global technology stocks also contributed to domestic selling pressure, keeping sentiment subdued and participation selective across sectors." Satish Dondapati, Fund Manager – ETF at Kotak Mutual Fund, said the sell-off was widely misunderstood. “Investors should know why the prices are falling. They should not sell in panic. For example, in gold and silver, the recent fall has no fundamental reason. Prices had gained close to 100% in a short period of time, so a fall was expected. Along with that, some geopolitical issues eased recently, and there was profit-booking by investors.”Read more "Gold traded weakly below $4,875, down nearly $100 or 2%, with MCX Gold opening around Rs 1,000 lower, reflecting the sharp decline in CME prices. "The focus now shifts to the US non-farm payrolls and unemployment data, which could set the next directional tone. The short-term trend remains slightly weak, with resistance seen near $5,000 on Comex and Rs 1.56 lakh on MCX, while support is placed around $4,700–$4,750 and Rs 1.48 lakh, respectively," said Jateen Trivedi, Vice President of Research of Commodity and Currency at LKP Securities. The Futures contract for the yellow metal with April delivery was trading at Rs 1.52 lakh, almost flat. On the other hand, the price of Silver Futures with March expiry retreated to trade at Rs 2.50 lakh, down 6.96%, as per the data on Multi-Commodity Exchange. Spot gold and silver slipped below $4,800 per ounce and $75 an ounce, respectively, after two days of recovery, weighed down by a tech-led selloff and uncertainty around monetary policy under the incoming Fed Chair. "Markets are assessing Kevin Warsh’s policy stance amid President Trump’s comments pointing to imminent rate cuts, contrasted by Fed Governor Lisa Cook’s warning on upside inflation risks and limited scope for near-term easing," said Kaynat Chainwala, Assistant Vice President of Commodity Research at Kotak Securities. Gold prices in India were trading lower across all major purity levels. The price of 24K gold stood at Rs 15,442 per gram, while 22K gold was quoted at Rs 14,155 per gram. Meanwhile, 18K gold was trading at Rs 11,582 per gram. Gold prices erased most of their early losses and were trading almost unchanged near Rs 1,53,375 per 10 grams, slightly up by 0.21%. Silver, however, remained under pressure, slipping to around Rs 2,55,301 per kilogram, down nearly 5%, as selling continued in the white metal. "MCX Silver futures are trading near the Rs 2,50,000–Rs 2,60,000 zone after a sharp correction from record highs around Rs 4,20,000. While the long-term bullish structure remains intact, the steep pullback has pushed prices below major moving averages, indicating short-term bearish pressure and an ongoing corrective phase. Strong buying interest is evident in the Rs 2,35,000–Rs 2,50,000 support band, aligned with prior swing lows and longer-term structural support," said Ponmudi R, CEO of Enrich Money. "A sustained hold above this base, followed by a decisive recovery, could revive upward momentum toward Rs 3,00,000–Rs 3,25,000 in the coming periods. Dips toward support continue to offer accumulation opportunities for positional traders; however, a decisive break below these levels could accelerate downside pressure and extend the correction, even as the broader medium- to long-term outlook remains structurally positive," he added. The silver rates continue to be volatile in intra-day trade. The MCX Futures opened with a sharp cut in early trade. The most active MCX Silver Futures opened down over 9%. However, in afternoon trade, they retraced some ground and is down about 7%. MCX Gold Future prices have become completely flat after the initial dip in early trade. In international markets, the geo-political tension and weak US employment data are the top triggers for gold. Silver prices came under strong pressure in trade, bringing an end to the recent short recovery in precious metals. MCX silver futures fell sharply, dragging silver exchange-traded funds down as well. The March silver contract slipped to around Rs 2.44 lakh per kg, down over 9%, while silver ETFs saw steep one-day losses. Kotak, Edelweiss, Mirae Asset and HDFC silver ETFs dropped between 12% and nearly 15%. Also read: Silver ETFs crash 15%, Gold ETFs slide 5% as MCX Silver, Gold prices drop as much as 9% Shares of Multi Commodity Exchange of India (MCX) were trading at around Rs 2,432 in the early morning session, down by over 4%. Gold loan stocks also remained under pressure, with Muthoot Finance trading near Rs 3,588, lower by about 3%, while Manappuram Finance was trading around Rs 289, down by more than 1% in early trade. "COMEX Silver is trading near the $70–$80 zone after a sharp correction from record highs above $121. While the broader bullish structure remains intact on higher timeframes, the steep pullback has pushed prices below key moving averages, indicating short-term bearish pressure and an extended corrective phase. Strong buying interest is visible in the $70–$75 support band, aligned with prior swing lows and long-term trend support," Ponmudi R, CEO of Enrich Money. "A sustained hold above this base, followed by a recovery and close above $85–$88, could revive upside momentum toward $95–$105 and potentially retest previous highs, while the medium- to long-term outlook stays constructive on steady industrial demand and structural supply constraints despite elevated volatility," he added. "MCX Gold futures are trading near the Rs 1,49,000–Rs 1,55,000 zone after a sharp correction from record highs around Rs 1,80,000–Rs 1,81,000. While the earlier rally led to overextended momentum and profit booking, the broader bullish structure remains intact. Prices are holding above key long-term trendlines and major moving averages, indicating the move is a healthy consolidation rather than a trend reversal. Strong buying interest is seen in the Rs 1,45,000–Rs 1,48,000 support area. A sustained hold above this base, along with a breakout above Rs 1,55,000–Rs 1,60,000, could revive upside momentum toward Rs 1,65,000–Rs 1,75,000, keeping the medium-term outlook positive despite ongoing volatility," said Ponmudi R, CEO of Enrich Money. Gold prices in the domestic futures market started the day on a weak note. MCX gold opened lower at Rs 1,51,948 per 10 grams, falling over Rs 1,000 from the previous close. Selling pressure continued in early trade, with prices slipping further to an intraday low of Rs 1,48,455. Silver saw an even sharper move. Domestic silver prices hit a 6% lower circuit, tracking a strong fall in global markets. MCX silver for March delivery opened well below the previous session’s close at Rs 2,58,096 per kilogram, down more than Rs 10,700. "Silver plunged as much as 14% to around $76/oz snapping a two-day rebound as precious metals faced renewed selling pressure and heightened volatility. Despite hopes that dip buyers might step in at lower levels, the decline in silver and other metals appears set to continue after the recent rebound failed to hold. The selloff coincided with a stronger dollar, fueled by hawkish signals from the Federal Reserve and expectations of a slower pace of US rate cuts," said Jigar Trivedi, Senior Research Analyst at Indusind Securities. "Investors considered the implications of Kevin Warsh’s nomination as Fed chair, noting his preference for a smaller Fed balance sheet and expectations that he would be less aggressive on rate reductions. Additionally, geopolitical tensions eased after the US and Iran scheduled a fresh round of talks for Friday, though the scope remains uncertain. Tehran seeks to confine discussions to its nuclear program, while Washington wants to address ballistic missiles, regional militant support, and human rights issues. MCX Silver March prices are likely to drop to Rs. 235,000/kg amid a weak trend in the international markets," he added. Multi Asset Investment Specialist &amp; Portfolio manager in Europe, indicated a possibility that "Once a new floor in silver price becomes obvious, the same speculators who stayed on the sidelines will start opening futures positions. The next move could be violent to the upside." https://twitter.com/KarelMercx/status/2019133767349125479?s=20 Deepak Shenoy, CEO of Capital Mind AMC, in asocial media post on X(formerly Twitter) said, "Gold continues its good run even as the Nifty struggles in Jan. 10 year rolling return-wise, Gold is hugely above inflation (14% higher!) This kind of gap hasn't been seen (in this direction) in 15 years." Gold prices showed a strong rebound on Thursday, February 5. According to GoodReturns data, 24-carat gold was priced at Rs 15,945 per gram, while 22-carat gold was selling at Rs 14,616 per gram. Meanwhile, 18-carat gold was available at Rs 11,959 per gram. Gold and silver prices jumped sharply in early Asian trade, opening with a strong gap on the upside. Gold on COMEX rose over 1.25% and moved above the key $5,000 per ounce level. Silver saw an even bigger move. COMEX silver gained more than 5% in the early session and climbed above $88 per ounce. UBS pointed out that the specidic conditions that have typically ended gold bull markets are not in place yet. UBS is positive on gold and have a mid-year target of $6,200/oz.</t>
+          <t>Oil pricesrose sharply when market trading began Sunday, as US andIsraeli attacks on Iranand retaliatory strikes against Israel andUS militaryinstallations around the Gulf sent disruptions through the global energy supply chain. Traders were betting the supply of oil from Iran and elsewhere in theMiddle Eastwould slow or grind to a halt. Attacks throughout the region, including on two vessels traveling through the Strait of Hormuz, the narrow mouth of the Persian Gulf, could restrict countries’ ability to export oil to the rest of the world. That would likely result in higher prices for crude oil and gasoline, according to energy experts. West Texas Intermediate, the light, sweet crude oil produced in theUnited States, was selling for about USD 72 a barrel Sunday night, up around 8 per cent from its trading price of about USD 67 on Friday. Roughly 15 million barrels of crude oil per day – about 20 per cent of the world’s oil – are shipped through the Strait of Hormuz, making it the world’s most critical oil chokepoint, according to Rystad Energy. Tankers traveling through the strait, which is bordered in the north by Iran, carry oil and gas fromSaudi Arabia, Kuwait, Iraq, Qatar,Bahrain, the UAE and Iran. Iran had temporarily shut down parts of the strait in mid-February for what it said was a military drill. Further disruptions to that shipping channel could lead to lower supply and higher prices for oil. Attacks throughout the region, including on two vessels travelling through the Strait of Hormuz, the narrow mouth of the Persian Gulf, could restrict countries’ ability to export oil to the rest of the world. That would likely result in higher prices for crude oil and gasoline, according to energy experts. Against that backdrop, eight countries that are part of the OPEC+ oil cartel announced they would boost production of crude Sunday. The Organisation of Petroleum Exporting Countries, in a meeting planned before the war began, said it would increase production by 206,000 barrels per day in April, which was more than analysts had been expecting. The countries boosting output include Saudi Arabia, Russia, Iraq, the United Arab Emirates, Kuwait, Kazakhstan, Algeria and Oman. “Roughly one-fifth of global oil supply passes through the Strait of Hormuz, a vital artery for world trade, meaning markets are more concerned with whether barrels can move than with spare capacity on paper,” said Jorge Leon, Rystad’s senior vice president and head of geopolitical analysis, in an email. “If flows through the Gulf are constrained, additional production will provide limited immediate relief, making access to export routes far more important than headline output targets.” Iran exports roughly 1.6 million barrels of oil a day, mostly to China, which may need to look elsewhere for supply if Iran’s exports are disrupted, another factor that could increase energy prices.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Why is Silver Rate Today down to Rs 3.80 Lakh? Kevin Warsh &amp; the Gold Price crash explained</t>
+          <t>Can crude spike close to $100? 3 key triggers to watch ahead of OPEC meet as Iran-Israel conflict escalates</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Gold and silver prices drop on Fed Chair rumors, but both metals remain on track for historic monthly gains. See the latest rates now!</t>
+          <t>Crude oil prices could spike toward $100 amid escalating Iran-Israel conflict and OPEC+ meeting; stay updated on market impacts.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2026-01-30T12:33:18+05:30</t>
+          <t>2026-03-01T13:30:22+05:30</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-silver-rate-dips-to-rs-3-80-lakh-gold-plunges-4-on-buzz-about-kevin-warsh-as-next-fed-chief-4124060/</t>
+          <t>https://www.financialexpress.com/market/can-crude-spike-close-to-100-3-key-triggers-to-watch-ahead-of-opec-meet-as-iran-israel-conflict-escalates-4158794/</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>TheGold rate todayandsilver priceare in focus today. This is after gold rates plunged 4% on apprehension about the next Federal Reserve Chief. The commodity market is worried about a less dovishFedChairman pick “Rumours thatKevin Warshwill replaceJerome Powellas Fed Chair have weighed on gold during Asian trade,” said Matt Simpson, a ‌senior analyst at StoneX. However, gold is still on track for its strongest monthly gain since 1980 as investors flocked to the safe haven amid lingering geopolitical and economic ‍strains. Prices have risen more than 20% so far in January, heading for a sixth straight monthly gain and the largest ​monthly advance since January 1980. Speaking about the trend seen ingold rate in India, Jateen Trivedi, VP Research Analyst – Commodity and Currency, LKP Securities pointed out that “the buying spree reflects strong momentum-driven participation, with central bank allocation and hedge demand adding to the rally. Despite the Fed keeping rates unchanged as expected, bullion rallied further after the policy statement highlighted concerns over economic growth, reinforcing uncertainty in global markets. This backdrop, along with persistent geopolitical tensions and ongoing US. trade tariff pressures, has strengthened safe-haven flows into gold.” Trivedi added that technically, “Rs 1,70,000 now acts as a strong immediate support zone, while Rs 1,85,000 stands as the next extended resistance. Volatility is expected to remain elevated at these historic levels.” Silver declined by more than 4% on profitbooking. Jigar Trivedi, Senior Research Analyst at Indusind Securities, pointed out that, “Silver fell about 4% toward $110/oz, retreating from all-time highs as investors locked in profits following the record rally, while rebound in the dollar added pressure on the metal.” Despite the pullback, silver is on track to gain more than 50% in January, marking its best monthly performance on record and extending a winning streak to nine consecutive months. According to Jigar Trivedi, “The rally has been fuelled by persistent geopolitical and economic uncertainties, which boosted safe-haven demand, alongside a sharp depreciation in the dollar triggered by shifting policies in Washington and President Donald Trump’s apparent indifference to the currency’s weakness.” Trump also said he will announce his pick for a nominee to chair the Federal Reserve on Friday morning, with reports suggesting former Fed governor Kevin Warsh as the likely choice. Silver’s surge was further supported by a tight physical market, with both investment and industrial demand hitting record levels. According to Trivedi, for those tracking thesilver rate today, “MCX Silver March prices may experience a profit booking, as prices have declined by more than 4% in the world markets too, Rs. 380,000/kg is support for the day.” Spot ⁠gold lost 3.9% to $5,183.21 per ounce, as of 0323 GMT, after falling as much as 5% earlier. It scaled a record high of $5,594.82 on Thursday. Spot silver slipped 5.7% to $109.55 an ounce, after hitting a record high of $121.64 on Thursday. The metal ‌has surged 56% so far this month, on track for its best-ever monthly performance. In Asia trade and on MCX, silver is currently down 3% .</t>
+          <t>There is a sense of apprehension and uncertainty engulfing global businesses and stock markets as theIran-Israel warand the sitiation across West Asia continues to escalate. Global markets are in turmoil as fresh explosions hit Dubai. Doha, Qatar and Bahrain have also been hit too. Iran, in fact, has warned of ‘harsh, successive’ revenge steps ahead after the United States and Israel launched strikes that killed Iran’s Supreme Leader Ali Khamenei and plunged the Middle East into a new conflict. One of the big concerns is what this means forCrude Oiland the keyOPEC+meeting later today. Reuters quoted energy analysts at Barclays stating that “Oil markets might ⁠have to face their worst fears ‌on Monday. As things stand right now, we think Brent could hit $100 (per barrel), as the market ​grapples with the threat of a potential supply disruption amid a spiralling security ‌situation in the Middle East.” At the heart of it all lies the strategic position of theStrait of Hormuz. On Saturday, Tehran warned that it had closed the Strait of Hormuz, the narrow conduit for about a fifth of global oil consumption, raising expectations of a sharp ​jump in oil prices. Reuters reported that OPEC+ major oil producers are set to meet on Sunday. The world’s largest energy body may consider increasing ⁠output given the current situation. Several tanker owners, oil majors and trading houses suspended energy shipments through the Strait. The reason that it becomes particularly important is that, till date, the Strait of Hormuz has never been closed for an extended period. Nearly one-fifth of the global oil supply flows through this Strait. Explaining the dynamics of the crude oil pricing and decoding the current situation. Vijay Bhambwani,  Founder-Promoter, Bhambwani Securities and a market veteran, pointed out that “OPEC has spare capacity that will be stepped up to calm nerves in the international oil markets. OPEC+ is conferring as you read this post. Remember Venezuelan oil which was being smuggled out piggy back on Iranian ghost fleet tankers is officially under US control. Guyana has cranked up output to 9,00,000 bpd which is 50% higher than 3 quarters ago.” On how much the oil prices are set to rise, Bhambwani explained that, “Undoubtedly yes (crude oil prices will rise)! But I’m circumspect about both the magnitude and the duration of the spike. My reading of the situation is that market watchers are panicking unduly. In addition to usual demand-supply dynamics, oil prices have 4 primary (and more secondary ones) premiums – terror, political, military and speculative premia. I expect the military premium to rise immediately on Monday morning. But do remember someone somewhere knew this attack was coming, and the same should have been reflected at least partially in oil prices.” Most analysts pointed out that the ultimate oil price impact is likely to hinge on whether the IRGC pursues further ​escalatory actions. Vishnu Varathan, Head of Macro Research, Asia Ex-Japan, Mizuho in an interview with Reuters, stated that “a broader state of spots of regional attacks/instability may be par for the course – in line with Iran’s warning. Oil prices are likely ‌to remain elevated as production and ​passage remain prone to ​attacks and ​disruptions. OPEC may be under pressure to raise production to try and offset. But a 10-25% premium on oil is not outlandish – even without a blockade of the Strait of Hormuz, which ​is easily a 50% premium risk event.” Most energy analysts highlighted that oil prices may respond to the current situation with a $5-10 price increase above the current $73 baseline. However, this is seen as a knee-jerk, near-term reaction more than a long-term concern.</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Gold hits fresh record, nears $5,600; silver approaches $120</t>
+          <t>Gold, silver rate today: Precious metals hold steady as investors eye US-Iran talks</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Spot gold was up 2.1% at $5,511.79 an ounce, as of 0039 GMT, after hitting a record $5,591.61 earlier in the day.</t>
+          <t>Gold and silver remain steady near recent highs as investors monitor US-Iran talks and dollar strength. Stay updated on precious metals trends!</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2026-01-29T07:09:27+05:30</t>
+          <t>2026-02-27T09:35:51+05:30</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-hits-fresh-record-nears-5600-silver-approaches-120-4122798/</t>
+          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-precious-metals-hold-steady-as-investors-eye-us-iran-talks-4156345/</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Spotgoldextended its record-breaking rally on Thursday, edging closer to the $5,600-per-ounce level as investors sought safety amid geopolitical and economic strains, whilesilvercame within a whisker of breaching the $120 mark. Spot gold was up 2.1% at $5,511.79 an ounce, as of 0039 GMT, after hitting a record $5,591.61 earlier in the day. “Rising government debt burdens, geopolitical concerns and policy unpredictability ‍have accelerated ⁠a structural re-rating of gold’s role in portfolios,” analysts at OCBC said in a note. “Gold is no longer just a crisis hedge or an inflation hedge; it is increasingly viewed as a neutral, and a reliable store of value asset that also provides diversification across a wider range of macro regimes.” Prices jumped past ​the $5,000 mark for the first time on Monday and have ‌gained more than 10% so far this week, driven by a cocktail of factors including strong safe-haven demand, firm central bank buying and a weaker ​dollar. “Although the parabolic nature of the rally suggests a pullback is not far away, the underlying fundamentals are expected to remain supportive throughout 2026, positioning any dips as attractive buying opportunities,” IG market analyst Tony Sycamore said. In geopolitical news, U.S. PresidentDonald TrumpurgedIranon Wednesday to come to the table and strike a deal on nuclear weapons, warning that any future U.S. attack would be far more severe. Tehran responded with a threat to strike back against the ‌U.S., Israel and those who support them. On the U.S. policy front, the Federal Reserve decided to leave rates unchanged on Wednesday, as widely expected. Fed Chair Jerome ‌Powell said inflation in December was likely still well above the central bank’s 2% target. Gold has gained more than 27% this year following a 64% jump in ‌2025. On Thursday, prices also drew support from crypto group Tether’s plans to allocate 10%–15% of its investment portfolio to physical gold. Meanwhile, with elevated gold prices, customers have been cramming ‌into stores in Shanghai ‍and Hong Kong ⁠that sell ​the precious metal, with some betting it could rise even further. Spot silver was up 1.3% at $118.061 an ounce after hitting a record high of $119.34 earlier. ⁠Prices have been helped by demand from investors looking for cheaper ⁠alternatives to gold, along with supply shortages and momentum buying. The white metal has jumped more than 60% so far this year. “The silver market is forecast to deliver yet another deficit this year, but the real market ‌tightness stems from the reduced availability of above ground stocks,” analysts at Standard Chartered said in a note. Spot platinum rose 0.5% to $2,710.20 an ounce, after hitting ‌a record high of $2,918.80 on Monday, while palladium fell 1.3% to $2,048.14.</t>
+          <t>The precious metals are steady in early Friday trade. Both gold and silver continued to hover around recent highs as the investors were weighing multiple factors, includingUS-Iran nuclear talksand dollar near three-week highs. Goldis back above the $5,200/oz level in early Asian trade on Friday. The dollar near 3-week highs is a concern as gold is dollar-denominated, and this makes gold more expensive for holders of other currencies. Data from the US was also another factor that weighed on sentiment. The number of Americans filing new applications for jobless benefits increased slightly last week, and the unemployment rate appeared to hold steady in February amid a ​stable labour market. Meanwhile, analysts also pointed out that the US Federal Reserve chair nominee ⁠Kevin Warsh’s rate cut hopes could be narrowing ‌amid emerging bullishness about the US economy, growing CEO confidence in the outlook. Jateen Trivedi, VP Research Analyst – Commodity and Currency, LKP Securities pointed out that “Traders seem to keep risky bets off the able and wait for clarity into the sentiments around US &amp; Iran nuclear talks. Gold has support near Rs 1,58,000/10 gm and resistance near Rs 1,64,000/10 gm. Participants await US Iran talks details.” The gains forsilvercontinue too. The key precious and industry metal is hovering close to the psychologically important $90 per troy ounce levels, near the three-week highs. Investors are keying off a hawkish shift among the central bank’s policymakers. On MCX, Silver Futures are trading near Rs 2,74,693/kg. This is nearly a 2% rally from the last close. All eyes are on how the safe haven demand pans out in the event of the ongoing US-Iran talks.</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Gold hits fresh record above $5,200 as dollar slides near four-year low</t>
+          <t>Gold, silver rate today: Gold near 4-week highs, silver rallies above $88 levels on safe haven demand</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Spot gold gained 2.4% to $5,136.47 per ounce as of 03:12 p.m. EST (2012 GMT). Prices breached the key $5,000 mark for the first time on Monday.</t>
+          <t>Gold and silver prices surge on safe haven demand and US-Iran tensions; monitor jobless claims for market direction. Read more.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2026-01-28T08:12:34+05:30</t>
+          <t>2026-02-26T09:23:43+05:30</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-hits-fresh-record-above-5200-as-dollar-slides-near-four-year-low-4121422/</t>
+          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-gold-near-4-week-highs-silver-rallies-above-88-levels-on-safe-haven-demand-4155254/</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Goldbroke through $5,200 for the first time on Wednesday, after rising more than 3% on Tuesday, as thedollarplunged to a near four-year low amid persisting geopolitical concerns, ahead of aU.S. Federal Reservemonetary policy decision. Spot gold rose 0.6% to $5,219.97 per ounce, as of 0153 GMT, ‍after ⁠scaling a record high of $5,224.95 earlier, up more than 20% since the start of the year. U.S. gold futures for February delivery surged 2.6% to $5,216.80 per ounce. “(Gold’s rise) is due to the very strong indirect correlation with the dollar and ​yesterday’s price-rise in gold in the U.S. session ‌was due to Trump’s remark to a casual question about the dollar which implied that (there is) a broad-based consensus within ​the White House to have a weaker greenback going forward,” said Kelvin Wong, a senior market analyst at OANDA. The U.S. dollar was grappling with a “crisis of confidence” as it struggled near four-year lows, exacerbating dollar selling, after President Donald Trump said the currency’s value is “great” when asked whether he thought it had declined too much. U.S. consumer confidence, meanwhile, ‌slumped to its lowest level in more than 11-1/2 years in January amid mounting anxiety over a sluggish labor market and high ‌prices. Trump added that he will soon announce his pick to serve as head of the U.S. central bank, and ‌predicted interest rates would decline once the new chair takes over. The Fed is widely expected to hold rates steady at its January ‌monetary policy meeting, ‍currently underway. Wong ⁠added that ​near-term resistance for gold could be seen around $5,240/oz. Deutsche Bank said on Tuesday that gold could climb to $6,000 per ⁠ounce in 2026, citing persistent investment demand as central ⁠banks and investors increase allocations to non-dollar and tangible assets. Spot silver was up 0.6% at $113.63 an ounce, after hitting a record high of $117.69 on Monday. The white ‌metal has already jumped almost 60% so far this year. Spot platinum gained 1.5% to $2,679.15 per ounce after hitting a ‌record $2,918.80 on Monday, while palladium was up 0.9% at $1,951.93.</t>
+          <t>The precious metals have been on an upswing.Goldgained on softer dollar rates and apprehension about the US-Iran talks scheduled for later today in Geneva.Silvertoo rallied to 3-week highs. The investors are also likely to watch out for the US weekly jobless claims data due later today, for cues going forward. Gold is holding steady above the $5,200/oz level in the international market for the second straight session. Sentiment has been buoyed by a softer dollar and safe-haven demand fuelled by uncertainty surroundingU.S. tariff policyandUS-Iran talksscheduled for later today. Speaking on the gold’s trajectory going forward, Jigar Trivedi, Senior Research Analyst at IndusInd Securities, “Markets weighed geopolitical tensions and uncertainties surrounding US trade policies. The buildup of US troops in the Middle East kept investors on edge ahead of nuclear talks in Geneva, while Washington stepped up pressure on Iran by sanctioning entities involved in oil and weapons exports. At the same time, the Trump administration moved to maintain its global tariff strategy, raising concerns among trading partners. On the monetary policy front, persistent inflation concerns pushed traders to delay expectations of the Federal Reserve’s next rate cut to September.” Speaking on the trend in the local market, he expects that “MCX Gold April Futures is likely to trade around Rs 162,500/10 gm as trends in the world markets too are positive.” Silver has also seen a rather strong session. In international markets, prices surged past the $88 per troy ounce levels. Some of the key factors impacting the price action include the upcoming talks between US and Iran in Geneva, dollar moves, tariff surprises and Fed policy uncertainty. The markets are currently expect three 25-basis-point rate cuts from theFederal Reservethis ⁠year. Investors are also awaiting the weekly jobless ​claims data due later in the day for ‌more cues on the Fed’s monetary policy path.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Silver above $80, surpasses Nvidia to be second most valuable asset</t>
+          <t>Gold, silver rate today: Safe-haven demand boosts Gold,  holds above $5,200; silver rallies 2%</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Spot silver jumped 3.8% to $82.15 per ounce, after hitting an all-time ​high of $83.62 earlier in the session.</t>
+          <t>Gold prices held above the $5,200 per ounce mark on safe-haven demand amid policy uncertainty in the United States, while silver climbed nearly 2% to two-week highs as geopolitical risks and tariff concerns boosted precious metals.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2025-12-29T06:58:44+05:30</t>
+          <t>2026-02-25T09:20:28+05:30</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-silver-above-80-surpasses-nvidia-to-be-second-most-valuable-asset-4090985/</t>
+          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-safe-haven-demand-boosts-goldnbsp-holds-above-5200-silver-rallies-2-4154050/</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Silverclimbed above $80 an ounce on Monday, supported by supply constraints, strong industrial demand, and bets on further U.S. interest rate cuts, with platinum also touching a record high. Spotgoldwas down 0.1% at $4,527.79 per ounce, as of 1152 GMT, December 28, after hitting a record high of $4,549.71 in the previous session. ‍U.S. ⁠gold futures for February delivery were steady at $4,553.10/oz. The U.S. dollar hovered near the two-month lows it reached on Wednesday. Spot silver jumped 3.8% to $82.15 per ounce, after hitting an all-time ​high of $83.62 earlier in the session. Silver has gained 181% year-to-date, far outpacing gold, and breaking through the $80 mark, propelled by ​its designation as a critical U.S. minerals list, supply constraints, and low inventories amid rising industrial and investment demand. Bullion has also staged a stellar rally in 2025, climbing 72% so far and shattering multiple record highs. Gold has been helped by a ‌cocktail of factors, including the U.S. Federal Reserve’s interest rate cuts and bets of further easing, geopolitical tensions, robust ‌demand from central banks as countries look to move away from U.S. securities and the ‌dollar, and rising holdings in exchange-traded funds. On the geopolitical front, U.S. PresidentDonald Trumpsaid on ‌Sunday that he ‍and Ukrainian ⁠PresidentVolodymyr Zelenskiy​were “getting a lot closer, maybe very close” to an agreement to end the war ⁠in Ukraine. On the macroeconomic front, ⁠traders still expect two U.S. rate cuts next year. Non-yielding assets tend to do well in a low-interest-rate environment. Spot platinum fell ‌0.8% at $2,429.10 per ounce, after rising to an all-time high of $2,478.50 earlier in the day, ‌while palladium rose 0.1% to $2,003.83 per ounce.</t>
+          <t>Precious metals had a rather Topsy-turvy session. Gold prices fell over 1% on profit booking after hitting a 3-week high.Silver, in comparison, is seeing a significantly stronger session. It is continuing to trade close to the $90 per troy ounce levels are hitting 2-week highs. Goldis also holding steady above $5,200/oz mark in international trade. According to experts safe have demand and the return ⁠of the Chinese market, along with increased policy uncertainty in the Unites States are maintaining the appeal of gold. Speaking on the levels for gold in Indian market, Jateen Trivedi, VP Research Analyst – Commodity and Currency, LKP Securities, believes that “support is placed near Rs 1,58,000/10 gm for the April contract, while resistance remains around Rs 1,62,500/10 gm. Volatility is expected to stay elevated given ongoing geopolitical developments, as any escalation or breakdown in talks could quickly revive safe-haven buying.” The silver prices have seen strong traction in intra-day trade. In international markets, silver is holding strong above $89 per ounce. The key industrial and precious metal recovered from losses as tariff, geopolitical, and broader economic uncertainties boosted demand for safe-haven assets. Globally, the US began collecting a temporary 10% global tariff on Tuesday, which the White House is reportedly seeking to raise to 15%, following the Supreme Court’s decision last week to strike down President Donald Trump’s sweeping reciprocal tariffs. Jigar Trivedi, Senior Research Analyst at Indusind Securities pointed out that, “Geopolitical concerns also supported prices, with investors focused on the third round of US-Iran nuclear talks scheduled in Geneva on Thursday. Gains in precious metals, however, may be capped amid diminishing expectations for near-term monetary easing by the Federal Reserve. Fed official Susan Collins noted that holding interest rates steady for some time is likely appropriate, citing improving labor market conditions alongside persistent inflation risks.” Speaking on the trajectory for teh prices in the Indian markets, he says, “MCXSilverMarch prices are likely to rebound to Rs 2,66,000/kg amid a bullish undertone in the international market too.”</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Gold, silver surge to record highs on safe-haven demand and US rate cut bets</t>
+          <t>Gold, silver rate today: Gold off 3-week highs, silver drops 2% on firm dollar- Market focus on US-Iran</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Gold climbed to a fresh record above $4,530 while silver broke the $75 mark, supported by safe-haven demand, US rate-cut expectations, geopolitical uncertainty and strong industrial demand.</t>
+          <t>Gold prices eased from three-week highs while holding above $5,200 per ounce, and silver slipped over 2% amid a stronger dollar, profit booking, and rising geopolitical focus on United States-Iran tensions.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2025-12-26T14:36:21+05:30</t>
+          <t>2026-02-24T09:21:50+05:30</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/commodities-gold-silver-surge-to-record-highs-on-safe-haven-demand-and-us-rate-cut-bets-4088700/</t>
+          <t>https://www.financialexpress.com/market/commodities-gold-silver-rate-today-gold-off-3-week-highs-silver-drops-2-on-firm-dollar-market-focus-on-us-iran-4152954/</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Goldandsilverclimbed to record highs on Friday. Platinum and palladium also surged. Silver is up 158% year-to-date, spot gold rose to a record high of $4,530.60 per ounce. Platinum and palladium is up about 165% and over 90% year-to-date respectively. The surge in gold, silver and precious metals is driven by safe-haven demand and increased bets of further US interest rate cuts next year. Spotgoldrose 0.5% to $4,502.75 per ounce, as of 0225 GMT, after hitting a record high at $4,530.60 earlier in the session. ‍US ⁠gold futures for February delivery climbed 0.7% to a record high of $4,533.60 per ounce. Spot silver jumped 3.4% to $74.35 per ounce, before hitting an all-time high at $75.14. The US dollar hovered near ​the two-month lows it reached on Wednesday. Bullion has staged a stellar rally in 2025, climbing 72% so far and shattering multiple ​record highs. Gold has been helped by a cocktail of factors, including US interest rate cuts and bets of further easing, geopolitical uncertainty, robust central bank demand as countries look to move away from US securities and the dollar, and rising holdings in exchange-traded funds. Silverhas ‌gained 158% year-to-date, far outpacing gold, and breaking through the $75 mark, propelled by a structural deficit, its inclusion in ‌a U.S. critical minerals list, and strong industrial demand. On the geopolitical front, the White House ‌has ordered US military forces to focus almost exclusively on enforcing a “quarantine” of Venezuelan oil for at ‌least the ‍next two ⁠months, a US ​official told Reuters, indicating Washington is currently more interested in using economic rather than military ⁠means to pressure Caracas. On the macroeconomic front, ⁠traders still expect two US rate cuts next year. Non-yielding assets such as gold tend to do well in a low-interest-rate environment. Spot platinum was up 5% at $2,334.35 per ounce, after rising to an all-time high of $2,377.50 ‌on Wednesday, while palladium rose 4.4% to $1,757.25 per ounce. With the inputs from Reuters</t>
+          <t>The precious metals are taking a breather after the rally overnight.Gold pricesare trading above the key $5,200/oz level in international markets and are rising to three-week highs.Silvertoo is steady in today’s session after rising above the $87 per troy ounce level. Gold is holding above the key $5,200/oz after some profitbooking. The yellow metal spiked to three-week highs. Pressure from a stronger dollar outweighed support from US tariff uncertainty, and tension between Washington and Tehran continued to impact sentiment. Speaking on the outlook for gold, Jateen Trivedi, VP Research Analyst – Commodity and Currency, LKP Securities highlighted that “uncertainty around global trade dynamics, prompting renewed safe-haven buying in bullion.” Speaking on theMCXlevels for gold and the big triggers ahead, he outlined that “Gold has formed a short-term base near Rs 1,55,000/10 gm on MCX and $5,000/oz on CME, and the ongoing tariff adjustments continue to keep economic outlooks fluid. As long as trade policy remains unpredictable, allocation toward gold is likely to stay firm.” For now, he sees “immediate support near Rs 1,55,000/10 gm, while resistance is placed around Rs 1,62,000/10 gm, with further direction dependent on fresh trade developments.” The silver prices remained steady around the $87 per troy ounce level. However, prices have dropped more than 2% tending a four-day rally as investors booked profits amid persistent trade uncertainty and heightened geopolitical risks. In the latest developments, global logistics firm FedEx filed a lawsuit seeking a full refund after the US Supreme Court struck down Trump’s emergency tariffs. Jigar Trivedi, Senior Research Analyst at Indusind Securities believes that “silver rallied on Monday after Trump threatened to lift global tariffs from 10% to 15% in response to the Court’s ruling. The shifting policy stance fueled concerns that existing trade deals could unravel, though major trading partners have so far maintained their agreements with Washington.” That said, he pointed out that “Trumpalso warned of steeper duties on countries that “play games” with current trade arrangements. On the geopolitical front, markets remain focused on US-Iran talks scheduled to resume on Thursday. Trump reiterated his preference for a negotiated resolution but cautioned that serious consequences would follow if a nuclear deal is not secured. MCX Silver March prices are likely to drop to Rs 2,61,000/kg during the intraday today.”</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Fed holds rates at 3.5%–3.75%: 5 key takeaways from policy decision and Powell’s remarks</t>
+          <t>GIFT Nifty positive, Crude surges over 7% amid renewed US-Iran tension – Sensex, Nifty set for a quiet start</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Federal Reserve holds rates steady amid inflation concerns, Middle East tensions and slowing jobs, while indicating future rate cuts and warning of uncertain economic outlook.</t>
+          <t>Sensex jumps nearly 300 points and Nifty trades above 24,400; track today’s market movements now!</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2026-03-19T06:16:06+05:30</t>
+          <t>2026-04-20T12:57:48+05:30</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/global-markets/fed-holds-rates-at-3-5375-5-key-takeaways-from-policy-decision-and-powells-remarks/4177280/</t>
+          <t>https://www.financialexpress.com/market/sensex-nifty-50-stock-market-today-live-updates-india-us-iran-isreal-war-asia-nikkei-gold-silver-rate-crude-oil-20april2026-4212608/</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>TheFederal Reserveon Wednesday kept interest rates steady at 3.5% to 3.75%, its second pause after three rate cuts late last year. TheFederal Open Market Committee(FOMC) voted 11-1 in favour of the decision, with GovernorStephen Mirandissenting in support of a 25 basis point cut. The Fed said the economy continues to expand at a “solid pace,” though job gains have slowed and inflation remains somewhat elevated. Policymakers also flagged that uncertainty around the economic outlook “remains elevated,” especially due to tensions in theMiddle East. Fed Chair Jerome Powell said slower hiring shows weaker demand for workers and lower immigration. He also noted that tariffs are pushing up goods prices, keeping inflation elevated. Powell added that the current rate is “within a range of neutral.” “The implications of events in the Middle East for the US economy are uncertain,” Powell said. “In the near term, higher energy prices will push up overall inflation, but it is too soon to determine the scope and duration of the potential effects on the economy.” Rising fuel prices are expected to increase overall inflation and worsen affordability concerns. “Higher fuel costs, along with the downstream effects on shipping, travel and trade, are likely to add further pressure to consumer prices,” said Stephen Kates of Bankrate to CNBC. “Cutting rates while inflation is rising would be difficult to justify, even if it might receive political support.” The Fed continues to project one rate cut in 2026 and another in 2027. Inflation forecasts for 2026 have been raised to 2.7%, including core inflation, while growth is now seen at 2.4% and unemployment at 4.4%. US markets declined after the announcement, with the Dow Jones falling 714 points, the S&amp;P 500 down 1.2% and the Nasdaq dropping 1.3%. Powell also said he will stay on until a Justice Department probe into renovation costs is completed. “I have no intention of leaving the board until the investigation is well and truly over, with transparency and finality,” he said.</t>
+          <t>Sensex, Nifty at 12:50 PM:At this hour, the market is trading with gains, with benchmark indices holding firm in the green. The Sensex is up 429.60 points, or 0.55%, at 78,923.14, while the Nifty has gained 125.35 points, or 0.51%, to trade at 24,478.90 Sensex, Nifty at 12:30 PM:In afternoon trade, the benchmark indices are trading in the green. TheSensexwas up 294.94 points, or 0.38%, at 78,788.48, while the Nifty rose 88.75 points, or 0.36%, to trade at 24,442.30. Among the top gainers, Trent surged around 4%, while SBI gained close to 3%. On the other hand, stocks likeLarsen &amp; Toubro, Titan, andKotak Mahindra Bankwere among the laggards at this hour. Sensex, Nifty at 10:30 AM:At this hour, markets are trading with a positive bias, with theSensexup 331 points, or 0.42%, at 78,824.98, while theNiftyrose 81 points, or 0.33%, to trade at 24,434.95. The top gainers at this hour include SBI up 3%, Trent,Asian Paints,ICICI Bankamong others. Share market today at open:Indian equity indices opened today’s trade on a flat note, with a negative bias. TheNifty 50dropped 33 points or 0.14% to open at 24,320.65, while theBSE Sensexdeclined 67.26 points or 0.09% to open at 78,426. “Technically, the Nifty index is trading around an important breakout level, i.e. 24,400 levels. Going ahead, crossing and sustaining above 24,400 is essential for further upward moves towards 24,650-24,800 levels in the near term. Conversely, a decisive break below 24,000 levels might drag it towards 23,600-23,550 levels,” said Vipin Kumar, Assistant Vice President of Technical Research at Globe Capital. State Bank of India, ICICI Bank, Trent, Axis Bank, and NTPC were the top gainers in the Nifty 50 in the opening trade. Share market today ahead of opening:The Asian markets have opened higher despite renewed tensions inWest Asiaafter the US seized an Iranian ship. However, theGIFT Niftyis indicating a positive start in early trade, up 53 points or 0.22% to trade at 24,447. Earlier on Friday, the NSE Nifty 50 closed the session 157 points or 0.65% higher at 24,354, while the BSE Sensex surged 505 points or 0.65% to close at 78,494. Key global and domestic cues to know on April 20, 2026 TheAsian indiceson Monday morning opened higher as investors continue to keep a cautious eye on developments in the Middle East amid renewed tensions between Iran and the US.Japan’s Nikkei 225rose 0.62%, while the Topix gained 0.68%. South Korea’s Kospi was higher at 0.27% while the small-cap Kosdaq dropped 0.52%. Hong Kong Hang Seng index futures were at 26,502, higher than the index’s last close of 26,160.33. Thefutures tied to the US equity benchmarksdropped on Sunday night as tension between the US and Iran escalated over the weekend with the seizure of an Iranian-flagged cargo ship. Futures tied to the Dow Jones Industrial Average shed 452 points, or 0.9%. S&amp;P 500 futures lost 0.8%, and Nasdaq 100 futures dropped 0.65%. With renewed tensions in West Asia,West Texas Intermediate (WTI) crudefutures surged 7.40% to trade at $90.05 per barrel.Brent crudefutures trade 6% higher at $96.93 today morning. On COMEX, crude prices rose 7.37% to trade at $90.03 a barrel. Therate for 24-carat gold todayis Rs 1,54,630 per 10 grams. The price of gold has risen by 0.91% from yesterday. The 24 kt gold rate today in Delhi is Rs 1,54,360 per 10 grams. The 18-carat gold price today in India is Rs 1,15,972.5. On COMEX, the precious metal was trading at a price of Rs 4,784.90 an ounce, declining 1.94%. In India, thesilver rateincreased 3.96% at Rs 2.58 lakh per kilogram. On COMEX, Silver prices fell 2.86% on Monday to trade at $79.50 per troy ounce. Silver had surged to record highs in January amid geopolitical tensions and economic uncertainty, with heavy speculative buying pushing prices higher, but soon faced volatility. Foreign institutional investors (FII)were the net buyers of shares worth Rs 830.13 crore. On the other hand, theDomestic institutional investors (DIIs)were the net sellers of shares worth Rs 4,515.55 crore on April 17, 2026, according to the provisional data available on the NSE. TheUS DollarIndex (DXY), which measures the dollar’s value against a basket of six foreign currencies, was up 0.23% at 98.33. The index evaluates the strength or weakness of the US dollar in comparison to major currencies. The basket contains currencies such as the British Pound, Euro, Swedish Krona, Japanese Yen, Swiss Franc, etc. The rupee appreciated 0.31% to close at 92.92 to the dollar on April 17. ThePersonal Care sector’s stocksrose the most in Friday’s trade, rising 4% in market capitalisation. Further, Beverages – Alcoholic stocks were followed by the Capital Market sector stocks, which were further followed by the Asset Management Companies (AMCs) stocks. However, the Waste Management sector stocks fell the most, declining 0.78%. TheEmami Group’s market cap rose the most in Friday’s session, rising 5.8%. It was followed by the DCM Group. In the list of DCM Group stocks, DCM Nouvelle’s share surged 7.5%. Apart from that, Indiabulls Group’s market capitalisation fell the most, falling 2.66%.</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Need more consolidation in financial services industry: Former RBI DG Rao</t>
+          <t>Longest Unbeaten Run In IPL History: Here’s How Punjab Kings Beat Their Own 2014 Milestone</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Former RBI Deputy Governor Rajeshwar Rao emphasizes the urgent need for consolidation across India’s banking and NBFC sectors to meet national growth targets.</t>
+          <t>By avoiding defeat in their first six matches of IPL 2026, Shreyas Iyer’s Punjab Kings have achieved a feat never seen before in 19 years of the league.</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2026-03-19T01:22:10+05:30</t>
+          <t>2026-04-20T06:34:41+05:30</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/news/need-more-consolidation-in-financial-services-industry-former-rbi-dg-rao/4177277/</t>
+          <t>https://www.financialexpress.com/sports/punjab-kings-longest-unbeaten-run-ipl-history-2026-record/4212581/</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>India needs greater consolidation in the financial servicesindustryto achieve its growth targets, said Rajeshwar Rao, former deputy governor of the Reserve Bank of India. “We need players with heft. And for this, besides access to growth capital, the option of consolidation in the financial services industry will also have to come into play,” Rao said while speaking at an event organised by Assocham on Wednesday. He noted that the number of public sectorbankshas declined to 12 from 27 in 2000. Regional rural banks, which once numbered 196, have also been consolidated to just 28. He added that without privatisation, state-owned banks will have to rely on government capital or reinvested business profits, underscoring the need for innovative ways to raise capital. “Whiledisinvestmentto the minimum levels permitted under the nationalisation Act and an increase in foreign investment limits are some of the options, there will still be concerns if these options are not exercised,” he said. Meanwhile, private banks have relatively greater flexibility in consolidation and capital raising. “The comparatively liberalFDIlimits and the ability to use voluntary merger rules give them greater flexibility in both raising capital and consolidation.” However, the challenge lies in finding fit and proper investors and complying with statutory and regulatory prescriptions, he said, adding that the RBI and the government must revisit regulations to enable this. Co-operative banks represent another key segment requiring consolidation, Rao noted. He pointed out that while the number of smaller urban co-operative banks (UCBs) is large, their share in total deposits remains low. “They will face challenges in competing and offering technology-driven banking services.” As of March 2025, there were about 1,457 co-operative banks, of which 838 were Tier-1 entities with deposits of less than ₹100 crore. The NBFC sector also needs consolidation and scale. India has about 9,300 NBFCs, but only around 300 have sufficient heft, while the rest remain relatively small, Rao said.</t>
+          <t>The “New Punjab” is doing things the “Old Punjab” could only dream of. Bydismantling Lucknow Super Giants (LSG)at Mullanpur,Punjab Kings (PBKS)have extended their unbeaten streak to start the season to six matches (5 wins, 1 No Result) inIPL 2026. This historic run officially eclipses the legendary starts of the2014 Kings XI Punjaband the2015 Rajasthan Royals, setting a new gold standard for dominance in an IPL campaign. Before this season, no team had ever managed to go past their first five games without a loss. Punjab Kings have now shattered that ceiling with a run that has combined clinical chasing and record-breaking totals. In 2014, the team (then Kings XI Punjab) took the tournament by storm during the UAE leg.They were an unstoppable force, winning five games in a row before returning to India. A year later, Rajasthan Royals equaled Punjab’s record with a clinical 5-0 start. While PBKS owns the beststart, the record for the longest winning streak at any point in a season still belongs to KKR.Note: Mumbai Indians’ best-ever streak is 6 matches (achieved in 2008, 2017, and 2025).</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>FY26 Direct Tax Update: Q4 advance taxes grow 6.4%</t>
+          <t>From IIT-BHU to Bell Labs Prize — This Indian-origin scientist’s firm is building memory chips that could outlast AI’s biggest hardware bottleneck</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>India's fourth-quarter advance tax collections for FY26 grew by a modest 6.42%, a sharp decline from the 14.62% growth recorded in the previous year.</t>
+          <t>IIT-BHU alum Deep Jariwala has landed a top US quantum research role at Tennessee &amp; Oak Ridge. In an exclusive chat, he talks IIT-JEE, visas, startups and India’s tech future.</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2026-03-19T01:04:39+05:30</t>
+          <t>2026-04-20T09:06:41+05:30</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/money/fy26-direct-tax-update-q4-advance-taxes-grow-6-4-4177273/</t>
+          <t>https://www.financialexpress.com/world-news/nri/from-iit-bhu-to-bell-labs-prize-this-indian-origin-scientists-firm-is-building-memory-chips-that-could-outlast-ais-biggest-hardware-bottleneck/4212271/</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>The March-quarter (Q4 FY26) instalment of advance taxes expectedly lagged the year-ago growth by a wide margin, causing the overall growth in direct tax receipts so far to fall marginally short of the revised estimates (RE). According to data released by the Central Board ofDirect Taxes(CBDT), the Centre’sadvance taxcollections for Q4 FY26 from companies, LLPs and individuals rose by 6.42% on year, compared with a 14.62% growth seen in the year-ago quarter. This was owing largely to the massive personalincome taxrelief announced in the Budget FY26. In absolute terms, Q4 advance tax collections stood at Rs 11.13 lakh crore as on March 17. While advance taxes paid by corporate assesses rose nearly 9.54% to Rs 8.29 lakh crore in Q4, collections from the non-corporate sector declined 1.78% to Rs 2.83 lakh crore. The non-corporate tax includes those paid by individuals, HUFs, firms, local authorities, artificial juridical persons, etc. According to the CBDT data, direct tax collections after refunds between April 1 to March 17 recorded a growth of 7.19% year-on-year, compared with a projected growth target of 9% (revised estimates) over FY25 actuals for the whole of FY26. The collections after refunds reached Rs 22.80 lakh crore. The corporate tax collections were Rs 10.91 lakh crore and the non-corporate tax collection, Rs 11.32 lakh crore. Significantly, refunds declined 5.86% year-on-year to Rs 4.34 lakh crore. Corporate tax receipts after refunds rose by 12.75% against the projected growth rate of 12.4% (revised estimates), while personal income tax (PIT) collections grew by 2.7% against the revised target of 6.2% for FY26. Icra chief economist Aditi Nayar said that while the growth in advance tax for corporate taxes appears relatively healthy. Icra is watchful of the unfolding impact of the West Asia crisis on availability and pricing of inputs as well as profitability in certain sectors. Vikas Sharma, Lead-Personal Tax, AKM Global, said the upward trend in direct tax collections indicates sustained economic activity and improved tax compliance.</t>
+          <t>An Indian-origin scientist who co-founded a semiconductor startup working on next-generation memory chips for AI hardware and extreme environments has now landed one of America’s top quantum research appointments. In an exclusive conversation withfinancialexpress.com, Deep Jariwala said his journey from suburban Mumbai to the forefront of US science was shaped by curiosity, persistence and a willingness to take the less-travelled path. Jariwala, known globally for his work in quantum materials, microelectronics and advanced computing technologies, was recently appointed Governor’s Chair for Quantum Devices by the University of Tennessee, Knoxville andOak Ridge National Laboratory(ORNL). He will formally begin the role in January 2027. But before the global recognition, startup success and major research titles, he was a child in Mumbai fascinated by how things worked. Born into a family from Valsad, Gujarat, and raised in suburban Mumbai, Jariwala said science drew him in early. “I developed a strong interest in science around the time I was in fifth grade,” he said. After later becoming a US citizen, Jariwala co-founded Agni Semiconductor with colleagues Eric Stach and Troy Olsson. The firm is focused on semiconductor products for AI hardware, edge computing and electronics designed for harsh environments. “I co-founded Agni Semiconductor with my colleagues Eric Stach and Troy Olsson to translate our ferroelectric memory research into scalable, commercial semiconductor products,” he told financialexpress.com. According to him, the long-term immigration stability gave him the confidence to take entrepreneurial risks. “This stability allowed me to pursue that path without the restrictions that many international researchers face.” Over the years, Jariwala has published more than 180 research papers, earned over 26,000 citations, and secured multiple patents. One of his standout achievements is a ferroelectric diode memory device based on aluminium scandium nitride (AlScN). The device is compatible with CMOS technology and can function at temperatures up to 600°C, something highly unusual for traditional memory systems. Early work in this area won the 2022 Bell Labs Prize and helped launch Agni Semiconductor. “We believe it has the potential to become one of the world’s most advanced data storage and computing technologies,” he said. Unsure of what career paths science could offer, his family watched as he pushed ahead, studying with friends for the IIT-JEE entrance exam. In 2006, he cracked and entered IIT-BHU to study metallurgical engineering. “Nobody on my dad’s side of the family had pursued science or engineering, so they were unsure about potential career paths. But I persisted and surrounded myself with like-minded friends who studied together for the IIT-JEE. I successfully cracked the IIT-JEE in 2006 (a big deal at that time) and went to IIT-BHU for metallurgical engineering, knowing I wanted to study either materials or electronics,” Jariwala told financialexpress.com Jariwala revealed howIIT-BHUhelped build the mindset that later guided his career. Professors such as GVS Sastry and NK Mukhopadhyay taught him the value of strong basics, independent thinking, and not giving up when work gets difficult. “That taught me the value of persistence and self-initiated research,” he recalled, “and also that research capable of moving the needle on any front is inherently challenging.” Those lessons stayed with him. In 2008, Jariwala got a summer internship at Rice University through support from one of his IIT mentors. That experience changed the direction of his life. At Rice, he worked with well-known nanomaterials expert Pulickel Ajayan. Until then, Jariwala had mostly worked on computational simulations. But in the US lab, he moved into hands-on experimental work using chemical vapour deposition. He also co-authored a Nature Materials cover paper on hybridised boron nitride and graphene domains. The paper was widely cited and opened new doors for him. More importantly, it convinced him that a PhD was the next step. Jariwala later joined Northwestern University for his doctorate in materials science and engineering. He arrived in the United States on a regular F-1 student visa. He says the hardest part was not immigration paperwork, but adjusting to a completely different academic culture. Moving from the structured and intense life of Varanasi to the fast, independent environment of a top US university took time. “The transition was fairly standard for an Indian student coming to the US for graduate studies. I arrived on an F-1 student visa, which is the typical route. The visa process at the time was straightforward, especially for students going to well-known PhD programs in STEM fields. The bigger adjustment was cultural, coming from the relatively sheltered environment of IIT-BHU in Varanasi to the fast-paced academic world of Northwestern in Chicago was a significant shift. “ Later, he received an EB-1 green card through premium processing, giving him permanent residency early in his career. That changed a lot for him. “Having permanent residency early on was a significant advantage,” Jariwala said. It gave him freedom to apply for defence-related grants, travel internationally and take business risks without fear. “For academic researchers, green card status removes several practical constraints: it makes it easier to serve as a principal investigator on certain government grants, especially defence-related ones, eliminates the need for visa sponsorship when transitioning between institutions, simplifies international travel for conferences and provides the stability to think long-term about one’s career in the US,” Jariwala told financialexpress.com. By 2018, Jariwala had joined the University of Pennsylvania, where he served as associate professor and Peter and Susanne Armstrong Distinguished Scholar in electrical and systems engineering and materials science and engineering. Then came COVID-19. Just as his research group was gaining momentum, labs were shut down. He said keeping students and postdoctoral researchers motivated during that uncertain period was “very difficult.” But it also reminded him of one simple lesson: “never give up and always keep motivation high.” His team bounced back eventually, producing major publications and winning awards. On April 8, 2026, the University of Tennessee, Knoxville, and Oak Ridge National Laboratory (ORNL) announced that he had been appointed the UT-ORNL Governor’s Chair for Quantum Devices. “I expect this will change my research approach in a few key ways. First, I will be able to tackle problems that require infrastructure at a scale beyond what universities can typically offer. Second, the national lab environment is closer to translational and applied research, which complements the more fundamental work we do in academia. Third, I envision a constant exchange of people and information between UT and ORNL to expose students and postdocs to both environments,” he said. He continued, “Considering recent national priorities in the US and the global research landscape at the nexus of quantum materials, microelectronics and computing hardware, this is truly a once-in-a-generation opportunity, and I am excited to take it and see what we can do.” For students in India dreaming of careers in semiconductors, quantum materials or advanced tech, Jariwala has a clear message: “Don’t be afraid to walk the road less travelled,” he said. He also warned against chasing prestige through journal names, conference labels or academic metrics. “When AI can generate and analyse data at scale, the premium will shift from publishing to actually solving hard, consequential problems,” he said. He believes India is at a major turning point thanks to initiatives such as the India Semiconductor Mission and National Quantum Mission, but says the country must build unique strengths rather than imitate established global leaders.</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Rupee drifts down to new lows</t>
+          <t>JEE Main Session 2 Result 2026 Live: NTA to declare scorecards today at jeemain.nta.nic.in? – Final key soon</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>The Indian rupee plummeted to a lifetime low of 92.63 against the US dollar on Wednesday, March 18, 2026.</t>
+          <t>NTA JEE Mains Session 2 Result 2026 Date, Time, Direct Link jeemain.nta.nic.in, nta.ac.in. Live: Along with the results, NTA is expected to publish the All India Rank (AIR) list and the cut-off for eligibility for JEE Advanced 2026.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2026-03-19T00:51:42+05:30</t>
+          <t>2026-04-20T12:04:35+05:30</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/rupee-drifts-down-to-new-lows-4177266/</t>
+          <t>https://www.financialexpress.com/jobs-career/education-jee-main-session-2-result-2026-live-updates-scorecard-direct-link-jeemain-nta-nic-in-air-final-key-4212562/</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>The rupee depreciated to a fresh low against the dollar on Wednesday ascrude oilprices remained above the $100 /barrel mark fuelled by the war in West Asia. The domestic currency ended the session at 92.63 against the dollar, down 24 paise or 0.27 % over the previous close, according to Bloomberg data. Dealers said thecentral bankstayed away from the markets for the most part. The rupee has continued to drift down since the outbreak of the hostilities in West Asia and has fallen 1.8%, taking the depreciation in FY26 so far to 8.4%. “The rupee was resisting the 92.50 level for the past 2-3 days due to intervention in the market by Reserve Bank of India. Liquidity remained thin ahead of Thursday’s holiday, triggering stop-losses after the level was breached,” Dilip Parmer, research analyst atHDFCSecurities, told FE. Persistent dollar outflows resulting from the sale of stocks by foreign portfolio investors (FPI) also continue to weigh on the currency. “FPIscontinue to sell in the equity market and together with oil importers are driving up demand for dollars, “Ritesh Bhansali, deputy CEO at Mecklai Financial Services said. He added that importers are increasingly hedging their exposures though exporters were leaving their exposures unhedged. In general, the currency is expected to be under pressure as long as prices of crude oil remain elevated. The RBI is expected to intervene to limit excessive depreciation.  According to Parmer the market will closely watch the 93 level. ENDS</t>
+          <t>NTA JEE Mains Session 2 Result 2026 Date, Time, Direct Link nta.ac.in. , jeemain.nta.nic.in Live:The National Testing Agency (NTA) is expected to declare theJEE Main 2026 Session 2results by April 20. Once released, candidates will be able to check their scores on the official website – jeemain.nta.nic.in. The Session 2 exams were conducted from April 2 to April 8 across 566 centres in 304 cities in India and 14 cities abroad. Along with the results, NTA is expected to publish the All India Rank (AIR) list and the cut-off for eligibility for JEE Advanced 2026. The final answer key will also be released, and scores will be calculated based on the revised key after reviewing objections raised by students. Here’s how you can easily access your JEE Main 2026 result: -Go to the official website — jeemain.nta.nic.in -On the homepage, click on the link for “Result of JEE (Main)” or “View Scorecard” -You’ll be taken to the login page; enter your Application Number and Password -Complete the CAPTCHA verification and click on “Submit” -Your scorecard will appear on the screen; download it and keep a printout for future reference The provisional answer key was issued on April 11, 2026, and candidates were given an opportunity to challenge it by paying Rs 200 per question. Over 11 lakh candidates appeared for the April session held between April 2 and 8. Earlier, Session 1 was conducted from January 21 to January 29, with results announced on February 16. Online registration for JEE Advanced 2026 will begin on April 23 at 10:00 AM on the official website – jeeadv.ac.in. The last date to apply is May 2, 2026. The exam is being conducted by IIT Roorkee. It is also open to foreign nationals as well as OCI/PIO candidates, for whom a separate registration window has been made available. JEE Main 2026 witnessed massive participation, with over 13.5 lakh registrations in Session 1 alone. The attendance rate crossed 96%, indicating the exam’s significance and the intense competition among engineering aspirants. Engineering institutes are expanding their offerings, with emerging fields like Artificial Intelligence gaining traction. New programmes aim to equip students with industry-relevant skills, making them more competitive in the evolving job market. This year saw only 12 candidates achieving a perfect percentile in Session 1, marking the lowest number in recent years. This suggests either a slightly tougher paper or stricter normalisation methods adopted by the exam authority. Rajasthan led the chart with the highest number of 100 percentile scorers in Session 1. Other states like Andhra Pradesh, Delhi, and Maharashtra also contributed toppers, reflecting the nationwide competitiveness of the exam. Among the 100 percentile achievers, only two candidates secured a perfect raw score of 300 out of 300. This highlights the difficulty level of the exam and the rarity of achieving absolute perfection in such a competitive environment. Ashi Grewal from Haryana emerged as the top-performing female candidate in Session 1 with an impressive percentile score of 99.9969766. Interestingly, none of the perfect scorers in that session were female, making her achievement particularly noteworthy. The provisional answer key was released on April 11 along with candidate response sheets. Students could compare their answers and raise objections within the stipulated period. This transparent process allows candidates to have a say in the evaluation system before results are finalised. The objection window for the provisional answer key closed on April 13, 2026. Candidates had the opportunity to challenge any discrepancies by paying a fee per question. These objections were reviewed by subject experts before finalising the answer key, ensuring fairness in evaluation. The final answer key for Session 2 is likely to be released either shortly before or alongside the result declaration. This key is crucial as it forms the basis for score calculation after considering all valid objections raised by candidates during the challenge window. The next major step after JEE Main is JEE Advanced registration, which is scheduled to begin on April 23, 2026. Candidates who qualify will have until May 2 to complete their registration process. The exam this year will be conducted by IIT Roorkee, and eligible candidates must act promptly to secure their chance. Candidates aiming for premier NITs, especially for Computer Science Engineering, typically require a percentile above 99.5. However, students targeting core branches in mid-tier NITs still stand a strong chance with percentiles ranging between 97.5 and 98.5, making strategic choice filling crucial during counselling. For reserved categories, the expected cutoff ranges remain moderate. SC candidates may qualify within the 60 to 62 percentile range, while ST candidates are likely to meet eligibility between 47 and 49 percentile. These thresholds ensure representation while maintaining the competitive nature of the exam. This year’s cutoff is expected to witness a slight increase due to higher competition levels. For the general category, experts estimate the qualifying percentile to fall between 93.2 and 94.1. This marginal rise reflects the growing number of candidates and the relatively balanced difficulty level of the exam across sessions. Along with the results, the All India Rank list will be published based on the best performance across both January and April sessions. This ranking plays a crucial role in determining admission chances into top engineering institutes, including NITs, IIITs, and GFTIs. The final merit list will shape the next steps for candidates aiming for top colleges. The JEE Main 2026 scorecard will contain key details including subject-wise percentile scores, overall NTA score, All India Rank, and category rank. It will also mention the candidate’s eligibility for JEE Advanced 2026. Students must verify all details carefully and report any discrepancies immediately to avoid issues during counselling or admission stages. To check the result smoothly, candidates should first visit the official website and click on the designated result link on the homepage. After that, they need to enter their credentials, complete the CAPTCHA verification, and submit the details. The scorecard will appear on the screen, which should be downloaded and printed for future admission processes. Candidates will be able to access their JEE Main 2026 results through the official portal once the link is live. The process is simple but requires careful entry of credentials such as application number and password or date of birth. It is recommended to avoid last-minute rush and ensure a stable internet connection while checking the result to prevent login issues. The wait for the JEE Main 2026 Session 2 result is nearing its end, with candidates across the country closely refreshing the official website for updates. The National Testing Agency is expected to release the scorecards today, April 20, bringing clarity for over 11 lakh aspirants. Students are advised to keep their login credentials ready as heavy traffic may slow down access once the result link is activated.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Govt depts unlikely to get SDF tag under DPDP Act</t>
+          <t>Monday Watchlist: Why FMCG, realty and midcaps offer value as FII short covering intensifies</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Private platforms may face tighter compliance</t>
+          <t>Monday watchlist today, April 20: Explore value buys in FMCG, realty, and midcaps as FII short covering lifts sentiment; seize the momentum for growth opportunities now!</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2026-03-19T00:42:15+05:30</t>
+          <t>2026-04-20T05:30:00+05:30</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/news/govt-depts-unlikely-to-get-sdf-tag-under-dpdp-act/4177261/</t>
+          <t>https://www.financialexpress.com/market/stock-insights-monday-watchlist-why-fmcg-realty-and-midcaps-offer-value-as-fii-short-covering-intensifies-4212505/</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Government ministries and departments are unlikely to be classified as significant data fiduciaries (SDFs) under the Digital PersonalData Protection(DPDP) Act, signalling a lighter compliance framework for public authorities even as stricter obligations are expected to apply to large private-sector platforms, officials aware of the discussions said. The indication emerged during a meeting convened on Wednesday by the Secretary, ministry of electronics and IT (MeitY), S Krishnan, with representatives from multiple ministries and government agencies to review the implementation of the data protection framework. Participants included officials from the ministries of home affairs, mines, heavy industries, and AYUSH, along with the department of posts, department of pharmaceuticals, theDefenceResearch and Development Organisation, and the department for promotion of industry and internal trade. According to sources, the government does not, at this stage, intend to notify its ministries or departments under the SDF category despite the scale of personal data handled by these entities. Instead, the designation is expected to be applied primarily to large private-sector entities such associal mediaplatforms, e-commerce marketplaces and technology service providers that process significant volumes of personal data. Under the Act, entities classified as SDFs are subject to additional compliance requirements, including the appointment of data protection officers, periodic data audits and the implementation of enhanced safeguards. The law allows the Centre to notify such entities based on factors such as the volume and sensitivity of data processed, risks to individuals’ rights and the potential impact on sovereignty and integrity. Officials, however, indicated that the option of classifying government entities as SDFs remains open and could be exercised in specific cases if required. Discussions also touched on the allocation of responsibility for data handling within the government ecosystem. Officials from the National Informatics Centre indicated that the organisation functions largely as a data processor, managing infrastructure on behalf of ministries rather than determining the purpose and means of processing. As a result, accountability under the law is expected to rest with the concerned ministry or department acting as the data fiduciary. Officials were also briefed on provisions in the Act that provide operational flexibility to the State. These include the ability to process personal data without fresh consent where it has been voluntarily provided, or where existing records are used for delivering subsidies, benefits, licences or certificates. Exemptions are also available in specific contexts such as legal proceedings, regulatory functions and law enforcement. At the same time, officials emphasised that government entities are not outside the scope of the law and will be required to comply with its provisions except where exemptions apply.</t>
+          <t>The proportion of longs in theFIIIndex Future portfolio stayed above 20 through the week. The reason that this figure did not rise significantly enough, as warranted by a sharp rise in theNifty index, is that longs were cut by 16% through the week to end at the lowest point of the week at 68,019 contracts. However, short positions were covered through the week, which is more significant for now, as the shorts are nearly 4 times the long positions. Friday closed with FIIs’ index future short positions at 2,58,972 contracts, having declined nearly 10% from previous Friday’s levels. That said, we would have desired an increase in longs as well in order to signal that FIIs are looking forward with positive intent. This is important for the continuation of upside momentum once the push from short covering fades. Last week’s rallies have lifted broad market optimism, as is evident from most of the sectoral indices clearing the 50-day SMA. Only a few indices, likefinancial services,Oil &amp; Gas, etc., are yet to push above this benchmark meaningfully. What is more striking is that even as Nifty is more than 3% below its 200-day SMA, theNifty midcap 150 indexis almost 2% above this benchmark, while the Small- cap 100 index is very close to its 200-day SMA. This suggests that the risk appetite has improved substantially. TheNifty FMCG Indexhas staged a strong rebound from the critical 45,500-46,000 support region, printing a bullish engulfing pattern on the daily timeframe, which signals a potential trend reversal. The index has successfully moved back above its short-term moving averages and is now testing the lower boundary of the Ichimoku cloud near the 49,000 mark, indicating a gradual improvement in overall trend strength. Momentum indicators continue to lend support to the upside bias, with the MACD shifting into positive territory and the RSI rebounding convincingly from oversold levels, highlighting renewed buying interest. Derivative positioning further reinforces the bullish outlook, as nearly 70% of near OTM put strikes have seen fresh short additions, while a majority of FMCG stock futures have recorded either new long positions or short covering on a week-on-week basis. This suggests that traders are increasingly positioning for further upside potential. Immediate resistance is observed in the 50,800-51,200 zone, and a decisive breakout above this band could pave the way for a move towards 52,500. Key support is placed at 48,800-48,500. Overall, the bias remains cautiously bullish as long as these support levels continue to hold. TheNifty Realty Indexcontinues to exhibit a constructive technical setup, even as some short-term signs of exhaustion start to emerge. On the daily chart, a MACD exhaustion candle has formed, suggesting the possibility of near-term profit booking or sideways consolidation during the early part of the coming week. That said, the broader structural trend remains firmly positive. From a weekly perspective, the MACD is approaching a bullish signal crossover, while price action is nearing a potential Supertrend breakout – both of which point towards strengthening medium-term momentum. Derivative indicators further validate the bullish bias, with roughly 66% of near OTM put strikes witnessing short additions, and nearly 80% of stock futures seeing short covering on Friday alone. On a week-on-week basis, most Realty futures have registered either fresh long additions or sustained short covering, reflecting a clearly positive trader outlook. Any near-term dips arising from profit booking are likely to present attractive buy-on-dips opportunities, targeting levels around 860, provided the crucial support at 725 remains intact. About author The author is Anand James, Chief Market Strategist at Geojit Investments. Disclaimer The website managers, its employee(s), and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein. The content of the articles and the interpretation of data are solely the personal views of the contributors/ writers/authors. Investors must make their own investment decisions based on their specific objectives, resources and only after consulting such independent advisors as may be necessary.</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Inside B-Town’s Holi 2026 celebrations | From Vicky Kaushal, Manish Malhotra to Soha Ali Khan, Varun Dhawan – Bollywood paints the town red</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -6578,487 +6580,487 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Published Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Why did HDFC Bank’s Atanu Chakaborty resign? Letter cites ethtical concerns, Keki Mistry appointed interim head</t>
+          <t>Banks see 11-13% loan growth in early 2026, warn of rising cyber risks: FICCI-IBA Bankers’ Survey</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>U.S.-listed shares of HDFC Bank, ‌India's largest private-sector lender, were down 7% following the news.</t>
+          <t>According to the FICCI-IBA Bankers’ Survey for January–June 2026, Indian banks anticipate resilient credit growth between 11% and 13%.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-03-19T06:01:28+05:30</t>
+          <t>2026-04-20T00:15:26+05:30</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance-why-did-hdfc-banks-atanu-chakaborty-resign-letter-cites-ethtical-concerns-keki-mistry-appointed-interim-head-4177332/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/banks-see-11-13-loan-growth-in-early-2026-warn-of-rising-cyber-risksnbspficci-iba-bankers-survey/4212512/</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>HDFC Banksaid late on Wednesday its part-time Chairman Atanu Chakraborty has resigned citing differences with the lender over “values and ethics”, sending its U.S.-listed shares sharply lower. “Certain happenings and practices ⁠within ​the bank, that I have observed over last two years, are not in congruence with my personal values and ethics,” Chakraborty ​said in ​his resignation letter, without elaborating. Chakraborty ⁠could not be immediately reached for comment. U.S.-listed shares of HDFC Bank, ‌India’s largest private-sector lender, were down 7% following the news. Its shares in Mumbai had closed 0.3% lower before the announcement on Wednesday. Chakraborty was appointed as part-time chairman in April 2021 for a ⁠three-year term, ⁠and reappointed in May 2024 for a further term extending through ⁠May ‌4, 2027. During his tenure, ​HDFC Bank merged with housing ‌finance firm HDFC Ltd in a $40 billion deal to create a financial services ‌behemoth. Chakraborty noted ​in his ​resignation ​letter, however, that benefits of the 2022 merger were “yet to fully ​fructify”. India’s central bank has approved ⁠the appointment of Keki Mistry as an interim part-time chairman, effective March 19, for three ‌months, ⁠HDFC Bank said in a statement to Indian stock exchanges.</t>
+          <t>India’s banks expect loan growth to remain strong in the first half of 2026, helped by steady economic conditions and healthy balance sheets, according to the latest FICCI-IBA Bankers’ Survey. The survey, which gathered responses from 24 banks across public, private, foreign, small finance and cooperative segments, covers the outlook from January to June and was conducted at a time when the macro economic outlook was different. With inflation under control and economic growth holding firm, most bankers believe the environment remains supportive. The survey was conducted when India’s economy was on a strong footing, with inflation at around 2.75% in January and GDP growth of about 7.8% in the third quarter of FY26. On interest rates, the majority expect no change in the coming months. Most banks feel the current policy setting is appropriate. A few private banks see a small chance of a rate cut, while cooperative banks expect a hike. Loan growth is expected to stay in double digits. Nearly half of the banks see non-food credit growing between 11-13%, while many expect it to grow even faster. Public sector banks (PSBs) are among the most confident, pointing to better asset quality and stronger capital levels. Private banks expect steady growth, led by retail and small business loans. Foreign banks see moderate but stable expansion. Retail lending is expected to remain the biggest driver of loan growth. More than half of the banks surveyed expect retail loans to grow above 13%. None see growth falling below 9%.  Loans to small and medium enterprises (SMEs) are also expected to remain strong, supported by improving business activity. Industrial lending is likely to grow at a steady pace, mostly in the 9-13% range. Banks expect demand for long-term loans to be led by infrastructure, real estate, metals, automobiles and pharmaceuticals. Sectors such as data centres and defence are also expected to see higher borrowing. Demand for working capital loans is likely to follow business cycles. In manufacturing, textiles, auto components and engineering goods are expected to see higher short-term borrowing. In services, wholesale and retail trade, transport and hospitality are expected to drive demand. The services sector overall is seen as a key growth area, with strong demand from commercial real estate, non-banking finance companies, tourism and aviation. Agriculture lending is also expected to grow at a steady pace. Beyond loan growth, banks are sharpening their focus on climate risk and financial inclusion. These have emerged as top priorities for 2026. At the same time, banks continue to focus on maintaining asset quality and supporting growth. Technology is expected to reshape banking operations. Many bankers say artificial intelligence will have the biggest impact, especially in loan approvals and collections. Renewable energy financing is seen as the biggest opportunity in sustainable lending. However, cybersecurity remains the top concern. As banking becomes more digital, protecting systems and customer data is seen as the biggest challenge ahead. As per the survey, 71% respondents consider cybersecurity risk as the most challenging risk category currently facing banks. In comparison, operational risk (13%) ranks a distant second, followed by liquidity risk (8%), while both market risk (4%) and credit risk (4%) are perceived as relatively less challenging at present.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>RBI injects Rs 48,014 crore via 7-Day VRR auction as banking liquidity drops sharply after advance tax outflows</t>
+          <t>ICICI Bank’s Q4 PAT up 8.5% YoY as provisions fall sharply</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>RBI injects Rs 48,014 crore via VRR auction as banking liquidity tumbles post advance tax payments, with GST outflows set to tighten conditions further.</t>
+          <t>ICICI Bank has outperformed market estimates for the March 2026 quarter, reporting a standalone net profit of ₹13,702 crore.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-03-17T17:53:11+05:30</t>
+          <t>2026-04-18T21:25:04+05:30</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance-rbi-injects-rs-48014-crore-via-7-day-vrr-auction-as-banking-liquidity-drops-sharply-after-advance-tax-outflows-4175660/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/icici-banks-q4-pat-up-8-5-yoy-as-provisions-fall-sharply/4211690/</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>TheReserve Bank of Indiaon Tuesday injected Rs 48,014 crore in transient liquidity into thebankingsystem through a seven-day variable rate repo (VRR) auction. These funds were infused at a cut-off rate and weighted average rate of 5.26 per cent, the bank said in a statement. The liquidity injected was much lower than the notified amount of Rs 1.50 lakh crore, despite a sharp drop in surplus liquidity in the banking system due to advance tax payments. Under the VRR auction, the central bank auctions funds at variable interest rates for a short period, allowing banks to bid for a certain amount. Liquidity in the banking system is expected to tighten further after outflows to pay thegoods and services tax (GST), scheduled later this week. Currently, liquidity in the banking system is estimated to be in surplus of around Rs 75,483.63 crore as of March 16, sharply down from Rs 2.08 lakh crore as of March 15, before the advance tax payouts. RBI has infused Rs 3.50 lakh crore of durable liquidity into the banking system through open market purchase (OMO) of government securities since January 2026. In the last few months, the RBI has been infusing liquidity into the banking system to keep overnight rates under control. This has led overnight rates to hover sharply below the repo rate. As per a Reuters report, Indian bankers said that banks had limited appetite for borrowing from the central bank’s seven-day cash infusion operation on Tuesday, despite a narrowing of liquidity surplus, underscoring the need for more flexible options, such as allowing prepayments. The weak demand reflects a preference for very short-duration borrowing for greater flexibility. ⁠It signals that term funding, which is lending for longer than a day, is less attractive ‌despite moderating cash surplus conditions. This was evident in late January, when the RBI managed to infuse Rs 1.36 trillion in a 90-day window after allowing banks to repay early. That helped keep banking system liquidity above 1% of deposits over the past one-and-a-half months. Such comfortable ⁠liquidity is considered essential ⁠for smooth policy transmission.</t>
+          <t>ICICI Bank’s net profit for the quarter ended March grew 8.5% on year to Rs 13,702 crore, due to a sharp fall in provisions and contingencies and an improvement in asset quality. The provisions and contingencies fell 89% on a year-on-year basis to Rs 96 crore, reflecting healthy asset quality and higher recoveries and write-backs. According to Bloomberg estimates, the bottom line was pegged at Rs 12,677 crore. For the financial year ended March, the private lender’s standalone net profit the Rs 50,000 crore milestone. The net interestincomeof the bank was up 8.4% on year to Rs 22,979 crore for the quarter ended March. Net interest margin (NIM) was 4.32% in Q4 as compared to 4.30% in Q3. For FY2026, NIM stood at 4.32%, similar to FY2025. The bank expects margins to remain range-bound in FY27, Sandeep Batra, executive director of ICICI Bank said in the post earnings media call. Other income saw a marginal growth on year and stood at Rs 7,309 crore. The lender reported a treasury loss of Rs 106 crore in Jan-Mar, as against a loss of Rs 157 crore in Oct-Dec. Batra said the treasury loss was reflected on the back of forex measures taken by the Reserve Bank of India. Total advances increased by 15.8% year-on-year Rs 15.54 lakh crore as on March 31. The retail loan portfolio grew by 9.5% year-on-year, and comprised 50.4% of the total loanportfolio. The business banking book grew by 24.4% year-on-year and the rural portfolio grew by 25.6% on year. The domestic corporate portfolio was up 9.3% year-on-year and 3.1% sequentially as on March-end. The domestic advances grew by 15.3% on-year. Total deposits increased by 11.4% on year to Rs 17.94 lakh crore at March 31. Average current and savings account deposits increased by 11.3% year-on-year. In terms of asset quality, the gross non-performing asset (NPA) ratio improved to 1.40% as on March 31, as compared to 1.53% a quarter ago. The provisioning coverage ratio on non-performing loans was 75.8% at March 31. As on March-end, the bank holds total provisions of Rs 22,710 crore or 1.5% of loans. These provisions include the contingency provisions of Rs 13,100 crore. The bank also continued to hold additional provision of Rs 1,283 crore made in Q3 as directed byRBIin respect of the agricultural priority sector portfolio.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>PSBs’ valuation gap with pvt banks shrinks</t>
+          <t>Yes Bank Q4 Results: Net profit crosses Rs 1,000 cr, margins expand 20 bps – 4 key takeaways</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>PSB stocks have outperformed private peers in recent months, helping shrink the P/E valuation gap as credit growth strengthens and earnings visibility improves.</t>
+          <t>Yes Bank Q4 FY26 profit jumps 45% to Rs 1,068 crore; NIM improves to 2.7%, NPAs decline, and business growth momentum strengthens.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-03-16T20:07:53+05:30</t>
+          <t>2026-04-18T17:24:11+05:30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/psbs-valuation-gap-with-pvt-banks-shrinks-4174689/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-yes-bank-q4-results-net-profit-crosses-rs-1000-cr-margins-expand-20-bps-4-key-takeawaysnbsp-4211442/</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>The valuation gap betweenpublic sector banks (PSBs)and private lenders has been narrowing in recent months as the state-owned lenders continue to report stronger balance sheets and sustained profitability. Data from the NSE show that the trailing twelve-month price-to-earnings (P/E) ratio gap between the Nifty PSU Bank Index and the Nifty Private Bank Index moderated to about 9.41 as of March 13, compared with 11.85 in December. However, the interesting part is that this happened because the P/E ofprivate banksdeclined while it was steady for PSBs. The P/E ratio of the Nifty PSU Bank Index stood at 8.45x as on March 13, largely unchanged from 8.44x in December. In contrast, the Nifty Private Bank Index saw its P/E ratio decline from 20.29x to 17.86x during the same period, leading to the valuation differential becoming narrow. Last March, the P/E ratio of PSBs stood at 6.11x whereas for private banks, it was 14.46x. Since then, private banks rose sharply till December before it fell. In comparison, PSBs have shown a slow but steady rise.“We believe that balance sheet strengthening and strong, sustained earnings visibility have resulted in a valuation catch-up for PSBs, thereby narrowing the gap versus their private peers,” said Dnyanada Vaidya, research analyst – BFSI at Axis Securities. The rally in the PSB stocks reflects this outperformance. The Nifty PSU Bank index has gained 3.26% in the past three months, while the Nifty Private Bank index has fallen 11.43%. Over one year, public sector banks have rallied 47.25%, significantly higher than the 6.49% rise in the private bank index. Over three years, the PSU bank index has surged 127.32%, compared with 26.88% for private banks. Individual stock performance also reflects the divergence between the two segments. Among public sector lenders, shares of State Bank of India rose 8.7% between December 12 and March 13, while Union Bank of India gained nearly 14% and Bank of India advanced 6.4%. In contrast, several private bank stocks declined during the same period, with HDFC Bank falling 18.6%, ICICI Bank slipping 8.1% and Axis Bank declining 6.7%. Analysts said the shift partly reflects relatively slower growth among private lenders and the continuing balance sheet adjustments in the segment. Private banks have delivered comparatively slower loan growth, while loan-deposit ratios have remained elevated as lenders attempt to rebalance their funding mix. At the same time, stress in unsecured retail segments has kept credit costs relatively higher. “Recently, PSBs have been growing more rapidly in terms of credit growth. There has been some reduction in provisioning as well. They come at a much lower yield and spreads appeared to be bottoming out in the December quarter,” said Dhananjay Sinha, chief executive officer and co-head of institutional equities at Systematix Group. According to CareEdge Ratings, scheduled commercial banks recorded net advances growth of 13.4% year-on-year in the quarter ended December, supported by festive demand and lending across housing, MSME and corporate segments. Public sector banks continued to outpace private peers in loan growth during the period. However, deposit mobilisation lagged credit offtake, with deposits growing 10% year-on-year, reflecting subdued current account and savings account (CASA) accretion and a shift towards higher-yield term deposits, the report said.</t>
+          <t>One of the smaller private sector banks,YES Bank, also declared its Q4 numbers today. Yes Bank has reported a 44.7% YoY jump in Q4FY26net profitat Rs 1,068 crore from Rs 738 crore in the same quarter last fiscal. The Q4 net profit also saw a double-digit jump sequentially, up 12.3% QoQ from Rs 952 crore in Q3FY26. Yes Bank’s net interest ⁠income, or the difference between interest earned on advances and paid on deposits, ⁠rose ‌15.9% YoY to Rs 2,638 crore. The bank’s Q4 NIM or ​net interest margin, a key ‌measure of the bank’s profitability, rose to 2.7% from 2.5% in ‌the same quarter last fiscal. Essentially, the NIM was up 20 bps YoY and up 10 bps QoQ, aided by a lower cost of deposits and a reduction in balances of PSL shortfall deposits. The lender, ​which ​grappled with stress in retail segments like microfinance, has started to see improvement ​in asset quality, with gross bad ⁠loans as a percentage of total loans improving to 1.3% at March-end from 1.5% at the ‌end ⁠of December. Provisions for potential bad loans fell 41% to Rs 187 crore. The bank’s net NPA ratio came in at 0.2% in Q4FY26, down 10 bps both YoY and QoQ. Commenting on the results and financial performance, Vinay M Tonse, Managing Director &amp; CEO, Yes Bank stated that, “Yes Bank concluded FY26 on a strong footing, delivering a Q4 RoA of 1% in line with our guidance, supported by a 20 bps improvement in NIMs, improvement in Cost to Income ratio and the lowest GNPA and NNPA levels since FY20.” He added that “Business momentum continued to strengthen, with broad-based growth across advances and deposits, underpinned by a robust CASA-led deposit engine that contributed to a lower cost of deposits.” 6 new branches operationalized during Q4, taking the cumulative count to 82 branches in FY26, in line with the guidance FY26 also marked an important strategic milestone with SMBC becoming the bank’s largest shareholder. Speaking on this, Tonse added that this reaffirms “global institutional confidence in the Bank’s long-term potential. As we move into FY27, our priorities remain firmly anchored in strengthening the franchise, accelerating high-quality growth, and advancing our journey toward building a resilient Yes Bank that consistently creates sustainable value for all stakeholders.”</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Panel urges co-lending push to bridge MSME credit gap</t>
+          <t>ICICI Bank Q4 FY26 results: Net profit jumps 8.5% YoY, total income at Rs 50,584 crore</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>To tackle India’s massive $530-billion MSME credit gap, a Parliamentary Standing Committee has recommended an aggressive expansion of bank-NBFC co-lending models.</t>
+          <t>ICICI Bank Q4 FY26 profit rises 8.5% to Rs 13,702 crore; NII up 8.4%, advances grow 15.8%, net NPA improves to 0.33%.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2026-03-15T22:48:28+05:30</t>
+          <t>2026-04-18T17:05:59+05:30</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/panel-urges-co-lending-push-to-bridge-msme-credit-gap/4173739/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-icici-bank-q4-fy26-results-net-profit-jumps-8-5-yoy-total-income-at-rs-50584-crore-4211357/</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>To bridge the estimated $530-billion (around ₹44,520 crore) formal credit gap faced by micro, small and medium enterprises (MSMEs), the Parliamentary Standing Committee on Finance has urged the government to aggressively expand structured co-lending arrangements between banks and non-banking financial companies (NBFCs) in order to lower the overall cost of capital for small businesses. The committee highlighted the critical importance of the MSME sector, which employs around 33.34 crore people across 7.55 crore registered enterprises. It acknowledged several recent policy initiatives aimed at improving credit access, including the Rs 10,000-crore SME Growth Fund and the deployment of digital credit-assessment models designed to streamline lending decisions. Despite these measures, the panel noted that structural constraints in formal lending continue to persist. While bank credit to MSMEs grew by 21.8% year-on-year (YoY), a significant portion of small businesses still depend heavily on NBFCs for financing. NBFCs often borrow from public sector banks but lend onward to MSMEs at higher risk-adjusted rates, leading to a rapid expansion in NBFC-MSME credit, which has grown at a compound annual growth rate (CAGR) of about 36%. Expanding structured co-lending models between banks and NBFCs, the committee said, could help reduce borrowing costs for MSMEs while improving credit penetration. The panel also recommended a robust expansion of the Trade Receivables Discounting System (TReDS) to address liquidity challenges caused by delayed payments. By enabling MSMEs to discount invoices raised on corporate buyers, government departments and public sector undertakings, TReDS can provide faster access to working capital and ensure smoother operational cash flows for the so-called “missing middle”. Highlighting the broader structural issue, the committee noted that India’s credit-to-private-sector-GDP ratio stands at about 57%, significantly lower than that of peers such as China (185%), South Korea (160%) and Brazil (74%). It observed that closing even 20% of the estimated MSME credit gap could inject nearly Rs 2 lakh crore into annual GDP, underscoring the importance of expanding formal credit channels. In the Union Budget 2026–27, the government announced an additional Rs 2,000 crore for the Self-Reliant India (SRI) Fund, which aims to facilitate equity infusion of up to Rs 50,000 crore in growth-oriented MSMEs through a combination of government support and private capital. Bank credit to MSMEs grew by 24.6% year-on-year in November 2025, compared with 10.2% growth a year earlier. MSME exports have also surged from Rs 3.95 lakh crore in 2020-21 to Rs 12.39 lakh crore in 2024-25, accounting for nearly 46% of India’s total exports. On the TReDS platform, the number of invoices processed rose from 1.42 crore in December 2024 to 2.15 crore in December 2025, a 51.8% increase. The total value of invoices discounted climbed from Rs 4.5 lakh crore to Rs 7.6 lakh crore during the same period, reflecting a 68.9% year-on-year rise.</t>
+          <t>ICICI Bankreported an 8.5 percent YoYprofitgrowth in the fourth quarter of FY26. The bank posted a profit of Rs 13,702 crore in Q4 FY26, compared to a profit of Rs 12,629 crore in Q4 FY25. ICICI Bank’s Net Interest Income (NII) in the quarter grew by 8.4 percent YoY. Its NII in Q4 FY26 stood at Rs  22,979 crore. The bank had reported NII of Rs 21,193 crore in the corresponding quarter of the last fiscal year. ICICI Bank’s total income in the March quarter of FY26 stood at Rs 50,584 crore, growing by 1.8 percent on a yearly basis, as its total income in Q4 FY25 was Rs 49,690 crore. ICICI Bank’s Net NPA ratio was 0.33 percent on March 31, 2026, compared to 0.39 percent on March 31, 2025. ICICI Bank’s board has recommended a dividend of Rs 12 per share for FY26. The declaration and payment of dividends are subject to requisite approvals. ICICI Bank’s total advances increased by 15.8% year-on-year and 6% sequentially to Rs 15,53,893 crore at the end of Q4 FY26. The Bank’s retail loan portfolio grew by 9.5% year-on-year and 4.2% sequentially, and comprised 50.4% of the total loan portfolio. Including non-fund outstanding, ICICI Bank’s retail portfolio was 41.7% of the total portfolio at March 31, 2026. The business banking portfolio grew by 24.4% year-on-year and 7.6% sequentially. It’s rural portfolio grew by 25.6% year-on-year and 18.0% sequentially at March 31, 2026. With the addition of 126 branches during Q4 and 528 branches in FY2026, ICICI Bank had a network of 7,511 branches and 12,087 ATMs &amp; cash recycling machines at the end of FY26. ICICI Bank’s stock closed at Rs 1,352.80 on Friday, about 0.5 percent higher in the intra-day trade. In the last 5 trading sessions, the bank’s share price has grown by 3.9 percent.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Valuation gap between PSU and private banks narrows</t>
+          <t>HDFC Bank Q4 FY26 results: Profit grows 9.1% to Rs 19,221 crore, Net Interest Income growth at 3.2%</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Sharp rise in PSB share prices due to strong performance</t>
+          <t>HDFC Bank Q4 FY26 profit rises 9% to Rs 19,221 crore; NII up 3.2%, income flat, asset quality steady with net NPA at 0.38%.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026-03-15T17:53:34+05:30</t>
+          <t>2026-04-18T17:08:38+05:30</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/valuation-gap-between-psu-and-private-banks-narrowsnbsp/4173521/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-hdfc-bank-q4-fy26-results-profit-grows-9-1-to-rs-19221-crore-net-intrest-income-growth-at-3-2-4211343/</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>The valuation gap between public sectorbanksand privatelendershas begun to narrow in recent months as they continue to report stronger balance sheets and sustained profitability. Data fromNSEshows that the gap in the price-to-earnings (P/E) ratio between the Nifty PSU Bank Index and the Nifty Private Bank Index moderated to about 9.41 as on March 13, compared with 11.85 in December. However, the interesting part is that this happened because the P/E of private banks declined while it was steady  PSUs. The P/E ratio of the Nifty PSU Bank Index stood at 8.45x as on March 13, largely unchanged from 8.44x in December. In contrast, the Nifty Private Bank Index saw its P/E ratio decline from 20.29x to 17.86x during the same period, leading to the narrowing valuation differential. Last March, the PSU bank P/E ratio stood at 6.11x whereas for private banks, it was 14.46x. Since then, private banks rose sharply till December before it fell. In comparison, PSU banks have shown a slow but steady rise. “We believe that balance sheet strengthening and strong, sustained earnings visibility has resulted in a valuation catch-up for PSBs (public sector banks), thereby narrowing the gap versus their private peers,” said Dnyanada Vaidya, research analyst – BFSI at Axis Securities. The rally in the PSU bank stocks reflect this outperformance. The Nifty PSU Bank index has gained 3.26% in the past three months, while the Nifty Private Bank index has fallen 11.43%. Over a one-year period, PSU banks have rallied 47.25%, significantly higher than the 6.49% rise in the private bank index. Over three years, the PSU bank index has surged 127.32%, compared with 26.88% for private banks.Individual stock performance also reflects the divergence between the two segments. Among public sector lenders, shares of State Bank of India rose 8.7% between December 12 and March 13, while Union Bank of India gained nearly 14% and Bank of India advanced 6.4%. In contrast, several private bank stocks declined during the same period, with HDFC Bank falling 18.6%, ICICI Bank slipping 8.1% and Axis Bank declining 6.7%. Analysts said the shift partly reflects relatively slower growth among private lenders and balance sheet adjustments underway in the segment. Private banks have delivered comparatively slower loan growth, while loan-deposit ratios have remained elevated as lenders attempt to rebalance their funding mix. At the same time, stress in unsecured retail segments has kept credit costs relatively higher. “Recently, public sector banks have been growing more rapidly in terms of credit growth. There has been some reduction in provisioning as well. They come at a much lower yield and the spreads appeared to be bottoming out in the December quarter,” said Dhananjay Sinha, chief executive officer and co-head of institutional equities at Systematix Group. According to CareEdge Ratings, scheduled commercial banks recorded net advances growth of 13.4% year-on-year in the quarter ended December, supported by festive demand and lending across housing,MSMEand corporate segments. Public sector banks continued to outpace private peers in loan growth during the period. However, deposit mobilisation lagged credit offtake, with deposits growing 10% year-on-year, reflecting subdued current account and savings account (CASA) accretion and a shift towards higher-yield term deposits, the report said. Scheduled commercial banks’ net interest income (NII) grew 4.9% year-on-year in Q3FY26, while net interest margins (NIMs) declined 14 basis points to 2.92% due to compressed spreads as lending rates adjusted faster than deposit costs. Sequentially, margins improved marginally by 3 basis points, indicating some stabilisation in spreads. Both public sector banks and private banks recorded a year-on-year decline in NIMs, although private banks posted a slightly higher sequential uptick, the report said.</t>
+          <t>HDFC Bank reported a 9.1 percent YoY profit growth in the fourth quarter of FY26. The bank posted a profit of Rs 19,221 crore in Q4 FY26, compared to a profit of Rs 17,616 crore in Q4 FY25. HDFC Bank’s Net Interest Income (NII) in the quarter grew by 3.2 percent YoY. Its NII in Q4 FY26 stood at Rs 33,000  crore. The bank had reported NII of Rs 32,000 crore in the corresponding quarter of the last fiscal year. HDFC Bank’s total income in the March quarter of FY26 stood at Rs 89,808 crore, growing by 0.36 percent on a yearly basis, as its total income in Q4 FY25 was Rs 89,487 crore. HDFC Bank’s Net NPA ratio was 0.38 percent on March 31, 2026. HDFC Bank has declared a final dividend of Rs 13 for FY26. Earlier, the bank had given an interim dividend of Rs 2.5 per equity share in August 2025. “With this, the total dividend for the year ended March 31, 2026 would be ₹ 15.50 per equity share of ₹ 1 each for the year ended March 31, 2026. The record date for determining the eligibility of members entitled to receive the said dividend shall be Friday, June 19, 2026.”, the bank said in an exchange disclosure. HDFC Bank’s total balance sheet size as of March 31, 2026, was Rs 43.6 lakh crore as against Rs 39.1 lakh crore as of March 31, 2025. The Bank’s average deposits were Rs 28.5 lakh crore for the March 2026 quarter, a growth of 12.8 percent over Rs 25.2 lakh crore for the March 2025 quarter, and 3.6 percent over Rs 27.5 lakh crore for the December 2025 quarter. At the end of the March quarter, the Bank’s distribution network was at 9,689 branches and 21,172 ATMs across 4,175 cities, as against 9,455 branches and 21,139 ATMs across 4,150 cities as of March 31, 2025. HDFC Bank’s stock closed at Rs 800 on Friday, about 0.5 percent higher in the intra-day trade. In the last 5 trading sessions, the bank’s share price has grown by 1.32 percent.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Green bond issuances set to get fillip</t>
+          <t>HDFC Bank, ICICI Bank Q4 FY26 preview: From asset quality to margins, 3 key expectations</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Bank of Baroda’s Rs 10,000 crore issuance is a major step in renewable energy lending space, said experts</t>
+          <t>Banking stocks have corrected sharply—but will Q4FY26 results from HDFC Bank and ICICI Bank turn the tide? Analysts are betting on strong credit growth, stable margins and resilient asset quality.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2026-03-15T17:15:35+05:30</t>
+          <t>2026-04-18T08:22:54+05:30</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/green-bond-issuances-set-to-get-fillip/4173489/</t>
+          <t>https://www.financialexpress.com/business/industry-hdfc-bank-icici-bank-q4-fy26-preview-what-does-analysts-expect-4210570/</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>The success ofBank of Baroda’s (BoB) Rs 10,000 crore green infra bond issuance, the first such issuance from an Indian bank, is expected to encourage otherbanksto tap the space as well. In addition, it marks a major step in the renewable lending space and sustainable finance, experts said. According to sources, banks such asUnion Bank of IndiaandIndianBank are already evaluating this strategic option after seeing the strong demand in Bank of Baroda’s issuance. The issue saw bids totalling Rs 16,415 crore—more than triple the base size of Rs 5,000 crore. It secured a competitive cut-off coupon of 7.10%, offering a ‘greenium.’ It got a spread of 38 basis points (bps) over the 10-year government bond compared to the typical spread of 60-70 bps. “With the rising focus on environmental sustainability, banks continue to scale up their exposures to the renewable energy sector, which is one of the key growth areas. The sector’s rapid expansion is attracting sustained capital inflows, with banks actively capitalising on the opportunities,” said Sachin Sachdeva, vice president &amp; sector head – financial sector ratings, ICRA. Bank lending to the renewable segment has been on the rise. State Bank of India sanctioned Rs 1.34 lakh crore as of December 2025 for renewable projects.  Union Bank of India’s renewable portfolio grew 35% year-on-year (YoY) to Rs 16,442 crore, whereas Punjab National Bank sanctioned Rs 14,479 crore. On the other hand, credit extended to petroleum, coal products, and nuclear fuels has moderated to14.5% in February compared to 19% a year ago, according to the Reserve Bank of India (RBI) data. “The funding for renewables is in the right direction, as energy security is a top priority. The dependency on fossil fuel will reduce over time due to geopolitical oil risks, necessitating the evolution of renewables-which, in turn, demands greater funding,” said Vivek Iyer, partner and financial services risk leader, Grant Thornton Bharat. He added that infra green bonds enable pure long-term borrowings for lending, avoiding banks’ asset-liability mismatches—making them a prudent funding choice for renewable energy space as these are longer projects. India aims to produce 500 gigawatts from non-fossil sources by 2030 and has achieved more than 50% of its cumulative electric power capacity as of now. Experts indicate the target remains achievable if the country sustains its current pace. This growing momentum leads banks to anticipate strong sector expansion and to fund those projects. “Demand in other sectors remains subdued, but this area offers lenders significant opportunities. Moreover, there is a government push. Bank of Baroda’s issuance has given a sense of what price the market will take, and this will encourage further such issuances,” said a senior official at a public sector bank. Another public sector banker said that he expects a double digital-credit growth from this space. He added that they are also considering to tap both domestic as well as overseas market to fund these opportunities “Public sector banks will bet big on renewables—historically dominant in infra lending. Over the next 3-5 years, I expect them to dive in and green bond issuances to pick up.  Renewables offer huge opportunities amid the energy transition, as capital demand far exceeds supply, spurring banking involvement. As the transition happens, you may actually see the broader banking ecosystem getting into consortium lending arrangements as well,” Iyer said. Experts noted that banks need to be very calculated about the exposures towards renewable energy projects as the segment is still new and are longer in nature.</t>
+          <t>It is a crucial day for Indian banks today. Three private banks-HDFC Bank,Yes Bank, andICICI Bank-are set to release their Q4FY26 on April 18. While the banking stocks have seen a sharp correction, declining 5.6% in the past three months. Now all eyes are on the financial results of these key banks to see if they can improve the investor sentiment. Here is what analysts are anticipating. Motilal Oswal expects India’s banking sector to report steady performance, supported by strong credit growth, stable margins, and controlled asset quality. The analysts expect credit growth to remain healthy at around 13.5% in FY27, with public sector banks likely to benefit more from rising credit-deposit ratios. They also noted that support from the Reserve Bank of India through liquidity frameworks has also helped banks expand lending.Net interest margins (NIMs) are expected to remain largely stable in Q4. The impact of the 25 basis points repo rate cut in December 2025 is likely to be reflected in lending yields, while funding costs remain elevated. A Motilal Oswal report stated thatHDFC Bankremains well-positioned to deliver steady profitability, supported by improving growth, stable margins, and strong asset quality. “We expect RoA/RoE of ~1.9%/14.6% by FY27, with valuations supported by consistent execution and strong balance sheet fundamentals. It currently trades reasonably at 1.5x FY27E ABV, adjusting for subsidiaries,” the report said. In Q3 FY26, HDFC Bank’s loan growth has shown gradual improvement, with advances growing about 12% YoY, while retail growth remained modest. The Bank’s management expects growth to remain broadly in line with the system, projecting a loan CAGR of about 13 percent over FY26-28. The Bank’s NIMs expanded 8bp QoQ to 3.35 percent in 3QFY26. Further improvement is expected as funding costs decline and operating leverage benefits kick in through FY27E. Motilal Oswal expectsICICI Bankto report flat NIM. “CRR benefits, TD repricing, lower interest reversals are offset by full repricing of repo cut,” Motilal Oswal noted. Loan growth is expected to stay healthy at 4.5% quarter-on-quarter (QoQ), supported by business banking, a pickup in personal loans, and steady demand in the mortgage segment. Deposit growth is also likely to remain strong at around 5.2% QoQ. Credit costs are expected to stay low at about 28 basis points, while overall asset quality should remain stable. According to Motilal Oswal, ICICI Bank’s operating expenses are likely to remain flat sequentially, which may help reduce cost ratios slightly and keep return on assets (RoA) steady at around 2.3%. Conclusion You can track the HDFC Bank and ICICI Bank Q4 results live onFinancialexpress.com. We will get you the top highlights and analysts views on the quarterly results.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Govt scraps IDBI Bank strategic sale</t>
+          <t>Explainer: What RBI hopes to achieve with a tweaked framework for NBFCs</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>The Indian government has officially cancelled the strategic disinvestment process for IDBI Bank after received financial bids from major investors failed to meet the set reserve price.</t>
+          <t>The Reserve Bank of India (RBI) has proposed a simplified scale-based regulation for NBFCs, replacing complex scoring with a clear ₹1 lakh crore asset threshold for "Upper Layer" classification.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2026-03-14T01:28:15+05:30</t>
+          <t>2026-04-17T20:02:19+05:30</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/govt-scraps-idbi-bank-strategic-sale/4172121/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/explainer-what-rbi-hopes-to-achieve-with-a-tweaked-framework-for-nbfcs/4210720/</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>The government has cancelled the strategic disinvestment ofIDBI Bankafter the financial bids received fell short of the reserve price set for the transaction, according to official sources. Of the shortlisted bidders, Fairfax Financial Holdings and Emirates NBD are understood to have submitted financial bids on February 6.Kotak Mahindra Bank, which was also on the shortlist, had earlier indicated that it would not participate in the financial bidding process. “The current process has been cancelled. The government remains committed to the strategic disinvestment of IDBI Bank, and the process will be restarted when market conditions improve,” an official aware of the development said told FE. The Centre andLife Insurance Corporationof India are jointly planning to sell a 60.72% stake in the lender as part of the strategic sale. Under the proposed transaction, the government intended to divest 30.48% stake in IDBI Bank, which is valued at roughly Rs 30,000 crore at prevailing market prices. In line with standard market practice and government guidelines, the reserve price for the transaction was determined based on a business valuation carried out by the transaction adviser. The reserve price was finalised only after the sealed financial bids were received. Shares of IDBI Bank on Friday ended 6.68% lower at Rs 92.2 on the BSE. The Department ofInvestmentand Public Asset Management had received multiple expressions of interest for the stake sale on January 7, 2023. After due diligence and regulatory scrutiny by the Reserve Bank of India, four bidders were shortlisted to proceed to the next stage of the process.</t>
+          <t>TheReserve Bank of Indiahas proposed changes to its scale-based regulation framework for NBFCs, anchoring classification to asset size. The regulations are focused on the functional space of these firms &amp; the size-based layering in no way negates the same, writes Sebastian Morris l  What are the proposed changes? THE RESERVE BANK of India (RBI) has proposed a reclassification of non-banking financial companies (NBFCs) which will have a major impact on how they will be regulated. Essentially, it has simplified the regulation, by moving into a size-based classification with the assets under control being the principal measure of classification. Three layers have been created with the base layer defined by assets under control less than Rs 1000 crore, the middle being above this. Above the middle layer, there is to be an upper layer (UL) defined as the top 10 (being automatically included) plus those scoring high on both parametric scoring (weight 70%) and qualitative scoring (30% weight), covering size and leverage, inter-connectedness, complexity, liability profile, group structure, and segment penetration. Now, the RBI has proposed that NBFC-ULs be defined as all NBFC crossing the threshold of Rs 1 lakh crore.  Classification in a higher category would hold for five years even if the NBFC’s asset size falls to push it into a lower category. It also proposed a top layer to shift NBFCs that pose high systemic risks for closer monitoring and stricter norms. This scale based regulation (SBR) has been widely hailed by the industry. l  Why NBFCs need to be regulated? UNLIKE BANKS, NBFCs cannot offer current or savings accounts to the public or raise funds through short-term deposits, but can raise their resources in thedebtmarkets. The regulation of banks and financial firms has evolved over a period of time and every crisis has helped to uncover newer avenues of risk which have been addressed. Some early NFBCs emerged to bypass these requirements, but then rules have caught up with them as well. With banks focusing on securitisation of long-term loans, it is NBFCs that have leveraged funds to give high returns by investing in these securitised assets. They carried vast risks, transmitting them to the banks as well during a financial crisis. The global financial crisis of 2008 led to innovations in macroeconomic interventions, and in shoring up collapsing financial institutions and banks. l  Proposed changes vs current approach THE NBFCs differ hugely in their function as well as size. The RBI’s approach has been to use a functional classification of NBFCs which is very important. It has used “no customer interface” as an important criteria. Similarly, the aspect of “use of public funds” besides size to reduce the costs of regulation. It has now allowed a Type I category for NBFCs that have assets less than Rs 1000 crore but additionally, with no customer interface whatsoever – i.e., no public funds (even market based), no unfunded relationships, no distribution of financial products, no investment in related parties —to deregister themselves. This would allow many small family houses (investment funds) of small size to be outside the ambit of RBI’s regulations. Family houses have been increasing in numbers as the number of millionaires have grown. l   NBFCs now span across segments THE ADVENT OF technology-based payment firms, data (account) aggregators, and peer-to-peer lending entities, etc, has also led to a proliferation of firms in the NBFC space. Similarly, there has been a continued expansion of micro credit, factoring services, housing finance, developmental finance— especially infrastructural — companies, necessitated by the growing economy. In addition, the economies of specialisation in credit assessment, and the government’s support to developmental spending and public private partner-ships have created the need for a large variety of operators. Again, the government has allowed hitherto sectorally-dedicated DFIs like the Power Finance Corporation to cover the infrastructure space as such which creates a need to bring government NBFCs under the RBI’s regulation more integrally. l  Focus on functional space of NBFCs THE RBI’s regulations are focused on the functional space of these firms, and the size based layering in no way negates the same. The aspects of customer facing, deposit taking, non-operational holding, exposure to markets, net-owned funds and function and purpose drives the regulations. The regulations take the form of rules/policies regarding boards and their composition and membership, net-owned funds, leverage where applicable, credit scores, exposure limits, activity constraints and so on. These are backed by oversight, regular reporting, fines and penalties for transgressions, many of which are of a punitive nature. Above all, there is a consultative process that has been introduced. So even if there are unnecessary irritants, these are likely to be addressed. The idea that rules ought to be simplified has found acceptance. Now the regulations need to be even more functional to the primary tasks of NBFCs which vary enormously across NBFCs, and of the risks — both systemic and immediate — that they can create. The writer is senior professor, Centre for Public Policy and Governance, Goa Institute of Management Disclaimer: The views expressed are the author’s own and do not reflect the official policy or position of Financial Express.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>RBI seeks Middle East exposure data from banks</t>
+          <t>Banks halt gold, silver imports amid delay in government clearance: Report</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>RBI Intensifies Oversight: Banks Asked to Map Exposure to Middle East Amid Regional Volatility</t>
+          <t>Without fresh imports, India could face supply shortages, as the world's second-largest gold consumer and biggest silver buyer relies on overseas purchases to meet nearly all its demand.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2026-03-13T21:59:51+05:30</t>
+          <t>2026-04-17T11:43:53+05:30</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/rbi-seeks-middle-east-exposure-data-from-banksnbspnbsp/4172010/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-banks-halt-gold-silver-imports-amid-delay-in-government-clearance-report-4210133/</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>The Reserve Bank of India (RBI) has asked banks to furnish detailed information on their exposure to the Middle East, said bankers. “The RBI has asked for a comprehensive breakdown of exposure, covering not just loans but also contingent liabilities such as guarantees and letters ofcredit,” said one banker, who confirmed the development on condition of anonymity. Another senior state-run banker added, “We have been asked to provide details of the affected sector operating in the region. The exercise is aimed at mapping risks more closely.” According to them, theCentral Bankhas sought granular data on both direct and indirect loan exposure, including letters of credit, and other fund-based as well as non-fund-based facilities extended to corporates with operations in the Middle East. While the regulator has not flagged any immediate concerns, the data collection exercise is expected to help it build a sharper picture of systemic exposure and prepare for potential stress scenarios. According to report byState Bank of Indiaresearch department on March 7, exposure of Indian banks to Qatar immediate country risk basis stood at $ 2.25 billion as of December 2025, while exposure to Oman and UAE stood at $800 million and $ 7 billion, respectively. The report also pointed out that total GCC countries hold a share of 13.06 % in India’s export and 16.18% share in India’s total imports during Apr-Dec 25 period. Other West Asian countries holding a share of 2.03 % in export and 3.94 % share in Indias imports during the same period. The move comes as the RBI intensifies its monitoring of overseas risks that could potentially spill over into the domestic financial system. Officials familiar with the matter said the regulator wants to assess the extent of vulnerability Indian banks may face if the situation in the Middle East escalates further, impacting trade flows, remittances and corporate operations. The RBI also asked the data on exposures to sectors which are affected by the on-going crisis, bankers said. They stated that they are also watchful of their exposures and increased their due diligence. Banks have played a significant role in financing trade and projects connected to the Middle East, given India’s deep economic ties with the region. With crude oil imports, remittances from Indian workers, and corporate linkages forming a large part of the bilateral relationship, the RBI’s stance is basically safeguarding financial stability.</t>
+          <t>Indian banks have haltedgoldandsilverimport orders from overseas suppliers, with tons of the metals stuck at customs as a formal government order has not been issued authorising bullion imports, trade sources said. Without freshimports, India could face supply shortages, as the world’s second-largest gold consumer and biggest silver buyer relies on overseas purchases to meet nearly all its demand. Weak Indian demand could weigh on global gold ⁠and silver prices, ​while narrowing the country’s trade deficit and supporting the rupee, which has been among the worst-performing Asian currencies so far this year. Authorities have carried out various measures designed to reduce pressure on the currency, including most recently urging refineries to curb their spot dollar purchases. The halting by Indian banks of gold and silver import orders from overseas ​suppliers ​and the tons of the metals stuck at customs due to ⁠the absence of a formal government order authorising bullion imports have not been previously reported. The Directorate General of Foreign Trade (DGFT), under the Ministry of Commerce and Industry, ‌typically issues an order at the start of each financial year listing banks authorised by the Reserve Bank of India to import gold and silver. The previous order, issued in April 2025, was valid until the end of the last financial year on March 31 and banks are now awaiting a fresh DGFT directive. The DGFT did not immediately respond to a Reuters request for comment. Banks expected the DGFT to issue the order in early April, as it does every year, but with no update ⁠so far, more than 5 tons ⁠of gold are stuck without customs clearance, said a Mumbai-based bullion dealer at a private bank. Uncertainty over the timing of the DGFT order ⁠has led banks to halt new ‌import orders from overseas suppliers, said the dealer, who did not want to ​be named as he was not authorised to speak to the ‌media. Around 8 tons of imported silver is also stuck without customs clearance, the sources said. There is no point in placing new orders when earlier consignments cannot be cleared, another bullion ‌dealer said. India’s gold demand in ​2025 fell to ​710.9 metric ​tons, the lowest level in five years, according to the World Gold Council. Gold and silver inventories from previous months’ imports are experiencing drawdowns, with the market now ​relying on sales from exchange-traded funds, which are seeing redemptions, the sources ⁠said. “There is a need to bring clarity and ensure imports resume,” said Surendra Mehta, secretary at the India Bullion and Jewellers Association. Without imports, supply shortages will emerge and premiums will rise after Akshaya Tritiya, Mehta said, referring ‌to the second-largest gold-buying ⁠festival in India. As the Iran conflict has pushed up prices of oil, gas and fertiliser, India’s import bill is likely to rise in April, which may have ​prompted the government to slow gold and silver imports to contain the trade deficit, said a bullion dealer in Kolkata.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Central Bank of India partners with IIFL Finance for co-lending loans</t>
+          <t>HDFC Bank episode a personality-driven aberration</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Central Bank of India has partnered with IIFL Finance under RBI’s co-lending guidelines to offer loans at competitive rates and expand credit access across India.</t>
+          <t>Proxy advisory firm InGovern has downplayed the resignation of HDFC Bank Chairman Atanu Chakraborty, citing individual values over institutional failures.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2026-03-12T14:21:18+05:30</t>
+          <t>2026-04-16T22:41:13+05:30</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance-central-bank-of-india-partners-with-iifl-finance-for-co-lending-loans-4170376/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/hdfc-bank-episode-a-personality-driven-aberration/4209721/</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Central Bank of Indiais in focus after it entered into a co-lending partnership withIIFL Financeto offer loans at competitive interest rates. “Central Bank of India has entered into Co-Lending Partnership with IIFL Finance to offer Loans at competitive rates, subject to compliance with the applicable law(s) including the revised Co-Lending Arrangements (CLA) guidelines dated 28.11.2025 issued by Reserve Bank of India (RBI),” The  Bank said in its regulatory filing. Under the arrangement, IIFL Finance will originate loan proposals, which will then be processed by both lenders based on jointly defined credit parameters and eligibility criteria. Borrowers will benefit from a blended interest rate offered under the co-lending structure. IIFL Finance will also service the loan accounts throughout the lifecycle of the loan. The partnership is expected to help both institutions expand their lending portfolios while improving credit access for borrowers across the country. IIFL Finance is a retail-focused non-banking financial company registered with the RBI and is a major player in the gold loan segment in India. The bank has its headquarter in Mumbai and has a network of 4,761 branches across the country and serves a large customer base, particularly in underserved segments. As of December 31, 2025, IIFL Finance reported assets under management (AUM) of Rs 49,027 crore. The co-lending arrangement is expected to strengthen customer outreach for both lenders while helping expand credit availability across India. Theshare price of Central Bank of Indiahas surged 1% in the intra-day trading session on Wednesday. The stock is gained slightly over 1.07% in past three months and 1.49% in past six months. IIFL Finance is also trading flatin the intra-day session. The stock has declined 8.31% in past one month and 17.36% in the past three months.</t>
+          <t>Proxy advisory firm InGovern Research Services has termed the resignation ofHDFC Bank’s Part-time Chairman Atanu Chakraborty as a “one-off aberration” caused more by personality and individual values than by any structural governance lapse at the bank. In a report released two days ahead of the lender’s Q4 and FY26 results, the firm noted that while the sudden exit initially unsettled investors, the lender’s governance framework and financial fundamentals remain strong. “This seems to be a one-off aberration and a personality-driven issue,” said Shriram Subramanian, managing director of InGovern, adding that Chakraborty’s resignation letter and subsequent statements did not point to any specific governance failure. According to him, the episode reflects an individual dilemma, rather than an institutional weakness. Subramanian, however, said the manner in which the resignation unfolded raises legitimate questions. He noted that when an independent director — and particularly the chairman of a bank of HDFC Bank’s stature — steps down, the onus lies on the individual to clearly articulate the reasons. A board, he emphasised, operates on collective decision making, where disagreements must be formally recorded or resolved internally. “What you cannot do is resign and leave open-ended innuendos about ‘personal values’ or unspecified concerns,” he said, adding that such ambiguity could even expose directors to class action risks inglobalmarkets, given the impact on shareholder value. In the last month, the share price of HDFC Bank fell 14% to a 52-week low of Rs 726.75 on April 2. Since Chakraborty’s resignation, the stock is down 4.3%. On speculation linking the exit of certain employees to alleged AT1 bond mis-selling, Subramanian said the bank has categorically said the departures were related to client onboarding lapses flagged by UAE authorities. “Unless there is evidence to the contrary, it is best not to conflate the two.” According to InGovern, the resignation raises concerns not because of what is known but because of what remains unsaid. Subramanian stressed that the bank should now publish the findings of the external law firm that reviewed the matter, arguing that retaining such reports as internal document is likely to fuel speculation rather than quell it. “Transparency will be critical in restoring stakeholder trust,” added Subramanian. Despite the leadership episode, InGovern’s analysis highlights HDFC Bank’s resilience. The bank’s deposit franchise remains stable, loan growth continues with strong momentum, and profitability shows no signs of sudden credit-cost shocks — factors that safeguard dividend safety and shareholder value. The report also notes that HDFC Bank’s response to the transition has mirrored global best practices, with the bank ensuring continuity, commissioning external reviews and maintaining transparent communication with investors. Rather than adopting a defensive posture, the bank has leaned into disclosure and engagement, signalling confidence in its governance processes.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Maharashtra Loan Waiver: Why BNP Paribas says PSU banks will bear the brunt of Rs 2 lakh relief</t>
+          <t>Expansion made easy for NBFCs</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>BNP Paribas says Maharashtra’s Rs 2 lakh crop loan waiver could impact PSU banks due to reimbursement delays and weaker repayment discipline.</t>
+          <t>Gold loan firms stand to gain big</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2026-03-12T13:12:53+05:30</t>
+          <t>2026-04-16T01:35:52+05:30</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/industry-maharashtra-loan-waiver-psu-banks-impact-bnp-paribas-hdfc-bank-icici-bank-axis-bank-4170298/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/expansion-made-easy-for-nbfcs/4208642/</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Maharashtra, in its latest Budget, announced that crop loans of up to Rs 2 lakh will be waived off. Though this is good news for farmers, the question is how would this waiver impact the balance sheet of banks? BNP Paribas said the announcement has triggered key concerns – delay in reimbursements and weakening of repayment discipline. However, despite these concerns, analysts say the overall impact on banks could be limited based on past experience. Here is why. First, banks may face a temporary financial impact because governments usually take time to reimburse lenders for waived loans. This delay can create an effective net present value (NPV) loss for banks, which may require additional provisioning. BNP Paribas noted that crop loans are largely held bypublic sector banks (PSUs)and cooperative banks, whose repayment track records have historically been weak. As a result, the financial hit from loan waivers may not be significantly higher than the credit costs banks already face in normal circumstances, hinting that it might be helpful for the PSU only. Second, frequent loan waiver schemes can weaken repayment discipline among borrowers. Analysts say such measures could affect the repayment culture in rural credit products, including microfinance loans, tractor financing and rural housing loans.They added that the Rs 50,000 incentive announced by the Maharashtra government for farmers who repay loans regularly will encourage better repayment behaviour. Third, markets fear that such policies may spread across states. Loan waivers often become politically competitive measures, with other states adopting similar schemes. They noted that Bihar has already announced a similar move recently. On this concern, BNP Paribas again reiterated that many regions already struggle with low recovery rates in agricultural lending. BNP Paribas said that the business model of PSU banks remains more vulnerable to policy-driven social obligations. Such obligations can lead to earnings volatility because PSU banks already operate with a relatively lower return on assets and higher leverage. By contrast,private sectorbanks have limited exposure to such risks and continue to show stronger profitability. BNP Paribas also said the valuation gap between public- and private-sector banks also supports their preference for private lenders. They noted that large private banks are currently trading below their long-term valuation averages, while PSU banks are still trading above their historical levels based on consensus estimates. Conclusion PSU Banksare relatively more exposed to these Government schemes than private banks.  BNP Paribas believes that as a result of this they would preferHDFC Bank,ICICI BankandAxis Bankas their top banking picks. However, they maintain a neutral stance on theState Bank of India. Disclaimer: This article provides factual analysis only and is not, and should not be construed as, an offer, solicitation, or recommendation to buy or sell securities. Investors must conduct their own independent due diligence and seek advice from a SEBI-registered financial advisor.</t>
+          <t>The Reserve Bank of India on Wednesday opened the door for a major expansion push by gold loan companies and other retail-focused NBFCs. TheRBIissued theNon-Banking Financial Companies– Branch Authorisation Amendment Directions, 2026, allowing NBFCs to open branches without prior approval. The sector’s most branch-intensive players, particularly gold loan NBFCs, stand to benefit immediately. “By removing the requirement for prior approval, the regulator has effectively unlocked the next phase of expansion for all serious players in the segment, said Manish Mayank, anindustryexpert. He said: Over the past year, several new-age corporate entrants tested the waters with selective branch openings, and the results have given them the confidence to scale aggressively. With gold prices supportive and unit economics improving, most branches are already operating profitably. “The new norms now eliminate the procedural bottleneck that forced companies to repeatedly go back to the regulator for approvals, especially when expanding into high-potential local markets.” This change brings a level playing field. Established players will accelerate their network rollout, while newer entrants — which have already tasted early success — are preparing for massive expansion. Even those with legacy approval processes can now move faster. The earlier cap of 1,000 branches and the need for case-by-case permissions often slowed down growth plans. With that barrier gone, the industry is entering a phase in which expansion will be driven solely by business potential, not regulatory friction.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>RBI could maintain prolonged pause: Economists</t>
+          <t>Deposit &amp; credit growth in FY26 at two-year highs</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Besides ensuring ample liquidity, the central bank is like to follow a wait-and-watch policy</t>
+          <t>Deposits rise by 13.47%, credit growth at 16.08%</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2026-03-11T21:39:43+05:30</t>
+          <t>2026-04-16T01:29:19+05:30</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/rbi-could-maintain-prolonged-pause-economists/4169837/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/deposit-amp-credit-growth-in-fy26-at-two-year-highs/4208637/</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Economists expect theReserve Bank of India(RBI) to keep policy rates unchanged in April as geopolitical tensions, volatile commodity prices and evolving domestic macroeconomic indicators cloud the outlook for monetary policy. In its February policy review, the RBI kept the repo rate unchanged at 5.25% and maintained its neutral stance. “I believe the rate cut cycle is over, and the RBI definitely will maintain a status quo,” said Madan Sabnavis, chief economist at Bank of Baroda. Agreed Gaura Sengupta, chief economist atIDFC First Bank, “The ongoing Middle East conflict is essentially a supply-side issue rather than a demand-driven concern. With the RBI ensuring adequate system liquidity, we do not anticipate any change in rates or policy stance in the forthcoming review.” While rising oil prices could push up inflation, tightening policy in response could also risk slowing growth, leaving central bankers with limited room for aggressive rate actions. Global oilbenchmarksfluctuated sharply this week – first rising to almost $120  per barrel before crashing to $81 on Tuesday. On Wednesday it was hovering around $88-89 per barrel. The pullback was driven by indications from the US administration that the conflict in Iran might end soon, and that efforts are underway to step up oil supplies through waiver of selected sanctions, plans to dip into emergency stockpiles, provide insurance and navy support for vessels through the Strait of Hormuz, among others. Sakshi Gupta, chief economist at HDFC Bank, added that if the conflict is resolved in the coming weeks, the impact on India’s growth and inflation trajectory would likely remain limited and would not warrant any immediate monetary policy action. “Medium-term monetary policy response would be contingent on whether the conflict prolongs and leads to any sustained inflationary risks in the economy,” she added. In a report by DBS Bank, senior economist Radhika Rao said that the RBI is likely to undertake targeted measures to ease market tensions, if needed. “Outside of the geopolitical tensions, we continue to expect the rupee to underperform the regional pack, even as the broader dollar might stabilise,” Rao added. The currency had depreciated to a fresh low against the dollar, at 92.33 on Monday. To cap yields, the RBI conducted debt purchases via open market operations (OMO) worth Rs 50,000 crore on March 9 to stabilise the bond markets and has scheduled another Rs 50,000 crore on Friday, ahead of heavy seasonal advance tax as well as GST related outflows due in the coming weeks. This infusion would ease the drain from strong FX intervention and maturing FX forwards, the report said.</t>
+          <t>The banking system ended FY26 on a strong note, with bothcreditand deposit growth touching two-year highs. The deposit growth came in at 13.47%, the fastest pace since May 2024, as households and institutions moved money into safer avenues after a turbulent spell in financial markets. A sharp correction in equities, volatility in gold and silver, and losses in several mutual fund categories pushed investors towards the relative stability of bank deposits and bonds. This flight to safety lifted system liquidity and pushed absolute deposits to an all-time high, rising to Rs 262 lakh crore as on March 31, 2026. Credit growth, too, accelerated to 16.08% (Rs 213 lakh crore), its strongest since June 2024, driven by a decisive shift in borrowing patterns. With yields rising and therupee’sdepreciation making overseas borrowing more expensive, large corporates slowed or postponed their capital-market issuances — both domestic and offshore — and turned to banks instead. The shift was reinforced by strong traction in retail segments, particularly gold loans and vehicle loans, which remained active throughout the year. Even though some of the earlyGST-linked enthusiasm in auto loans tapered off by March, year-end numbers remained significantly higher than the previous year. The credit–deposit (CD) ratio eased to 81.44, down from a recent fortnight’s peak of 83.04, largely because the deposit growth outpaced credit expansion in the final fortnight. Sanjay Agarwal, senior director at CareEdge Ratings, said: “The twin surge is a direct outcome of market dynamics. Higher capital-market rates and currency pressures have pushed borrowers towards banks, while market corrections have driven investors into deposits, creating a rare moment where both credit and deposit growth are simultaneously elevated.” He believes that while the deposit growth may moderate once markets stabilise, the momentum remains stronger than in previous years. However, credit demand, closely tied to capital-market conditions, is expected to stay healthy, setting the stage for another year of steady expansion of the banking sector.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>RBI tightens banks’ dividend payout norms</t>
+          <t>ICICI Prudential Life to seek one-year forbearance on Ind AS rollout</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Reserve Bank of India issues final guidelines tightening bank dividend payouts, capping them at 75% of net profit and linking distributions to capital adequacy and asset quality, effective from FY27.</t>
+          <t>ICICI Prudential Life Insurance will request a one-year forbearance from IRDAI for implementing Ind AS-based financial reporting.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2026-03-10T23:56:38+05:30</t>
+          <t>2026-04-15T17:49:11+05:30</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/rbi-tightens-banks-dividend-payout-norms/4168752/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/icici-prudential-life-to-seek-one-year-forbearance-on-ind-as-rollout/4208191/</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>The Reserve Bank of India (RBI) on Tuesday issued final guidelines, tightening dividend payouts bybanksand linking them to capital adequacy and asset quality. The new rules limit payouts to 75% of the net profit. TheRBIhas eased the norms regarding the calculation of adjusted profit after tax (PAT). Under the final guidelines, the adjusted PAT should be arrived at by reducing 50% of net non-performing assets (NPA), instead of 100% earlier. The RBI has rejected the request to consider current year’s common equity tier (CET) 1 ratio instead of the previous year’s CET1. It has also junked the suggestion to pay dividends from exceptional income or profit. “The dividends shall not be paid from exceptional income/profit, as they are non-recurring in nature. Further, it is not feasible to issue an exhaustive list of all possible exceptional or non-recurring incomes,” the RBI said. The RBI also rejected the request from banks to defer the implementation of these guidelines till the implementation of guidelines on expected credit loss, citing these are two separate subjects and cannot be linked to each other. As per the new guidelines, the RBI has mandated specific criteria for banks to declare dividends. They need to comply with regulatory capital requirements at the end of the prior financial year and maintain compliance through the year when the dividend is proposed. Banks should also ensure that regulatory capital stays above requirements post-dividend. The bank incorporated in India shall have a positive adjusted PAT for the period for which the dividend is proposed, while foreign bank operating in India in the branch mode should also have a positive net profit. Violating these guidelines may attract supervisory or enforcement actions, the RBI said. These directions shall come into effect from FY27 and the extant prudential norms on declaration of dividend and remittance of profits shall remain valid till FY26. the RBI said.</t>
+          <t>ICICI Prudential Life Insurance, the country’s third-largest private life insurer by premium, will seek a one-year forbearance from implementing Indian Accounting Standards (Ind AS)-based financial reporting that took effect on April 1. “Technically, we should be live with Ind AS, but as approved by our board, we will be seeking forbearance for a year,” Dhiren Salian, CFO, said during the company’s fourth-quarter earnings call. Salian added that a key reason for the request is the lack of clarity on inputs required to compute the Contractual Service Margin (CSM). The CSM represents unearned profits from insurance contracts. This will be recognised gradually over the policy period rather than upfront, aligning revenue recognition with the delivery of insurance services. He also added that the transition timeline is tight, given the insurer typically reports results within the first 15 days of a quarter. “We would need some time to be able to gear our systems up to be able to manage the transmission there,” he said. The impact of Ind AS adoption will be most pronounced for life insurers, especially those with long-duration, savings-heavy products such as participating (par) and non-participating (non-par) policies, Motilal Oswal said in its March report. These products currently allow upfront profit recognition, while the shift to a CSM-based approach will defer and smoothen earnings over time. As a result, listed insurers such as HDFC Life, SBI Life and ICICI Prudential Life may see a visible change in reported profitability and key metrics in the initial years, even if underlying business fundamentals remain unchanged. Earlier, Shriram Life Insurance CEO Casparus JH Kromhout had also told FE that the company would seek a one-year forbearance from Ind AS implementation. Last month, the Insurance Regulatory and Development Authority of India (Irdai) notified final regulations for the transition to Ind AS, effective April 1, 2026. The regulator has allowed a one-year forbearance for insurers unable to prepare financial statements under the new standards, with requests to be submitted by April 30, 2026. Currently, insurers follow the Indian Generally Accepted Accounting Principles (IGAAP) framework. The shift to Ind AS is aimed at aligning India’s accounting standards with International Financial Reporting Standards (IFRS), improving consistency, transparency and comparability in financial reporting across the sector. During the current fiscal, insurers are expected to begin reporting under the Ind AS framework, alongside existing accounting standards during the transition phase.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>RBI ends ambiguity, allowing NBFCs, ARCs to scale business growth</t>
+          <t>‘India is one of the most important countries for SMBC Group’ Q&amp;A with Hiroyuki Mesaki, CEO, SMBC India</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>The Reserve Bank of India allows NBFCs and ARCs to include quarterly profits in their capital base, providing greater capital flexibility, improved Tier 1 capital calculation, and enhanced lending and asset reconstruction capacity.</t>
+          <t>SMBC Group positions India as its most critical market with $7 billion investment, highlighting strong growth potential, policy stability, and synergies with Yes Bank across corporate and retail banking.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2026-03-10T22:59:21+05:30</t>
+          <t>2026-04-14T00:50:16+05:30</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/rbi-ends-ambiguity-allowing-nbfcs-arcs-to-scale-business-growth/4168674/</t>
+          <t>https://www.financialexpress.com/business/industry-india-is-one-of-the-most-important-countries-for-smbc-group-qa-with-hiroyuki-mesaki-ceo-smbc-india-4206334/</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>The Reserve Bank of India (RBI) on Tuesday effectively opened the door to higher business activity for Non-Banking Financial Companies (NBFCs) and Asset Reconstruction Companies (ARCs) by allowing them to calculate quarterly profits toward their capital base/net worth. The amendment directions aim to remove the long‑standing ambiguity regarding how NBFCs and ARCs compute their owned funds and Tier 1 capital. The move standardises the treatment of quarterly profits across the financial sector and is expected to enhance capital flexibility for these entities. “For years, we operated in a regulatory grey zone, relying only on audited annual numbers to avoid compliance risks. With the regulator now formally permitting quarterly profits, subject to defined checks, we gain immediate additional capital headroom that can be deployed for lending, investments, and asset reconstruction, directly boosting their ability to take on more business through the year,” said a CEO from a domestic ARC. Adding further, a senior NBFC official said, “This clarity is overdue and hugely beneficial.” He stated that the ability to recognise quarterly profits immediately expands usable capital and, with it, business capacity. NBFCs and ARCs relied solely on audited annual financials to determine capital adequacy, largely because regulations were unclear about whether quarterly profits could be included. As the RBI stated, NBFCs (other than those in the upper layer) and ARCs traditionally reckon Tier 1 capital as on March 31 of the previous year for complying with Credit / Investment concentration norms. This created a conservative approach that often constrained business expansion, especially for ARCs seeking to scale operations in a growing distressed‑asset market. The latest amendments now permit quarterly profits to be recognised as part of net worth, subject to strict conditions. First, quarterly financial statements must undergo a limited review or audit by statutory auditors, an assurance mechanism that the RBI defended despite industry pushback. As the regulator stated, quarterly reviews are essential to ensure profits are recognised correctly and mitigate the risk of later reversals. Second, the recognised profit must be adjusted for dividends. The RBI has retained the formula requiring deduction of the average dividend paid over the last three financial years, rejecting proposals to shift to a variable dividend‑payout ratio. This approach, the central bank argued, maintains parity with norms applicable to banks and NBFCs in the upper layer.</t>
+          <t>SMBCsees India as its most critical Asian market having committed $7 billion to the country and elevated it to a single country global division. Hiroyuki Mesaki, CEO, SMBC India, tells Mahesh Nayak that there are clear synergies between SMBC and Yes Bank in spaces like corporate banking and employee banking. Excerpts: SMBC is expanding in India at a time when several foreign banks are consolidating or slowing down. How are you different from your competitors? Many European banks have been in India for over a century, but SMBC’s roots too are deep here. Our ancestors were in Mumbai in 1916. Our current banking operations began in 2013 and we have built an onshore balance sheet of over $ 5 billion, with more than $ 3 billion in loans. Our differentiation comes from our global strength. As a Global Systemically Important Bank (GSIB), we offer a vast global branch network, strong cross-border capabilities, support for capital injections,forex, trade, ECBs, and structured solutions, and the ability to serve Japanese, Indian, Korean, American, European, and other Asian corporates. SMBC, leveraging its global franchise, strongly supports broader partnerships. What makes India such an important market for SMBC? India is one of the most important countries for the SMBC Group. I was part of the founding team in 2012-15. When I returned in 2023, the change was significant and eye-opening. The biggest change has been execution speed and policy consistency. Predictability, in policy and economic measures, is crucial for bankers, and India now offers that. Also, India is a young, digitally-savvy population. These factors make India a long-term strategic priority. What is SMBC Group’s broader strategy for Asia, and where does India fit in? SMBC follows a multi-franchise strategy in Asia, focusing on four high-growth markets—India, Indonesia, Vietnam and the Philippines. Among these, India is the most focal market. Our presence spans from SMBC India, focusing on wholesale banking, SMFG India Credit – NBFC, including its 24.9% stake inYES Bank, which is present in retail, SME and wholesale banking. Our aim is to contribute across wholesale, MSME, and retail, using all three channels. Why did SMBC carve out India as an independent regional division under the Global Banking Unit? Until last year, India was part of the APAC division. Starting FY25-26, Tokyo carved out India as a separate regional division, alongside America (US, Canada &amp; South America), EMEA (Europe, Middle East &amp; Africa) and APAC (Asia Pacific). India is the only single-country division; this is unique, as it reflects India’s scale and growth potential. When it is a separate business, decision-making is faster. SMBC has received in-principle approval to become a wholly owned subsidiary (WOS). What is the vision behind this move? Becoming a WOS demonstrates a strong, long-term commitment to India. It allows stronger local governance, greater flexibility, scalability and alignment with global compliance standards. Will SMBC India and Yes Bank eventually merge? Or will they operate separately? They will operate as separate legal and regulated entities. We are the largest shareholder in Yes Bank, but not a promoter. Collaboration will continue, but within regulatory boundaries. What kind of synergies do you foresee between SMBC India and Yes Bank? Two clear synergy areas are corporate and employee banking. SMBC serves large corporates. If a client wants employee banking or retail benefits for thousands of workers, SMBC can’t offer that—but Yes Bank can. If a client says it has 1,000 workers, SMBC India can’t provide those retail services, whereas Yes Bank can. Also, global clients often ask us to introduce them to reliable Indian partners. SMBC’s portfolio is top-tier conglomerates; Yes Bank can introduce strong mid-tier partners, subject to compliance. Once you become a WOS, will SMBC enter retail banking directly? Not at this stage. For now, we are focusing on wholesale… retail requires a huge, customer-centric architecture. Retail will continue through Yes Bank and SMFG India Credit. How much has SMBC invested in India so far? The total group investment in India is close to $7 billion, including the SMFG India Credit, the Yes Bank stake and capital infusion into SMBC India. SMBC India’s capital injection from Tokyo is over $1 billion. How big is the wholesale loan book? Our combined wholesale exposure is over $10 billion. Onshore advances are about $3.1 billion, the GIFT City branch is over $5 billion, and our Singapore book for Indian clients is over $2 billion. How fast will this book grow over the next five years? Demand is enormous, but growth won’t be linear. We must balance client needs with investor expectations and RoE improvement. We are accelerating asset recycling rather than simply expanding the balance sheet. Do you engage in trading activities in India? Yes, but our trading is client-driven, not proprietary. Some foreign banks hold large G-Secs for trading; we focus on supporting client needs. Do you see India as part of  a “China+1” strategy? I prefer not to frame it that way. India has its own unique direction. It is not ‘next China’—it is India. Which sectors are most promising for SMBC in India? For us, these are clean energy and renewable—not just generation but the entire value chain, data centres — AI growth is driving massive demand, automotive—a long-standing bedrock sector, and semiconductors.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>NBFC growth may moderate as gold loan boom untenable: ICRA</t>
+          <t>Ujjivan SFB’s universal bank plan hits hurdle as RBI returns application</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>For banks, the deposit growth lagging credit growth remains the key structural challenge. Srinivasan said banks may need to rely more on alternative funding sources, such as infrastructure bonds or capital instruments, if credit growth continues to outpace deposit mobilisation.</t>
+          <t>Ujjivan Small Finance Bank’s plan to become a universal bank faces a setback as RBI returns its application, citing insufficient loan portfolio diversification and continued reliance on microfinance.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2026-03-10T21:24:05+05:30</t>
+          <t>2026-04-13T22:01:14+05:30</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance-nbfc-growth-may-moderate-as-gold-loan-boom-untenable-icra-4168574/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-ujjivan-sfbs-universal-bank-plan-hits-hurdle-as-rbi-returns-application-4206219/</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>The overall growth in thenon-banking financial companies (NBFC)sector may witness a moderation as gold loans, one of the key drivers, are unlikely to maintain the sharp rise of the past two years, rating agency ICRA has said. The sharp surge in gold loan growth that powered non-bank lender balance sheets over the past two years is unlikely to continue at the same pace, which could moderate overall sector growth going ahead, according to ratings agency ICRA. Gold loans expanded by 50–60% in recent years, but much of that increase was driven by rising prices, rather than any growth in underlying volume, said Karthik Srinivasan, senior vice president and group head – financial sector ratings at ICRA. “A large part of the increase in gold loan AUM has come from the value of gold rather than the tonnage growth. Unless gold prices rise sharply again, that pace of growth is not sustainable.” As a result, while the outlook for NBFCs remains stable, the sector is expected to see a moderation in growth to around 16–17% in FY27. ICRA expects the overall outlook for both banks and NBFCs to remain broadly stable over the next fiscal, provided global uncertainties do not play spoilsport. For the banking sector, the credit growth is expected to remain around 11.5% in FY27, broadly in line with underlying trends. Credit growth in FY26 may appear slightly higher at 13–13.5%, Srinivasan said, largely because of a technical change in the Reserve Bank of India’s reporting methodology that influences the way of measuring the credit growth. Despite geopolitical uncertainties and volatile global conditions, Indian banks and NBFCs remain resilient for now. “Banks and NBFCs are well capitalised, liquidity is adequate and asset quality remains under control. So, we do not expect any immediate shock to the banking system,” Srinivasan said. If global conflicts persist for long, there could be indirect economic implications. Trade disruptions could extend working capital cycles for import-export businesses, potentially creating cash-flow pressures and asset quality risks over time. Asset quality indicators may remain stable in near term. ICRA expects the gross non-performing asset ratio (GNPA) for banks at around 2.2% and the net NPA ratio near 0.5%, while NBFCs could see GNPA levels stabilising at around 2.5%. Much of the stress in the past year came from unsecured retail lending and microfinance, but that cycle has largely played out, and new loan originations are encouraging. While the sector outlook remains stable, funding conditions are becoming more selective, particularly for smaller or lower-rated NBFCs. In a risk-averse environment, lenders typically prefer stronger and higher-rated borrowers, which makes it harder for smaller NBFCs to access funds at competitive terms, leading several shadow lenders to tap overseas borrowing markets. For banks, the deposit growth lagging credit growth remains the key structural challenge. Srinivasan said banks may need to rely more on alternative funding sources, such as infrastructure bonds or capital instruments, if credit growth continues to outpace deposit mobilisation. However, over the medium term, he said, banks will need to either accelerate deposit mobilisation or moderate credit growth to maintain the balance-sheet stability.</t>
+          <t>Ujjivan Small Finance Bank’s more than year-long wait to transition into a universal bank has hit a roadblock, with theReserve Bank of India (RBI)unconvinced about the lender’s pace of portfolio diversification. The central bank has returned the bank’s application for an universal banking license and advised it to reapply after demonstrating a more diversified loan mix. Ujjivan SFB said the RBI has taken note of the bank’s recent efforts towards diversifying its loan portfolio. “However, they were of the view that there is scope for further progress in this area. Therefore, RBI has returned the above-mentioned application and advised the Bank to consider applying again after demonstrating a diversified loan portfolio,” the bank said in a regulatory filing. Ujjivan SFB had applied for a universal banking licence in February 2025, aiming to transition into a full-fledged bank by diversifying beyond microfinance, reducing priority sector lending (PSL) requirements, and lowering capital adequacy needs. The bank’s MD &amp; CEO Sanjeev Nautiyal had earlier toldFEthat the licence was expected by December 2025. However, the regulator has held back approval amid concerns over the bank’s continued reliance on the microfinance segment, which has been under stress over the past two years. As of Q3FY26, Ujjivan SFB’s total loan portfolio stood at ₹37,057 crore, with 52% comprising individual and group loans to micro-borrowers. The lender has outlined a roadmap to scale its gross loan book to ₹1 lakh crore by FY30, while increasing the share of secured loans to 65–70%. This shift is expected to be driven by growth in segments such as affordable housing, micro mortgages, MSME lending, vehicle finance, gold loans, and agri loans. Shares of Ujjivan SFB closed flat at ₹60.10 on NSE.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>No title</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
@@ -7138,775 +7140,775 @@
       <c r="B19" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>No content available</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>RBI proposes to compensate for small-value digital frauds</t>
+          <t>Ambiguity over Tata Sons listing stays under RBI’s draft NBFC framework</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Coverage for up to 85% of lost amount or a maximum of Rs 25,000</t>
+          <t>The RBI’s new draft guidelines for NBFC-Upper Layer (NBFC-UL) replace parametric scoring with a strict ₹1 lakh crore asset threshold.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2026-03-07T01:21:27+05:30</t>
+          <t>2026-04-11T01:17:24+05:30</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/rbi-proposes-to-compensate-for-small-value-digital-frauds/4164830/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/ambiguity-over-tata-sons-listing-stays-under-rbis-draft-nbfc-framework/4203357/</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>TheReserve Bank of Indiaon Friday released draft guidelines for a compensation scheme aimed at protecting individuals from digital frauds. According to the guidelines, individuals who have lodged a complaint involving a gross loss of up to Rs 50,000 on account of a fraudulent electronic banking transaction would be compensated 85% of the net loss amount, or Rs 25,000, whichever is less, once during their lifetime. The guidelines will be applicable for cases of electronic banking transactions undertaken by customers on or after July 1, 2026. The RBI has specified that the victim will have to report the fraud on the NationalCyber CrimeReporting Portal or National Cyber Crime Helpline (1930) and to the bank within five calendar days from its occurrence. In the case of joint accounts, any one of the account holders may submit the claim for compensation. “The customer availing (of) compensation as a joint account holder shall not be eligible for claiming compensation in his/her capacity as a single account holder in future and vice versa,” the draft said. If any money is recovered after thebankhas already paid compensation for a fraudulent electronic transaction, it will recalculate the amount based on the customer’s actual loss. If excess compensation was paid earlier, the bank will adjust it from the recovered amount and pay the balance to the customer. For banks, the RBI has proposed to put in place a suitable mechanism and structure for periodic reporting of complaints to the board or one of its committees. The bank will have to compensate the customer within five calendar days of receipt of the application, and would seek reimbursement of the applicable amount from the RBI on a quarterly basis. The bank’s board or its committee will have to periodically review the fraudulent electronic banking transactions reported by customers, the action taken thereon, functioning of the grievance redressal and compensation mechanism, and take appropriate measures to improve the systems and procedures. In cases of third-party breach reported to the bank after five calendar days, the customer shall be compensated in eligible cases. If the third-party breach is not eligible for compensation as per these provisions, the customer’s liability shall be determined as per the bank’s policy. It also said loss arising from any unauthorised transaction occurring after reporting of the fraudulent electronic banking transaction by a customer shall be borne by the bank. The proposed compensation mechanism will be in force for one year from the effective date of these guidelines. The guidelines would be reviewed on the basis of the experience gained with an objective of enhancing the share of the banks and reducing or eliminating the share of RBI in the compensation paid to the victims, the draft said. The RBI has sought feedback on the draft by April 6.</t>
+          <t>The Reserve Bank of India’s (RBI) draft guidelines for NBFC‑Upper Layer (NBFC‑UL), have shifted the regulatory framework from a parametric scoring model to one that is strictly asset‑based. The guidelines, however, have failed to clear the air over the uncertainty on Tata Sons’ listing that has been hanging fire since September last year. In the draft guidelines released on Friday, the RBI has proposed that any NBFC with assets of Rs 1 lakh crore or more will automatically qualify as an NBFC‑UL, replacing the earlier mix of the top‑ten‑by‑size list and a parametric scoring model. RBI said this change is aimed at making the process “transparent, simple and objective,” eliminating the ambiguity that surrounded the earlier methodology. With Tata Sons’ FY25 asset base estimated at around Rs 1.75 lakh crore, the holding company comfortably meets the new threshold and will continue to fall under the upper regulatory layer, experts said. However, others say the draft leaves one major question unanswered, whether a core investment company (CIC) classified as NBFC‑UL must list. “Until the RBI issues a final circular or explicitly addresses the treatment of CICs, Tata Sons and other large holding companies remain in a zone of regulatory uncertainty even as their classification under the upper layer becomes more definitive,” said a senior director of rating agency. In September 2025, Tata Sons missed the RBI mandated listing deadline. Although Tata Sons had applied to RBI to surrender its CIC registration to avoid the listing mandate, the regulator has not yet come out with a decision on its application. But the jury is still out on the issue. Under the earlier regime, Tata Sons already qualified as an Upper Layer NBFC, but the parametric scoring system offered a potential escape route– the group reduced debt to bring down its score and avoid mandatory listing. The new draft rules are seen to eliminate that flexibility entirely. Nazneen Ichhaporia, Partner at ANB Legal said, “Tata Sons seems to fall within the new definition, which would mean that if they do, they would need to go in for a listing to comply if the new regime gets effected.” He added that Tata Sons’ earlier plan to reduce debt may no longer help them avoid the listing requirement because the RBI has now anchored the classification purely to asset size. “This new definition is completely asset- based and not linked to any parametric scores. Just reducing the debt will not help them,” she said, emphasising that if the company meets the asset size requirements under the new regime, it “may not have the option but to go in for compliance and listing.” CICs are also NBFCs, and the draft does not mention any exclusion for CICs. A senior official of another rating agency says, “Nothing has been mentioned to that extent. CICs are also NBFCs, implying that Tata Sons, registered as a CIC, would be treated like any other NBFC for the purpose of upper‑layer classification.” This is important because there had been industry speculation on whether CICs without external liabilities could be exempt from certain scale-based regulation (SBR) requirements. The new draft does not revisit those carve‑outs, effectively placing CICs squarely within the NBFC‑UL framework if they meet the asset threshold. Meanwhile the draft also proposes to include state‑government‑owned NBFCs that meet the asset threshold, bringing large entities such as IRFC into the upper layer. The new guidelines will also bring Jio Financial under the NBFC-UL. “Inclusion of government owned entities too, based on their size, indicates a more harmonized way of identifying NBFC-UL. Based on the existing position, the number of NBFC-UL would go up vis-a-vis 15 entities identified previously,” said, A M Karthik, senior vice president and co-group head financial sector Ratings, ICRA. At the same time, some NBFCs currently in the upper layer may be out if their assets are below the threshold, though the earlier rule requiring a minimum five‑year stay in the upper layer complicates this transition. “Clarity is still needed on whether the five‑year rule continues to apply under the new framework,” said Sanjay Agarwal, Senior Director at CareEdge Ratings.</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Rising loan yields, easing deposit costs may aid bank margins</t>
+          <t>Crisil upgrades Sammaan Capital to ‘AA+/Stable’ after IHC takeover</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Indian banks are poised for a margin rebound as January 2026 data reveals a dual tailwind: rising weighted average lending rates on fresh loans and a marginal easing in term deposit costs.</t>
+          <t>CRISIL Ratings has upgraded Sammaan Capital’s long-term rating to AA+/Stable after International Holding Company (IHC) acquired a controlling stake.</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2026-03-06T22:03:08+05:30</t>
+          <t>2026-04-10T17:16:41+05:30</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/rising-loan-yields-easing-deposit-costs-may-aid-bank-margins/4164705/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/crisil-upgrades-sammaan-capital-to-aastable-after-ihc-takeover/4202806/</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Higher rates on fresh loans and moderation indepositcosts are likely to bring some relief for banks on the profitability front, as these will help stabilise margins after several quarters of pressure. However, analysts said the extent of margin improvement would depend on how quickly deposit costs adjust and whether credit growth remains strong enough to support loan pricing. Data released by theReserve Bank of Indialast week showed that while the weighted average lending rate on fresh rupee loans inched up in January, the weighted average term deposit rate eased marginally. The shift suggests that banks may start seeing some improvement in spreads if the trend persists, particularly after a prolonged period during which funding costs rose faster than lending rates. RBI data showed that yields on fresh loans increased by 44 basis points (bps) for public sector banks, 18 bps for private sector banks and 39 bps for the banking system during the month. A report byMotilal Oswal Financial Servicessaid yields rose acrossbankcategories in January, signalling a favourable lending environment towards the end of the current fiscal. “Now that we are near the end of the rate-cut cycle, further transmission looks difficult,” a report by Phillip Capital said. Analysts said the uptick in fresh loan rates could also reflect a shift in the composition of loans being disbursed in a particular month. “Fresh lending rates are heavily influenced by the asset mix in a given month. If corporate or large NBFC loans dominate disbursements, the average rate tends to fall because these loans are usually finely priced,” Sachin Sachdeva, vice president, sector head – financial sector ratings at ICRA, said. Bankers said lending rates seem to have bottomed out. “We saw an uptick in deposit rates and money market rates during the last six months. Secondly, banks have already brought the yield on advances down as around 60% of loans are linked to external benchmarks. Banks have started to look for segments where yields are high to protect the net interest margin (NIM). This has led to a shift towards those segments and high-yield portfolios have grown faster than low-yield ones,” said Alok Singh, treasury head at CSB Bank. At the same time, weighted average term deposit rate for fresh deposits declined marginally to 5.66% in January, reflecting early signs of easing deposit costs after months of intense competition among banks to attract deposits. The moderation in deposit costs could help banks contain their cost of funds and support NIM, which had come under pressure over the past year as lenders raised deposit rates aggressively to mobilise funds amid strong credit demand. The credit growth has shown signs of improvement, with loans expanding by around 13.7% year-on-year, and analysts expect credit demand to remain healthy in the coming quarters. “We expect credit growth estimate at +14% over FY26 28E vs. earlier expectation of +13% for FY27,” Motilal Oswal said in its report. Brokerages expect credit growth to sustain at around 14% annually over the medium term, supported by retail demand as well as a gradual pick-up in corporate and small and medium enterprises lending.</t>
+          <t>Crisil Ratings has upgraded Sammaan Capital’s long-term rating to ‘Crisil AA+/Stable’ from ‘Crisil AA’ and removed it from ‘Rating Watch with Developing Implications’, following the completion of International Holding Company’s (IHC) acquisition of a controlling stake in the lender. The short-term rating on commercial paper and short-term NCDs has been reaffirmed at ‘Crisil A1+’. “Crisil Ratings believes Sammaan Capital will benefit from association with the promoter, IHC, and will maintain strong capitalisation and comfortable asset quality in the retail segment,” the rating agency said. IHC, through its affiliate Avenir Investment RSC Ltd, will invest Rs 8,850 crore to acquire up to 41.2% stake on a fully diluted basis, with the potential to increase its holding to 63.4% following a mandatory open offer. IHC has been designated as the promoter and will have the right to appoint the majority of the board. “IHC is expected to provide need-based support to Sammaan Capital and any change in support stance from IHC to Sammaan Capital remains a key rating sensitivity factor,” Crisil said. The lender will operate under IHC’s newly launched international financial services platform, Judan Financial, and is expected to benefit from focused strategic oversight, capital backing, and branding linkages as an “IHC Group company”. Of the total commitment, Rs 5,653 crore has already been infused, Rs 4,587 crore through preferential equity and Rs 1,066 crore as upfront warrant consideration, with the balance Rs 3,198 crore to be received over 18 months. The warrant infusion is guaranteed by First Abu Dhabi Bank. With total assets under management (AUM) of Sammaan Capital at Rs 64,200 crore as on December 31, it remains a sizeable player in the mortgage segment. Sammaan Capital is expected to diversify beyond its core mortgage business into other lending segments in a calibrated manner over the next few years. With the company’s strategic focus on developing a more diversified and granular retail portfolio, on an asset light business model, the ability to maintain the asset quality metrics will also remain monitorable.</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>SBI strongest Indian bank; HDFC Bank leads in brand value: Brand Finance</t>
+          <t>Banking system liquidity hits four-year high</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>The 2026 Banking 500 report by Brand Finance reveals SBI as India’s only AAA+ rated bank, ranking 16th for global brand strength.</t>
+          <t>The system liquidity was at a surplus of Rs 4.57 lakh crore on Wednesday, the highest in four years.</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2026-03-05T21:41:25+05:30</t>
+          <t>2026-04-10T16:19:56+05:30</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/sbi-strongest-indian-bank-hdfc-bank-leads-in-brand-value-brand-finance/4163643/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-banking-system-liquidity-hits-four-year-high-4202734/</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>State Bank of India(SBI) has been ranked the 16th strongest bank globally and the only Indian name with AAA+ rating, the highest accolade for brand strength, according to the 2026 Banking 500 journal released by brand valuation consultancy Brand Finance on Thursday. The report also namesHDFC Bankas the most valuable Indian banking brand, although it dropped seven places to 31 from its 2025 ranking in the global rankings. SBI’s brand value rose by 2% y-o-y to reach $8.1 billion as the bank claimed the 56th spot (down from 49 last year) among the most valuable global brands. HDFC Bank’s brand value saw a decline of 7% to reach $12.4 billion this year, but it climbed four places from 2025 to reach the 28th rank for brand strength globally. ICICI Bank’s brand value climbed by 19% to $5.5 billion, taking it six places ahead of last year’s ranking to 76. Indian banking brands continue to gain ground globally, with 19 banks from the country featured in the rankings, collectively representing $47.8 billion in brand value. The report credits SBI’s latest performance to its continued diversification and digital initiatives that have driven customer acquisition, cross-selling and higher transaction volumes. HDFC Bank’s performance in the last year was underpinned by its acquisition of HDFC Limited in 2023, which positioned the bank as a direct provider of housing loans and broadened its retail product suite. “India’s banking sector over the last couple of years has invested heavily in back-end technology and CX (customer experience) interfaces, enabling a smoother engagement with its vast customer base. In our 2026 analysis, we witness mid-sized banks, both public and private, closing the gap rapidly with large, established private and public sector banks, demonstrating the power of technology to bring services closer to end-customers,” said Ajimon Francis, managing director India for Brand Finance, noting that the brands to watch out for areCanara Bank, Punjab National Bank, Federal Bank and Yes Bank, among others. Some of the other Indian names on the global list include Axis Bank (96), Canara Bank (136), Union Bank of India (151), Punjab National Bank (153), Kotak Mahindra (160), Indian Bank (194), Bank of India (209), IndusInd (247), IDBI (286), Federal Bank (293) and Yes Bank (346), among others.</t>
+          <t>Government spending and maturing government securities have boosted the banking systemliquidity, which has touched a four-year high, said market participants. The system liquidity was at a surplus of Rs 4.57 lakh crore on Wednesday, the highest in four years. It has averaged Rs 3.61 lakh crore so far in April, compared with Rs 1.57 lakh crore in March, according to data from theReserve Bank of India (RBI). Liquidity was under pressure in March due to tax outflows and RBI’s forex interventions amid the rupee weakness, triggered by the West Asia war. “System liquidity has surged due to government spending and G-Sec redemptions. Around Rs 56,000 crore entered the banking system from maturity of 7.27% GS 2026 on April 8,” said Alok Singh, treasury head at CSB Bank. He said additional maturities of Rs 1.2 lakh crore due on April 12 and 17 will further boost liquidity. “However, upcoming tax outflows and reversal of VRR (variable rate repo) will suck out some liquidity from the system.” Meanwhile, banks parked Rs 5.78 lakh crore at standing deposit facility on Wednesday, compared to an average of Rs 3.21 lakh crore in March. Followed by the improved liquidity, the weighted average call rate (WACR) eased to 5.08% on Thursday, from an average of 5.29% in March. Market participants do not anticipate the RBI to deploy variable rate reverse repo auctions despite WACR falling well below the repo rate, given the West Asia crisis. RBI Governor Sanjay Malhotra indicated the same in the post-policy press conference on Wednesday. “Our attempt is to keep the WACR as near as possible to the policy rate. In times of high uncertainty, we reassure banks that liquidity won’t fall short. That’s why we have allowed it to be in the lower end,” said Malhotra.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Private banks lose share to NBFCs in consumer durable loans</t>
+          <t>Bond yields rise on higher oil prices</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Private banks, however, have not entirely exited the space, says another official from the private bank. Instead, they have recalibrated strategies by shifting the focus from consumer durable loans to credit card-based financing.</t>
+          <t>India’s 10-year benchmark bond yield climbed 6 bps on Thursday, reaching 6.96% after fresh geopolitical escalations in Lebanon and the Strait of Hormuz pushed oil prices up by 4%.</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2026-03-04T00:05:20+05:30</t>
+          <t>2026-04-09T23:58:10+05:30</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance-private-banks-lose-share-to-nbfcs-in-consumer-durable-loans-4161634/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/bond-yields-rise-on-higher-oil-prices/4201947/</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>The aggressive push by non-banking financial companies (NBFCs) into consumer durable financing has steadily eroded the market share of private sector banks. Apart from established players likeBajaj FinanceandHDB Financial Services, newer entrants such as Poonawalla Fincorp and TVS Credit have intensified competition, leveraging strong merchant tie-ups and technology-driven platforms to capture point-of-sale lending for electronics and household appliances. Aggressive sales and marketing strategies have allowed them to dominate the space. Data from credit bureau CRIF High Mark show that NBFCs accounted for nearly 82.8% of the value of consumer durable loan originations for the December quarter, up from about 70% two years ago. In contrast, private banks’ share has declined from 29% to 14% during the same period. The trend is similar even in terms of volumes. “Regulations have also contributed to NBFCs gaining traction, as they can directly market zero-interest-rate schemes for their products, while banks are restricted from highlighting those in their promotional strategy,” said a senior official from a private sector bank. Data for bank credit to consumer durables further highlighted the trend. According to the Reserve Bank of India (RBI), bank credit stood at Rs 22,360 crore in the December quarter, down about 4% year-on-year. Private banks, however, have not entirely exited the space, says another official from the private bank. Instead, they have recalibrated strategies by shifting the focus from consumer durable loans to credit card-based financing. By offering discounts on card swipes, banks are able to generate multiple streams of revenue – swiping fees, point-of-sale machine charges, EMI conversion fees, and, in cases of default, hefty interest charges. This shift allows banks to remain competitive while reducing direct exposure to unsecured consumer durable loans. The overall consumer durable loan portfolio stood at about Rs 96,300 crore as of the December quarter, growing around 14% year-on-year. However, loan volumes remained largely flat. Pankaj Naik, director, India Ratings and Research, said: “Lenders are becoming cautious about unsecured exposures, with NBFCs expected to remain conservative on such portfolios through FY27.”</t>
+          <t>Government bondyields rose on Thursday amid climbing oil prices, fueled by doubts over the West Asia ceasefire’s implementation. The yield on the 10-year benchmark bond increased by 6 basis points (bps) to 6.96%. After the violation of the ceasefire as Israel attacked Lebanon, which led to stoppage of tankers passing through the strait of Hormuz, oil prices rose 4% to $ 98 per barrel. “Crude oil prices have risen in response to some geopolitical developments post ceasefire announcement prompting G-Secs to give back some of previous day’s gains,” said Gopal Tripathi, treasury head atJana Small Finance Bank. After the ceasefire announcement, yields have fallen by as much as  bps. Dealers said that there were some fresh short positions building ahead of the 10-year G-Sec auction, which will be held on Friday. The RBI will conduct government securities auction worth Rs 34,000 crore. Tripathi expects the yield on the 10-year benchmark bond to be traded in the range of 6.85-7.15% in the near-term. Meanwhile, the Indian rupee fell just 8 paise to 92.66 against the dollar, cushioned by dollar supply from banks unwinding arbitrage positions despite higher oil prices.Bankshave unwound almost 90% of their arbitrage trades as they had to meet the deadline of April 10, dealers said. “Banks are still unwinding their positions to meet the April 10 deadline to bring down their net position limit at $100 million. This is capping the rupee around the 93 level now. After the deadline, fundamentals and war-related pressures will take over, with $80-90 crude emerging as the new normal—putting ongoing downward pressure on the currency,” said Amit Pabari, managing director, CR Forex. The domestic currency has depreciated 3% so far in the calendar year, with the bulk of the decline happening after the West Asia war broke out. Currency traders and analysts expect the rupee to trade in the range of 92-94 in the near-term.</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>IOB may seek more time to lower govt shareholding to 75%</t>
+          <t>‘Forex position curbs will not remain forever’: RBI Governor</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Meeting the August 1 deadline challenging, says MD &amp; CEO</t>
+          <t>In a post-policy briefing, RBI Governor Sanjay Malhotra addressed the West Asia war's impact, clarifying that recent rupee-support measures are temporary and not structural.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2026-03-02T22:18:04+05:30</t>
+          <t>2026-04-08T23:11:18+05:30</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance-iob-may-seek-more-time-to-lower-govt-shareholding-to-75-4160638/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/forex-position-curbs-will-not-remain-forever-rbi-governor/4200487/</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>State-owned lenderIndian Overseas Bankmay seek additional time to comply with the regulatory requirement of bringing down the government’s stake to 75% by August 1, as the bank plans a calibrated dilution through market issuances. The bank said it will explore a combination of qualified institutional placements (QIPs) and potential offers for sale (OFS) in the next financial year to gradually bring down the government’s holding. “While reaching the 75% mark by the August 1 deadline remains challenging, we are committed to this transition and, if necessary, will engage with the government to discuss a timeline extension to ensure the dilution is executed smoothly,” Managing Director &amp; Chief executive Ajay Kumar Srivastava said. Over the past year, the government’s shareholding in the lender has already declined from over 96% in early 2025 to about 92.44% currently. Following the proposed Rs 4,000-crore QIP, the holding is expected to fall further to around 88% by the end of the current fiscal. The bank said it has secured the necessary approvals from the government and the Reserve Bank of India to raise up to Rs 4,000 crore through a QIP. The process, including the appointment of merchant bankers, is currently underway, and the lender intends to tap the market within the current quarter before the end of March 2026. S&amp;P Global Ratings recently assigned the bank an investment-grade issuer credit rating of ‘BBB/Stable/A-2’, with a ‘bbb-’ stand-alone credit profile. It said the rating reflects its strong capitalisation, funding base and liquidity, along with what the rating agency described as a “very high likelihood” of government support. According to the lender, the rating also reflects its improving financial performance, citing a record net profit of Rs 1,365 crore in the December quarter of FY26 and a decline in the slippage ratio to 0.5% from 2.9% in FY23. The rating is expected to strengthen the bank’s funding profile and support its planned capital raise.</t>
+          <t>In the post-policy press conference, RBI Governor Sanjay Malhotra and deputy governors spoke on the impact of the West Asia war and the rationale behind measures taken to arrest the rupee depreciation during the post-policy press conference. Excerpts: You started providing forecasts for core inflation. What are you trying to indicate here? For us, the headline is the target and we have to ensure that it remains within the band. That’s the primary goal for us. But at the same time, the various components of inflation and where they are emanating from are also very important. We will continue to look into all components and then take a call on how we need to respond to the various components while keeping in mind that the ultimate target is headline inflation. Could you shed light on recent RBI measures to stem rupee depreciation? With the scenario now shifted, any plans to ease those limits? We noticed heightened volatility in the forex markets in the last few weeks of March. We saw that positions were being built up, leading to arbitrage between the non-deliverable forward and the deliverable markets. In normal times, these linkages are important in efficient price discovery—which is why we have focused on expanding, deepening, and enhancing liquidity in these markets. Excessive building up of positions increases volatility, and perhaps does not help in efficient price discovery. Therefore, such kind of measures are taken and these are reactions to the specific market movements. These are not signalling any structural change. From the long-term perspective, we stand committed to the development, broadening and internationalisation of the rupee. So obviously, these are not measures which will remain forever. Would you give the comfort again that rates will remain low? We are in a neutral state. The possibility of either way cannot be ruled out. So, it is quite possible that these low rates continue for a long time. Structurally, long-term macroeconomic fundamentals remain very strong and continue to drive growth, while price pressures are contained. What is the crude oil price assumption that RBI has taken to arrive at the inflation projection ? What is your assumption on how long the West Asia crisis to last? For this year, $85 per barrel and $ 75 for the next year. There is no assumption (on duration of the war). You have announced about IFR requirement for banks. Could you please elaborate on that? The bond yields are very high. They can rise or fall, impacting banks’ profitability. Banks have requested us to allow staggering these losses.  We had come out with the concept of an investment fluctuation reserve, which to some extent, mitigates.  Mark-to-market prices should be factored in because that’s the correct position. If they price it as per the markets, then the very need for this fluctuation reserve goes away. Are you seeing any kind of signs of stress in the banking system due to supply chain disruption, high energy prices and weak external demand? So far, we are not seeing any systemic concerns with regard to banks’ profitability. Yes, there will be sectors, which will be hit.  We have extended the timeline from March 31 to January 30, and export proceeds repatriation to 450 days until June 30. We will see going forward. But as of now, there is no systemic risk. Is the transmission of the earlier rate cuts complete into the lending and deposit rates? Of the 125 bps rate cuts, ~90 bps transmitted to lending rates and over 100 bps to deposits. As I mentioned, the transmission is satisfactory. Is this growth assumption of 6.9% too optimistic, given that supply chain normalisation takes quite a long time? We have mentioned that there are more risks to the downside rather than to the upside. If there is prolonged disruption in the supply, which we hope should normalise sooner than later, that can put pressure on the assessment of growth of 6.9%. Is there a structural issue that the rupee faces, given the persistent FPI outflows? As I mentioned, macroeconomic fundamentals of the country are very strong. FPI flows are volatile, chasing short-term gains wherever they emerge.  They’re not looking at India alone but at multiple jurisdictions. It is just a matter of time before both FPIs and FDIs flow into India’s growth story. In the past few days, we saw the weighted average call rates going below the SDF. Are we going to see a redeployment of VRRR? Our attempt is to keep the WACR as near as possible to the policy rate. In times of high uncertainty, we reassure banks that liquidity won’t fall short. That’s why we have allowed it to be in the lower end. It’s still within the LAF. It’s only to give them the comfort and not any signal for a rate reduction.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>We remain operationally stable, financially sound: Fino Bank CFO</t>
+          <t>Bond yields record highest single-day fall in 4 years</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>The management added that the entity under investigation works with multiple banks in the ecosystem and that the bank engages with it specifically for Unified Payments Interface (UPI) collect services.</t>
+          <t>Indian bond yields saw their steepest single-day drop in four years as a West Asia ceasefire triggered a 14% plunge in Brent crude prices.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2026-03-02T22:08:32+05:30</t>
+          <t>2026-04-08T22:14:53+05:30</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance-we-remain-operationally-stable-financially-sound-fino-bank-cfo-4160621/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/bond-yields-record-highest-single-day-fall-in-4-years/4200419/</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Fino Payments Bank Ltd.Payments Bank, whose MD &amp; CEO Rishi Gupta was arrested last week by the Directorate General of GST Intelligence (DGGI), on Monday said it continues to see steady business growth. The bank further said it has cleared all GST payments and complies with all regulations. “The bank remains operationally stable and financially sound,” Chief Financial Officer Ketan Merchant said during an analyst call, adding that the bank’s priority was to ensure uninterrupted services to its customers. He reiterated that the bank and its officials have nothing to do with the business or actions of the programme managers under investigation and that the bank has not issued any alleged fake invoices. On the rationale behind Gupta’s arrest, the management said the matter is sub judice and declined to comment further. “Our legal advisers and consultants have expressed a positive view regarding the legal tenability of the action taken and the matter will now proceed through a judicial process inHyderabad,” the CFO said. The bank also clarified that it does not maintain any current accounts for programme managers or merchants. Funds received through the virtual payments address (VPA) handles provided by the bank are subsequently settled into the designated bank accounts of the programme managers or merchants with their respective banks. Merchant further said that customer balances stood at 2,250 crore as on February 26 and business volumes over the last three days have remained stable. “Our daily average current account and savings account (CASA) opening numbers are maintained at around 10,000 and our throughput remains in the range of1,300 crore per day. This is in line with the average and in certain cases even better, given that there were weekends,” he said. Responding to queries on whether the bank had received any prior notice before Gupta’s arrest, Merchant said officials visited the bank’s office on February 26, seeking certain data and information related to some programme managers as part of their investigation. Later that evening, the authorities issued summons to Gupta, and early the next morning, the bank learnt that his remand had been authorised. The management added that the entity under investigation works with multiple banks in the ecosystem and that the bank engages with it specifically for Unified Payments Interface (UPI) collect services. A programme manager is a payment service provider that helps banks source merchants for digital payment services. The bank further said merchant onboarding is handled by the relevant business teams and not by the MD or CEO. He added that merchants are onboarded only on the pre-condition that they have existing banking relationships with other banks. The bank said it follows strict know-your-customer (KYC) guidelines both before and after merchant onboarding. Chief Business Officer Shailesh Pandey said around 15-20% of the bank’s total throughput comes from payment aggregators, while the rest is from programme managers. The programme manager under investigation accounted for around 8-10% of the bank’s throughput. On whether the arrest could affect the bank’s transition into a small finance bank, Merchant said the Reserve Bank of India has given the bank 18 months to complete the conversion. “We expect to complete the process before the stipulated timeline,” he added.</t>
+          <t>Bond yields fell by 15 basis points on Wednesday – their biggest single-day fall in four years – triggered by a 14% drop in Brent crude prices after the announcement of ceasefire in West Asia buoyed market mood. The 10-year bond yield closed at 6.90%. What added to the positive sentiment was the Reserve Bank of India’s assurance that ample liquidity will be provided and the system will continue to in the surplus. Industry experts said that further rally rally in bonds and rupee will depend on the duration of the ceasefire and actual fundamentals. “The ceasefire is positive if it holds. Pre-war, the oil prices were at $65 per barrel and coming back to that level will take time. So markets will need to find a new range,” said Rajeev Pawar, head of treasury, Ujjivan Small Finance Bank, adding that the policy was a bit dovish, which also helped. “Markets feared a hawkish tone, which would have driven yields to 7.15%. If the ceasefire holds I expect the 10-year benchmark bond to trade range bound with plus or minus five bps from current levels,” he explained. At the same time, the rupee continued to gain and closed at 92.57 to a dollar – up 42 paise. The Reserve Bank of India assured that the strictures issued on the non-deliverable forward market is only to handle the current volatility and ‘not a structural change’. Dilip Parmer, research analyst, HDFC Securities said that the Indian rupee gained from several key “tailwinds,” including a plunge in crude oil prices, supportive commentary from the RBI regarding recent regulatory curbs, and a sharp rally across global equity indices. With geopolitical anxieties dissipating, both the rupee and its regional currencies appear poised for additional strength over the coming days. “From a technical perspective, the trading range for the USDINR has shifted to 92 and resistance at 93.10,” he added.</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>How will Iran war impact remittances? Bankers forecast short-term rise</t>
+          <t>RBI to release new framework for categorisation of NBFCs</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>India's remittance inflows are expected to remain stable amid escalating West Asia tensions, bankers and economists have saod. Major risks emerge only if prolonged conflict disrupts Gulf jobs or forces worker returns. US (27.7%) now tops sources, reducing GCC dependence. Impact hinges on conflict duration.</t>
+          <t>RBI Governor Sanjay Malhotra announced a new regulatory framework for NBFC categorisation, expected by April 2026.</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2026-03-02T10:47:27+05:30</t>
+          <t>2026-04-08T21:40:23+05:30</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/impact-on-remittances-may-be-minimal-bankers/4159382/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/rbi-to-release-new-framework-for-categorisation-of-nbfcsnbsp/4200375/</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Remittance flows to India are expected to remain largely stable despite rising tensions in the West Asia, according to bankers and economists. Any meaningful disruption is unlikely unless the conflict deepens and begins to hurt the region’s economies or the employment prospects of Indian migrant workers. Bankers believe it is still premature to gauge the full impact. The managing director and CEO at a private sector bank said the real risk would emerge only if tensions persist long enough to affecteconomicactivity in the region. “Too early to assess. Unless this is prolonged, which impacts economies in the West Asia, any impact on remittances is expected to be minimal,” he said. A senior official at a state-run bank said remittances would be affected only if the situation escalates to the point where regional activity slows significantly. If expatriate workers in the Gulf countries are benched or forced to return home, it could eventually impact NRI deposits with banks. On the contrary, some bankers see a rise in inward remittances in the short term. A senior south-based private sector banker said, “At this stage, there is no basis for concerns on remittances. The binding variable isGulflabour market conditions, not headline geopolitics. Near-term inflows may strengthen; downside risk emerges only if employment disruption or evacuation advisories materialise.” “Normally, under such stressful conditions, we do experience a flight to safety. In the near term, it may witness positive flows,” said veteran banker Dinesh Khara. Kunal Sodhani, head of treasury, Shinhan Bank, said: “In the near term, remittances may stay resilient or even rise due to fear-driven repatriation, but sustained instability could reduce flows later.” India receives about $135 billion in inward remittances annually, making it theworld’slargest recipient. India’s inward remittances rose 10.7% year-on-year to $39 billion in the second quarter of FY26, RBI data showed. “Currently, the largest source of remittances to India is the US with a 27.7% share, followed by the UAE at 19.2% and the UK at 10.8%. Over the last few years, dependence on GCC countries as a source of remittances has been reducing,” said Gaura Sengupta, chief economist at IDFC First Bank. Manoranjan Sharma, chief economist at Infomerics Ratings, said: “The conflict appears unlikely to drag on for a long period, given the imbalance in strength between the sides involved. If it were a prolonged conflict like the Russia–Ukraine War, we could have seen a meaningful impact on remittance flows. If tensions ease quickly, the impact would likely be limited to a temporary dent in the sentiment, rather than a structural disruption to inflows.” Aditi Nayar, chief economist at ICRA, said: “The situation in the West Asia is unfolding, and the extent to which it prolongs and widens would have a bearing on India’s macros, including the impact of fuel prices on inflation and the twin deficits, as well as remittances,” she said.</t>
+          <t>The Reserve Bank of India Governor Sanjay Malhotra said that they would release a new framework for the categorisation of the non-bank financial companies (NBFCs), he said in the post policy press conference on Wednesday. The announcement comes at a time when there is an uncertainty over Tata Sons’ mandatory listing. Malhotra did not provide any more details on the matter, which has been tracked because the central bank is likely to decide if Tata Sons continues to be privately held or is forced to list. “We are coming up with a new framework for the categorisation of NBFCs into upper, middle layer. Hopefully it should be out by this month,” he said. For the year 2024-25, 15 NBFCs were part of the upper layer NBFCs list. These include Bajaj Finance, Shriram Finance, L&amp;T Finance, HDB Financial Services, Tata Sons, among others. The RBI had classified Tata Sons as an upper layer NBFC in September 2022 and according to the guidelines for upper layer NBFCs, it should have been listed by September 30, 2025, unless it received an exemption or it got deregistered. However, RBI had mentioned that “the inclusion of Tata Sons in the list of NBFC-upper layer is without prejudice to the outcome of its application for de-registration, which is under examination.”</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Bank lending to NBFCs climbs to record high</t>
+          <t>Cautious RBI holds rate, policy stance</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Bank credit to NBFCs surged 18% to an all-time high of ₹19.05 lakh crore in January 2026.</t>
+          <t>GDP growth seen at 6.9% in FY27, inflation at 4.6%</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2026-02-28T00:17:52+05:30</t>
+          <t>2026-04-08T19:49:46+05:30</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/bank-lending-to-nbfcs-climbs-to-record-high/4157279/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/cautious-rbi-holds-rate-policy-stance/4200224/</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Bank lending to non-banking financial companies (NBFCs) touched an all-time high of Rs 19.05 lakh crore in January, up 18% on-year, data released by the Reserve Bank of India on Friday showed. While credit to housing finance companies rose 8.5% on-year to Rs 3.53 lakh crore, for public financial institutions, it grew 39% to Rs 3.05 lakh crore. Overall, bank credit to the services sector grew 15.5% on-year compared with 12.3% in the corresponding fortnight of the previous year. Besides the growth in NBFCs, the segment was supported by higher growth in trade and commercial real estate. Bank credit to the personal loan segment was up 14.9% on-year against 11.9% a year ago. “While segments such as vehicle loans and loans against gold jewellery recorded accelerated credit growth, housing witnessed steady growth,” RBI said. The growth in credit card outstanding came down drastically compared with a year ago as banks turned cautious towards the unsecured segment. Bank credit to the segment saw a y-o-y growth of just 1.5% in January compared with 13% a year ago. The consumer durable segment saw a de-growth of 4% on-year. Bank credit to the industry rose to 12% on-year against 8.3% in the corresponding fortnight a year ago. Credit to the micro, small and medium industries continued to see a sharp rise, while that to large industries remained robust. Among major industries, outstanding credit to infrastructure, all engineering, chemical and chemical products, and textiles registered resilient on-year growth. Bank loans to agriculture and allied activities saw a slight moderation in growth at 11.4% compared with 12.2 % in the corresponding period a year ago, the data showed.</t>
+          <t>The Reserve Bank of India (RBI), in its first monetary policy of FY27 on Wednesday, kept the policy repo rate unchanged at 5.25%, while warning of lower growth and higher inflation as the West Asia crisis reverses a “Goldilocks phase” for the economy. The six-member Monetary Policy Committee (MPC) voted unanimously to retain the neutral stance, signalling flexibility to respond to evolving conditions without committing to either tightening or easing at this stage. “Real GDP growth remains strong, but elevated uncertainty warranted a pause before taking a call. With a neutral stance, the repo rate can move in either direction. It is possible that low rates may persist for an extended period,” said RBI Governor Sanjay Malhotra. He added that with theeconomyfacing asupplyshock, it is prudent to wait and watch how the growth-inflationdynamics evolve. The decision comes against the backdrop of heightened geopolitical tensions in West Asia, which have disrupted energy markets and global supply chains. Rising crude prices, freight costs and insurance premiums, along with supply chain disruptions, are expected to weigh on growth momentum. Safe-haven flows have strengthened the US dollar, pressuring emerging market currencies, while equities and sovereign bond yields have turned volatile. For FY27, GDP growth is projected at 6.9%, with downward revisions for Q1 and Q2 to 6.8% and 6.7%, respectively. CPI inflation is estimated at 4.6% for the year, with quarterly variations ranging from 4% in Q1 to 5.2% in Q3. For the first time, the RBI has projected core inflation at 4.4% for FY27. “While core inflation has always been monitored, this does not mark a shift in monetary policy. HeadlineCPIwill remain the primary anchor,” Malhotra said. Markets reacted positively. The 10-year G-Sec yield fell 15 basis points to 6.89%, marking its sharpest single-day decline in four years. The rupee strengthened to close at 92.58, up 42 paise or 0.45%. “Today’s neutral-to-marginally dovish stance suggests a prolonged pause, though much will depend on how geopolitical risks evolve,” said Upasna Bhardwaj, chief economist at Kotak Mahindra Bank. “The policy reflects a careful balancing act. Inflation is contained but vulnerable to external shocks, while growth remains resilient but faces downside risks. The MPC has opted for stability over abrupt shifts,” said Gaura Sengupta, chief economist at IDFC First Bank. Sengupta added that the RBI is likely to remain on pause as long as headline inflation stays within the upper tolerance band of 6%. “Ensuring adequate liquidity alongside a pause will help limit downside risks to growth,” she said. K Balasubramanian, India CEO and Banking Head at Citi India, said the decision reflects a prudent and balanced approach. “Preserving policy flexibility allows the RBI to assess evolving risks while consolidating gains from earlier easing. This supports macro stability while retaining room to respond,” he said. Bhardwaj added that the RBI’s emphasis on ample liquidity points to a near-term bias towards supporting growth. “Downside risks to growth, benign core inflation and a commitment to liquidity suggest financial conditions are likely to remain easy for some time,” she said. Among other measures, the RBI said it will rationalise board-related norms, consolidate supervisory instructions and ease MSME onboarding on TReDS to improve ease of doing business. On capital adequacy, banks will be allowed to include quarterly profits in CRAR without NPA provisioning, and the investment fluctuation reserve (IFR) requirement will be withdrawn. The RBI also expanded participation in the term money market to non-bank entities. With conditions evolving rapidly, Malhotra said policymakers must remain prepared for all eventualities. “The news this morning was reassuring, though not entirely unexpected. It would, however, be premature to speculate on the MPC’s next move,” he said.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Municipal bonds offer a good spread over G-Secs</t>
+          <t>RBI expands money market to non-bank lenders, corporates</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Perfect portfolio diversifier as they are unaffected by market volatility</t>
+          <t>The Reserve Bank of India (RBI) has expanded the term money market to include NBFCs and corporates, aiming to enhance monetary policy transmission.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2026-02-27T22:04:08+05:30</t>
+          <t>2026-04-08T19:04:20+05:30</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/municipal-bonds-offer-a-good-spread-over-g-secs/4157124/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/rbi-expands-money-market-to-non-bank-lenders-corporatesnbsp/4200159/</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>With THE PUBLIC issue of severalmunicipal bondsin the pipeline, retail investors can diversify their portfolio by adding exposure to urbaninfrastructureprojects. Their repayment is linked to revenue streams such as property taxes, water charges, or project-linked cash flows. Nashik Municipal Corporation has launched its maiden public issue of green municipal bonds to raise Rs 200 crore. The bond is offering a coupon of 8.05% per annum, payable half-yearly. The effective yield is 8.20% per annum with 3–10-years tenure. The bond, which is rated Provisional CRISIL AA+/Stable, aims to fund key water infrastructure projects. The minimum investment amount is Rs 10,000. Aditi Mittal, co-founder, IndiaBonds, says municipal bonds occupy a unique space as they are infrastructure-backed, quasi-sovereign instruments that move independently of any market volatility. “That alone makes them a genuine portfolio diversifier. Safety-wise, India has seen zero municipal bond defaults to date,” she says. For primary issues, investors can apply through aSEBI-regulated broker and Online Bond Platform Provider (OBPP), complete KYC and pay online. The bonds are credited directly to the demat account. For the secondary market, listed municipal bonds are available on NSE and BSE. Modern issuances are structured with dedicated escrow mechanisms, ring-fencing specific revenue streams for investor repayment. Investors may stick to high rated bonds (AA- and above) that give meaningful protection. Revenue-generating projects such as water supply, toll-based infrastructure are generally more sustainable than purely administrative borrowings. Nikhil Agarwal, founder and group CEO, Grip Invest, says investors must check stable revenue streams for the issuer along with property tax collection efficiency, operating surplus, and dependence on state grants. “Investors must validate the presence of escrow accounts, debt service reserve funds, or state guarantees,” he says. Investors should track credit-rated municipalities, cities under AMRUT 2.0 reforms and urban infrastructure funding announcements. They must factor in secondary market liquidity and price movement as municipal bonds can trade with wider spreads. Municipal bond returns are best viewed as a spread over comparable G-Secs. Investors can expect 8-9% average coupon rates, with yields varying by credit rating and tenure. Compared to fixed deposits, these  bonds offer higher nominal yields. There’s also the advantage to lock in rates across longer tenures—often up to 15 years—thereby reducing reinvestment risk if the cycle turns.</t>
+          <t>The Reserve Bank of India (RBI) on Wednesday expanded the participant base of termmoneymarket to include non-bank entities such as non-banking financial companies and corporates. It has also enhanced the borrowing limit in the term money market for standalone primary dealers. Currently, banks and standalone primary dealers can only participate in the term money market, with certain prudential limits. In the term money market, participants can borrow for periods longer than 14 days, up to one year. “An active-term money market, apart from providing an alternative funding avenue to the market participants, also helps in enhancing monetary policy transmission by creating a link between the overnight money market and longer-term interest rates,” theRBIsaid in a statement. “The daily traded volumes in the term money markets are a fraction of the volumes in the overnight money market as participants were limited only to banks and primary dealers (PDs) in the term money market. With the inclusion of more participants, we expect the overall volumes, liquidity and funding for broader market participants to improve,” said Karthik Srinivasan, senior vice president and group head financial sector ratings, ICRA. The average daily volume in the term money market stood at Rs 1,463 crore during April 2025-January 2026 compared to Rs 952 crore during the corresponding period a year ago. Meanwhile, daily average volume in overnight call money was Rs 27,427 crore during April 2025-January 2026 compared to Rs 17,799 crore a year ago. Srinivasan added that as the borrowing limits of PDs is proposed to be enhanced for borrowings in the term money market, this shall improve their financial flexibility to participate in the Non-SLR (non- statutory liquidity ratio) market. Market participants expect the move to enhance liquidity and participation in the term money market. Moreover, it will help in more efficient liquidity management. “It will help us deploy excess funds in the callmarket, which were previously parked with mutual funds, and margins available were quite restricted. Overall, this diversification slightly enhances returns from a yield perspective,” said Tribhuwan Adhikari, MD &amp; CEO, LIC Housing Finance. Kapish Jain, CFO, IIFL Finance, said that it will help them diversify funding options for NBFCs, steering them away from brittle sources. In times of market stress when liquidity dries up, it provides a strong backup for borrowing, ultimately strengthening the overall liquidity management in the event of any market exigency.</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Credit growth stays in 13-15% band; deposits grow at 11.2%</t>
+          <t>Women’s credit exposure jumps 4.8x since 2017</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Banking sector credit growth remained steady at 13.6% as of mid-February 2026, according to RBI data.</t>
+          <t>A 2026 Niti Aayog report reveals that women borrowers now command 26% of India's total system credit, with a portfolio reaching ₹76 lakh crore.</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2026-02-27T20:46:08+05:30</t>
+          <t>2026-04-08T18:28:43+05:30</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/credit-growth-stays-in-13-15-band-deposits-grow-at-11-2/4157060/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/womens-credit-exposure-jumps-4-8x-since-2017/4200085/</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Credit growthin the banking sector continues to be in the 13-15% range, fortnightly data released by theReserve Bank of India(RBI) on Friday showed. The year-on-year credit growth of scheduled commercial banks (SCBs) came in at 13.6% against 14.6% as at January-end, while the total bank credit stood at Rs 204.32 lakh crore as on February 15, down 0.2% from a fortnight ago. Deposits rose 11.2% on-year as on February 15, down from 12.5% a fortnight ago. Overallbankdeposits stood at `247.74 lakh crore. The credit-deposit ratio inched up to 82.47% as on February 15 from 82.29% reported a fortnight ago and 82.18% a month ago. “The fluctuation in the credit and deposit growth rates from mid-month to end-month can be attributed to timing factors, wherein some large transactions usually take place towards the month-end. This fluctuation does not indicate any fundamental change in demand-supply conditions in the banking sector,” said Sachin Sachdeva, vice-president, sector head – financial sector ratings at Icra. Bank investments rose 3.03% on-year at `68.53 lakh crore till mid-February. On a fortnightly basis, investments were up 0.5%.</t>
+          <t>Women borrowers in India now hold a Rs 76 lakh crore credit portfolio, making up 26% of total system credit, with exposure rising 4.8 times since 2017. This reflects a shift toward deeper, progression-led participation in the formal credit ecosystem, according to a Niti Aayog report. Prepared under the aegis of the Women Entrepreneurship Platform (WEP) by TransUnion CIBIL and MicroSave Consulting (MSC), the report points to sustained growth in women’s credit engagement. Between December 2017 and December 2025, the number of credit-active women borrowers grew at a compounded annual rate of 9%, while credit penetration among women rose from 19% to 36%. Total credit outstanding to women increased sharply from Rs 16 lakh crore in 2017 to Rs 76 lakh crore in 2025. With nearly 45 crore credit-eligible women in India, the scope for further expansion remains significant, according to the report titled “From Borrowers to Builders: Women and India’s Evolving Credit Market. Credit to women business borrowers recorded a CAGR of 31% between 2022 and 2025, compared to 17% for overall commercial credit. The report also notes a gradual shift among microfinance borrowers towards individual retail and commercial loans, with 19% of active Microfinance Institution (MFI) borrowers now availing such products. Geographically, women’s access to credit is becoming more widespread. Northern states such as Bihar and Uttar Pradesh are witnessing increased growth alongside the traditionally strong southern and western regions. Personal and gold loans remain the most commonly accessed products, while housing loans are gaining traction, pointing to rising asset ownership among women. The report highlights that rapid digitisation across identity systems, payments, underwriting and loan servicing is helping lower entry barriers and enabling women to transition from informal borrowing to formal financial systems. The findings are based on longitudinal credit bureau data of around 16 crore credit-active women, supplemented by primary research involving 161 rural women nano-entrepreneurs, offering both quantitative and behavioural insights. This year’s edition also incorporates microfinance data, making it a more comprehensive assessment of women’s access to and progression within the credit ecosystem.</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>PSBs lead in green deposit mobilisation</t>
+          <t>Banks set to get capital boost</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Indian banks, led by SBI and Bank of Baroda, are witnessing a rapid rise in green deposits, with IDFC FIRST Bank alone raising over ₹970 crore.</t>
+          <t>The Reserve Bank of India (RBI) is set to bolster bank capital adequacy by allowing the inclusion of quarterly profits in CRAR without strict NPA provisioning conditions.</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2026-02-26T23:42:56+05:30</t>
+          <t>2026-04-08T18:09:15+05:30</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/psbs-lead-in-green-deposit-mobilisation/4156150/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/banks-set-to-getnbspcapital-boostnbspnbsp/4200001/</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Banksare stepping up their focus on green deposits, with public sectorlendersaccounting for the bulk of collections so far. However, growth remains at a nascent stage, and total amounts mobilised are still small compared to the overall deposit base of the banking system. Green deposits are a type of fixed deposit that allows investors toinvestmoney in sustainable and eco-friendly initiatives. According to Sachin Sachdeva, vice president – financial sector ratings at ICRA, “Any regulatory dispensation such as relaxation in cash reserve ratio (CRR) requirements for green deposits, if granted, may improve the unit economics of such deposits.” Banks could pass on some of the benefits by offering rates closer to conventional term deposits, said Sachdeva. However, he cautioned that “CRR relief would only act as a marginal cost lever,” and its broader impact on scaling up green deposits may remain limited. He also emphasised the need for standardisation. “A clearly defined climate finance terminology would help the sector reduce friction among stakeholders, bring uniformity in product structuring and provide clarity on eligibility across the value chain.” From a lender’s standpoint, he pointed out that while CRR relief and clearer definitions would be supportive, they would not be the primary growth drivers. Instead, tools such as guarantees, blended finance structures and targeted fiscal incentives would be more effective in lowering risk premiums and capital requirements, enabling banks to lend at more competitive rates while maintaining returns. “There is a lot of public awareness and we find especially the youth more conscious about social causes and green deposits… We went to our app and website and just promoted this concept of green deposits… Customers are choosing green deposits. So, we are actually quite happy to note that there is a movement for green deposits,” V. Vaidyanathan, managing director and CEO atIDFC First Bank, said last week. Between July 2024 and December 2025, the bank raised green deposits worth more than Rs 970 crore. State Bank of India reported collections of Rs 172.26 crore, up from Rs 75.44 crore a year ago, marking a year-on-year growth of 128.3%. Bank of Baroda saw its green deposits rise to Rs 1,707 crore from Rs 1,038.51 crore in December 2024, a 64.4% increase. Among smaller lenders, Bank of Maharashtra recorded a quarter-on-quarter rise of 16.8%, reaching Rs 63 crore, while UCO Bank nearly doubled its green deposits Q-o-Q to Rs 190 crore. Central Bank of India reported green deposits of Rs 406.23 crore as of December 31, up sharply from Rs 70 crore a year ago. Banks have also stepped up financing to green projects – increasing credit exposure to renewable energy, electric mobility, sustainable infrastructure and other climate-focused sectors, aligning their portfolios with environmental goals. SBI in its December investor presentation said it aims to have at least 7.5% of domestic gross advances to be green by 2030.</t>
+          <t>In a move aimed at supporting the capital adequacy of commercialbanks, the Reserve Bank of India (RBI) on Wednesday proposed to ease norms for including quarterly profits in the computation of the Capital to Risk-Weighted Assets Ratio (CRAR) and to withdraw the requirement of maintaining anInvestmentFluctuation Reserve (IFR). Announcing the outcome of the Monetary Policy Committee meeting, RBI GovernorSanjay Malhotrasaid the changes had been under consideration for some time. “Both measures have been in the works for some time and banks have been requesting us.NBFCsalready had similar provisions, so it was time that we aligned it,” he said. Under current guidelines, commercial banks can include quarterly net profits in CRAR calculations only if incremental provisions for non-performing assets (NPAs) at the end of any four quarters of the previous financial year do not deviate by more than 25% from the average of those four quarters. The proposed removal of this condition would allow banks to recognise profits more quickly in their capital base. “The guidelines regarding the change in the calculation of CRAR are a better reflection of the capital that banks have,” Malhotra added. Salee S Nair, MD &amp; CEO of Tamilnad Mercantile Bank, said the move would enable banks to bolster their Tier-I capital on a quarterly basis. “By removing this restriction, banks can now recognise profits faster, boosting their Tier-I capital on a quarterly basis. It eases capital requirement constraints, freeing up capital for lending and other productive activities,” he said. Sachin Sachdeva, sector head – financial sector ratings at ICRA, noted that Tier-I capital ratios typically decline during interim quarters due to growth-led capital consumption. “With the inclusion of quarterly profits, this trend is likely to shift towards a more stable capital trajectory,” he said. The central bank also proposed to withdraw the requirement of maintaining the Investment Fluctuation Reserve, a 2% mandatory buffer on available-for-sale and held-for-trading investments, maintained to cushion against mark-to-market (MTM) losses. Malhotra said that with existing prudential frameworks in place — including capital charge for market risk and revised norms on classification, valuation and operation of investment portfolios — the additional reserve was no longer necessary. Currently, commercial banks maintain capital charge for market risk in addition to the IFR. “The existing guidelines for other bank categories are also being revised to address operational challenges in complying with regulatory thresholds on IFR and to harmonise instructions across bank categories,” the RBI said in its Statement on Developmental and Regulatory Policies. Analysts expect the move to provide a marginal uplift to Tier-I capital ratios. Anil Gupta, senior vice president and co-group head – financial sector ratings at ICRA, said the removal of IFR, which is currently included in Tier-II capital, would improve reported Tier-I ratios. “We expect this change to have a positive impact of 6–12 basis points on the Tier-I capital ratio of banks,” Gupta said. A report by SBI said that based on certain assumptions. Indian commercial banks could a rise in the IFR corpus by 35,000-40,000 crore that can be used CET-1 and P&amp;L accounts even when yields have moved substantially during the last quarter. However, Nair cautioned that the removal of the IFR cushion would make earnings more sensitive to MTM fluctuations, especially in a rising bond yield environment. “At TMB, we propose to use the freed-up IFR to strengthen our core Tier-I capital (CET1) rather than treat it as distributable profit, thereby directly increasing our lending capacity. We are also enhancing internal risk management practices to manage interest rate risks and MTM volatility,” he added.</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>After Gujarat, CBDC food subsidy pilot launched in Puducherry</t>
+          <t>RBI pushes ease of doing business, announces key measures – A detailed analysis</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>The Union Food Ministry has launched a Central Bank Digital Currency (CBDC) pilot in Puducherry to streamline food subsidy distribution under PMGKAY.</t>
+          <t>RBI announced key measures to improve ease of doing business, including easing compliance norms and other reforms.</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2026-02-27T01:34:08+05:30</t>
+          <t>2026-04-08T15:43:16+05:30</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/pilot-for-use-of-digital-currency-for-pds-pds-launched-in-puducherry/4156037/</t>
+          <t>https://www.financialexpress.com/business/news/rbi-pushes-ease-of-doing-business-announces-key-measures-a-detailed-analysisnbsp/4199814/</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>After Gujarat, the food ministry on Thursday launched a pilot onRBI’scentral bank digital currency (CBDC)-based food subsidy distribution under the Pradhan Mantri Garib Kalyan Anna Yojana (PMGKAY) in Puducherry. The move is aimed at plugging leakages and ensure beneficiaries get quality food grains. Under the pilot, a limited number of beneficiaries after eKYC are able to scan the fair price shop (FPS) QR code to redeem their food coupons and collect foodgrains and other items. “Beneficiaries can redeem their entitled quantity of foodgrains at Fair Price Shops (FPS) or merchant outlets using CBDC coupon or voucher codes. The system will address challenges related to biometric authentication and e-POS operational issues while ensuring secure, traceable, and real-time transactions,” Food Minister Prahalad Joshi said after launching the pilot in Puducherry. This would relieve ration card holders from biometric authentication hassles at FPSs, and the government can track whether beneficiaries use these coupons forfoodpurposes or not, he said. The government is likely to roll out more pilots to ascertain feasibility of using digital currency in plugging leakages in the PDS.</t>
+          <t>TheReserve Bank of India (RBI)announced a set of measures aimed at improving ease of doing business, especially for banks and MSMEs, while announcing the MPC decision today. TheRBIsaid it plans to rationalise the agenda of bank boards to ensure better utilisation of their time. This move follows a comprehensive review of existing regulatory instructions. In another step, the RBI has completed the consolidation of supervisory instructions, similar to its earlier exercise of merging over 9,000 regulatory instructions into 238 master directions. The move is expected to simplify compliance and reduce regulatory complexity. The RBI also proposed a key relief formicro, small and medium enterprises (MSMEs)by removing the requirement for due diligence during onboarding on Trade Receivables Discounting System (TReDS) platforms. This step is expected to make it easier for MSMEs to access invoice financing and improve liquidity conditions for the sector. The central bank also announced changes to capital adequacy norms to provide greater flexibility to banks. It proposed removing the condition that requires provisioning for non-performing assets before including quarterly profits in capital calculations. Additionally, the RBI will do away with the requirement for banks to maintain an Investment Fluctuation Reserve (IFR), which was earlier used as a buffer against valuation losses. To further develop financial markets, the RBI said it will allow more non-bank entities to participate in the term money market. Currently, only banks and standalone primary dealers can operate in this segment. The borrowing limits for primary dealers will also be enhanced to improve liquidity and market depth. RBI kept therepo rateunchanged at 5.25%, maintaining its ‘neutral’ stance as it navigates rising global uncertainties triggered by the West Asia conflict. “The economy is confronted with a supply shock. It is prudent to wait and watch the changing circumstances and the evolving growth-inflation outlook,” Malhotra said.</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Canara Robeco MF launches banking &amp; financial services fund</t>
+          <t>‘Credit on UPI is a game changer, will democratise access’ Q&amp;A with Baskar Babu, CEO at Suryoday Small Finance Bank</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Canara Robeco Mutual Fund has announced the launch of its Banking and Financial Services Fund, a sectoral equity scheme.</t>
+          <t>Suryoday Small Finance Bank pivots beyond microfinance stress, focusing on individual underwriting, retail lending and UPI-based credit growth.</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2026-02-26T20:00:44+05:30</t>
+          <t>2026-04-08T00:16:59+05:30</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/canara-robeco-mf-launches-banking-amp-financial-services-fund/4155949/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-credit-on-upi-is-a-game-changer-will-democratise-access-qampa-with-baskar-babu-ceo-at-suryoday-small-finance-bank-4199034/</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Canara Robeco Mutual Fund has launched the Canara Robeco Banking and Financial Services Fund, an open-ended equity scheme investing in banking and financial services sector. The fund aims to take advantage of the ongoing shift in the borrowing behaviour, especially early credit adoption and longer credit lifecycle as well as increased ease in access to credit. The new fund offer (NFO) for the scheme will open on February 27 and close on March 13. Rajnish Narula, MD and CEO, Canara Robeco AMC, said: “Banking and financial services are the engines of India’s economy. With this NFO, we are giving investors a direct opportunity to participate in that momentum.” The scheme will allocate at least 80% of total assets towards equity and equity-related instruments of entities engaged in banking and financial services sector, and the rest in other equity and equity-related instruments, debt, money market instruments and InvITs. Shridatta Bhandwaldar, chief investment officer, said: “The fund aims to create a portfolio with an emphasis on growth and value/profit pool migration…” The scheme will be benchmarked against the Nifty Financial Services Index. The minimum investment amount during the NFO period will be Rs 5,000 and above.</t>
+          <t>With the microfinance (MFI) stress cycle behind,Suryoday Small Finance Bankis shifting to individual underwriting and diversified retail andMSMEproducts. Baskar Babu, MD &amp; CEO, speaking to Mahesh Nayak, said credit on UPI is emerging as a major growth catalyst for the bank, deepening customer relationships and driving scalable new-to-bank acquisition alongside a stable, retail‑led deposit strategy. Excerpts: Is the current geopolitical tension expected to impact the bank’s business, and if so, to what extent? The impact of current geopolitical tensions on our business is expected to be limited and largely indirect. Our portfolio is predominantly domestic, granular, and retail‑focused, with negligible exposure to global trade, commodities, or cross‑border activity. Any influence we foresee would be second‑order, primarily through higher global interest rates that could affect domestic funding costs, or inflationary pressures that may temporarily influence customer cash flows. Our operating model gives us resilience. Our focus on inclusive finance, secured retail lending, granular deposits, and strong individual‑level underwriting, supported by ~95% CGFMU (credit guarantee fund for micro units) coverage, positions us well. Is the microfinance crisis behind the industry and the banks? While the worst of the microfinance stress is behind us, banks, including ours, remain far more disciplined. For us, the learnings from recent cycles have led to structural shifts rather than tactical fixes. We have moved from group lending to individual underwriting, strong reliance on CGFMU coverage, and a much sharper monitoring, collections, and legal framework. Our focus now is on customer‑level differentiation, NTB (new to bank) acquisition through individual loans, and cross‑selling MSME and digital credit products. Microfinance will continue to be a core pillar of the franchise, but its share will naturally moderate as secured retail, MSME, and digital products scale faster. How do you see the bank’s loan mix evolving going forward? Inclusive Finance will remain core with 100% CGFMU coverage, even as we shift from group-based to individual lending. Vikas Loans now form 72% of the book, and NTB Vikas Loans contribute about 10% of new disbursements. We are expanding our secured retail assets, such as mortgages, CV loans, and gold loans, while building our MSME franchise through unsecured business loans and digital products like Credit Line on UPI. These shifts will gradually moderate microfinance share and strengthen portfolio stability and risk‑adjusted returns. Will UPI on credit become the catalyst for growth? For us, Credit on UPI is more than a lending product; it is a democratising force that will redefine access to small-ticket, high-velocity credit for millions, and helps us acquire NTB customers, deepen CASA and transaction banking ties, and significantly enhance customer stickiness and lifetime value. Credit on UPI has the potential to become a powerful growth catalyst.It enables contextual, need‑based, small‑ticket credit that fits naturally into the daily lives of inclusive finance and MSME customers. Since it rides on existing payment behaviour, it drives high engagement and repeat usage, while offering a low‑cost, highly scalable acquisition model, especially through fintech partnerships. What steps is Suryoday taking to strengthen its CASA base? We have consciously avoided bulk, rate‑sensitive deposits. For us, long‑term stability matters far more than short‑term CASA optics. We have taken a deliberate, granular‑first approach to build a stable deposit base. Our focus is firmly on retail deposits (even if the rates are slightly higher) because they come with lower acquisition costs and far stronger customer stickiness. Today, about 82% of our total deposits are retail. Our digital deposit now contributes around 10% of total deposits and nearly 40% of incremental deposits within just a year, supported by over 1.1 lakh customers and a daily exit run rate of about Rs 6 crore. Many small finance banks eventually aspire to become universal banks. Is that part of Suryoday’s long-term plan? Our focus is on earning customer relevance. If we become a universal bank someday, it should be because customers already experience us as one — comprehensive, reliable, and deeply embedded in their financial lives. Right now, we aspire to be a super small financial bank that delivers the breadth of a universal bank with the intimacy, agility, and purpose of a small finance institution. For our customers, especially those at the base of the pyramid and emerging MSMEs, what matters is not the regulatory category but the quality, continuity, and usefulness of the services we provide. How would you describe the bank’s long-term vision? We aim to blend the discipline of a bank, the agility of a fintech, and the heart of a development institution. Becoming a Super SFB is not about scale alone; it is about redefining what a small finance bank can be in a digital, inclusive India.</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>SBI Mutual Fund gets RBI nod to acquire up to 9.99% stake in Bandhan Bank, RBL Bank</t>
+          <t>Kotak Bank unveils instant corporate loan disbursal</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>RBI allows SBI Mutual Fund to acquire up to 9.99% stake in Bandhan Bank and RBL Bank, with conditions on holding limits and acquisition timelines.</t>
+          <t>Kotak Mahindra Bank launches instant one-click corporate loan disbursals, reducing processing time to seconds and digitising high-volume working capital lending.</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2026-02-26T13:41:00+05:30</t>
+          <t>2026-04-07T22:25:28+05:30</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance-sbi-mutual-fund-gets-rbi-nod-to-acquire-up-to-9-99-stake-in-bandhan-bank-rbl-bank-4155505/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-kotak-bank-unveils-instant-corporate-loan-disbursal-4198715/</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>SBI Mutual Fundhas received the Reserve Bank’s approval toacquireupto  9.99 per cent equity stake inBandhan Bank. In an exchange filing, Bandhan Bank stated that the RBI has directed SBI Mutual Fund to ensure that its “aggregate holding” in the Bank does not exceed 9.99% of the Bank’s paid-up share capital or voting rights at all times. The Reserve Bank has directed that if SBI Mutual Fund fails to acquire a major shareholding within a period of one year from the date , the approval will be cancelled. If the “aggregate holding” of the applicant falls below 5% at any point in time, prior approval of the RBI will be required to increase it to 5% or more of the paid-up share capital or voting rights of the Bank, as per the Reserve Bank of India directive to SBI Mutual Fund. SBI Mutual Fund also received the Reserve Bank’s approval to acquire an aggregate holding of up to 9.99 per cent in RBL Bank. The RBL Bank stated on Wednesday that the fund has received the central bank’s approval to acquire up to 9.99 per cent equity stake within a period of 1 year. SBI Funds Management is a joint venture between SBI and France-based AMUNDI, one of the world’s leading fund management companies. SBI currently holds a 61.86 per cent stake in SBIFML; 36.33 per cent is held by AMUNDI Asset Management through a wholly owned subsidiary, Amundi India Holding; and 1.81 per cent is held by others. In FY25, the fund had Rs 26.20 lakh crore under management. The fund has posted a 23 per cent Compounded Annual Growth Rate in its AUM in the last 5 years.  It reported a Profit After Tax (PAT) of Rs 2,531 crore in FY26 while adding 62 lakh new investors to its portfolio.</t>
+          <t>Kotak Mahindra Bankhas introduced instant, one-click disbursals of working capital demand loans (WCDL) for corporate clients. It makes Kotak Bank the first in the wholesale banking space to disburse funds at the click of a button. “We have brought the disbursement time down from 24 hours to four hours to just a few seconds,” said Anu Aggarwal, president and head of corporate banking at Kotak Mahindra Bank. Historically, technology investments in banking focused more on consumer segments, while wholesale banking depended on fragmented processes and higher levels of manual intervention. This is now changing as corporates expect speed, transparency and self-service capabilities, she said. Built on Kotak’s corporate digital platform, fyn (for your needs), the new journey simplifies a manual, multi-layered process into a seamless digital flow. Clients now enter just three fields — amount, tenure and account — following which pricing is auto-picked, validations run digitally and funds are released instantly. “Once the client presses ‘yes’, the money hits the account. Nobody is doing this right now,” Aggarwal said. The bank has already disbursed Rs 7,500 crore through this mechanism since the pilot was launched a few months ago, starting with SME and mid-market clients and now extending it to large corporates and conglomerates. The impact is significant because 70% of all corporate loan journeys are WCDL related, making this one of the highest-volume, highest-impact processes in wholesale banking. Beyond speed, the feature also enhances customer flexibility. “Earlier, customers had to request the working loan by 4 p.m.; now they can draw down even later in the evening,” says Aggarwal. Soon, all business segments are expected to be fully enabled on the platform, creating a foundation for zero-touch, instant drawdowns. The bank intends to extend this experience to other loan products and broader digital lending journeys. Kotak’s digital transformation extends far beyond lending. The bank has overhauled its service infrastructure, digitising routine corporate requests such as account statements, TDS certificates and reconciliations. Aggarwal said the bank is also building deeper digital integrations with clients’ ERPs, especially in collections and distributor payments, creating what she calls “very sticky products” because once automated reconciliations and reporting are embedded, switching becomes difficult. “Tech creates stickiness. Once a customer gets used to the journey, there’s little reason to move away,” she said. Since the launch of fyn three years back, Kotak has seen strong client acquisition in mid-market and SME segments, growing 30–40% annually, with digital journeys increasingly becoming a decisive differentiator.</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Yes Bank forex card hit by fraud</t>
+          <t>RBI MPC Meeting: Goldilocks confused as concerns loom large over imported inflation</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Around 5,000 Yes Bank and BookMyForex multi-currency cardholders were targeted in a coordinated cyberattack on February 24, 2026.</t>
+          <t>Central bank may prioritise growth supportive options while tackling imported inflation risks driven by high crude prices and supply chain disruptions, says former SBI chairman Dinesh Kumar Khara</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2026-02-26T00:06:35+05:30</t>
+          <t>2026-04-07T08:49:36+05:30</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/yes-bank-forex-card-hit-by-fraud/4155044/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-rbi-may-color-monetary-policy-with-ways-to-support-growth-in-times-of-imported-inflation-4197526/</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Around 5,000 customers of Yes Bank’s multi-currency prepaid forex card, issued in partnership with BookMyForex, were hit by a spate of fraudulent transactions in early hours of Monday, and transactions worth $280,000 were approved during the incident, the bank said on Wednesday. The bank’s fraud-monitoring systems triggered transaction rejections between 3:30 a.m. and 8:30 a.m. (IST). According to the bank, the unauthorised attempts were confined to specific bank identification numbers (BINs) and were routed through 15 merchants based in the same Latin American jurisdiction. The country in question does not mandate two-factor authentication (2FA) for e-commerce transactions, a gap that fraudsters are believed to have exploited. As a precautionary step, Yes Bank has since restricted e-commerce transactions originating from that geography. The bank’s real-time surveillance systems blocked 688 unauthorised attempts, the statement said. The lender said it is working closely with the card network to initiate the charge-back processes and ensure that customers concerned do not suffer any financial loss. It maintained that enhanced monitoring and swift containment measures helped limit the scale of the incident. The episode underscores the vulnerability of cross-border card transactions in markets where additional authentication layers are not mandatory, even as Indian banks continue to strengthen fraud detection frameworks amid rising digital payment volumes.</t>
+          <t>With themonetary policy committee (MPC)meetings underway and theReserve Bank of India (RBI)governor Sanjay Malhotra’s policy statement on April 8th, concerns are running high on the stance the central bank will take. This writer approached veteran banker Dinesh Kumar Khara, the former chairman of the State Bank of India and a highly regarded voice in the banking arena on what he felt would be on top of the agenda items for the MPC and what could be expected in the monetary policy? Khara clearly sees addressing the concerns on imported inflation as a key focus item and in the light of this how to provide cushion to vulnerable sections of the economy, especially the small and medium enterprises. This, he sees, as factors that are most likely to colour and define the monetary policy stance of the RBI. The worries on imported inflation have been triggered by factors outside the control of the central bank. That it is already impacting the hard-earnedGoldilocksglow of the economy is already a matter of concern. There are now real risks to the projected growth of 7- 7.4 per cent for 2026-27 on top of low inflation. This comes close on the heels of the previous calendar year closing with what the RBI governor described as “a rare Goldilocks period” of high growth and low inflation. As per Khara’s estimate, the imported inflation could now mean over 6 per cent in a quarter or so from now. So, what makes the worry on imported inflation real? It is well past the question of the fall out due to a ‘prolonged conflict’ in the Middle East as the adverse impact is already being felt. The imported inflation has been triggered by the rise in the crude oil prices (staying sticky at over $ 100 a barrel). Addressing these concerns while staying supportive of growth will perhaps be engaging the monetary policy committee ahead of the policy statement on April 8th. This, Khara feels, may entail discussions around ways to mitigate the risks for small and medium enterprises (SMEs). The imported inflation will show up in the cost of living going up and purchasing power reducing for essentials. There could therefore be a risk for domestic demand also even in the short run. Khara estimates imported inflation impact could almost double the current inflation “to over 6 per cent. These are difficult days, particularly in the context of crude oil.” The impact of the developments in the Middle East have often been compared to the hit on the economy during the pandemic. “When I compare these with challenges faced during Covid-19 it is hard not to miss the fact that even during the pandemic the price of crude did not increase as high as is the case today and because the economic activity was low globally during the pandemic there was also no demand for crude and to that extent this black swan event of the unfolding conflict in the Middle East could prove more damaging,” he feels. The impact of snarls in the supply chain lends an added layer of worry and this is already being felt by the shortages across sectors – from fertilisers to healthcare. For instance, supplies of liquid helium have been hit. It is used as a coolant in the MRI scanners (and also by the semiconductor industry) and this has already been flagged by players in the healthcare sector. Khara however reminds that the government and the central bank seem to be having their ears close to the ground and are trying very hard to address the challenges. For instance, the RBI has taken concrete measures to arrest the fall of rupee against the dollar by imposing a cap on net open rupee position of banks at $ 100 million per day as against the earlier system where positions equivalent to 25 per cent of their capital was permitted and this made arbitrage opportunities available for banks. Now this has been restricted and the resulting check in the fall of the rupee will help cut down on the imported inflation too.While at the moment, the government has absorbed the spurt in crude price hike for the end consumer and announced the excise duty cut on petrol and diesel. But this, over a longer duration, could start impacting the fiscal probity goals of the government. If the fiscal deficit increases it will reflect in increased government borrowing and the base level for interest rates will go up because of higher borrowings (higher supply of government bonds). On top of it, there is already the challenge for the current account because of increased outflow of funds on account of rise in crude price, adverse impact on inward remittances and this is coupled with outflow of foreign institutional investments and FPIs – estimated to the tune of around almost Rs 1 trillion. Independent industry estimates suggest the six GCC (Gulf Cooperation Council) countries contribute to almost 38 per cent of total inward remittances at around $ 50 billion into the country. This is crucial for India since inward remittances account for a major source of external financing (the second largest source after the export of services) and therefore play an important role in reducing the current account deficit. In terms of the monetary policy stance, Khara does not foresee any change in the interest rate. But given that there is limited elbow room in terms of tinkering with the SLR. There could be some reliefs announced for the SMEs or perhaps for the NBFCs and encouraging banks to support the NBFCs. The measures could be supportive in nature like those extended earlier to the exporters.</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Meet on NBFC reform index today; sector stability in focus</t>
+          <t>RBI proposes rehaul of business correspondent framework</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>The Department of Financial Services (DFS) met on February 25, 2026, to finalize a comprehensive reform agenda for the NBFC sector based on RBI recommendations.</t>
+          <t>RBI proposes overhaul of Business Correspondent framework with new BC outlet structure, tighter governance norms, and formal remuneration rules to boost financial inclusion.</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2026-02-25T23:27:13+05:30</t>
+          <t>2026-04-06T22:17:52+05:30</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/meet-on-nbfc-reform-index-today-sector-stability-in-focus/4155009/</t>
+          <t>https://www.financialexpress.com/business/news-rbi-proposes-rehaul-of-business-correspondent-framework-4197624/</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>The Department of Financial Services (DFS) will meet today to discuss the Reserve Bank of India’s (RBI) recommendations on the Non-Banking Financial Companies (NBFCs) sector. A key item on the agenda is the introduction of a comprehensive reform index for NBFCs. In its annual report for FY24-25, the RBI mentioned said as a part of its ongoing efforts to strengthen systemic resilience, the Financial Stability Department (FSD) has introduced a non-banking stability map and index to assess better evolving risk factors affecting the stability of the NBFC sector. The focus is on deepening the supervisory architecture for NBFCs and enhancing the system’s ability to withstand emerging risks.  An in-house liquidity stress-testing framework for NBFCs is being developed to complement existing solvency-focused models, providing regulators with a more holistic view of sectoral vulnerabilities. In parallel, a growth-at-risk model is being designed to help policymakers understand how current financial conditions and sectoral vulnerabilities shape the distribution of future economic growth, aiming to deepen supervisory insight, strengthen governance expectations and enhance the long-term stability of the NBFC ecosystem. The DFS will also review the requirement for prior RBI approval for management changes in NBFCs that result in more than 30% of directors, excluding independent directors, being replaced. The discussion is expected to centre on governance reforms, including more structured leadership rotation and clearer regulatory signalling on the future trajectory of NBFCs, particularly those with a potential to transition into banks. A senior partner at a domestic rating agency said, “This push for clarity is intended to reduce regulatory ambiguity, align expectations across stakeholders, and ensure that NBFCs evolve within a well-defined supervisory framework.” The agenda also includes proposals to simplify KYC processes for NBFCs, ease branch-licensing norms for gold-loan NBFCs, align risk weights with banks, and reduce friction in customer onboarding and compliance. The meeting will additionally review the current 50% haircut on bonds, with a proposal to introduce a graded haircut structure linked to credit ratings. Another key item for discussion is the creation of a Digital Payment Intelligence Platform (DPIP), which would leverage AI and cybersecurity tools to detect and prevent fraud across digital payment ecosystems. The DFS will also discuss taxation matters, including a proposal to exempt NBFCs from TDS obligations under Section 194A and a call for increased allocation of pension funds to corporate bonds.</t>
+          <t>TheReserve Bank of India (RBI)on Monday proposed a comprehensive restructuring of the Business Correspondent (BC) framework, introducing a differentiated structure for BC outlets, tightening governance norms and formalising remuneration standards to strengthen financial inclusion and oversight. The amendments, once finalised, will come into force from July 1. The RBI has invited comments on the draft by May 5. The central bank had set up a committee comprising officials from the RBI, the Department of Financial Services, the Indian Banks’ Association (IBA) andNABARDto review BC operations and recommend measures to enhance efficiency. The draft proposes to define three types of delivery points which are branch, Business Correspondent- Banking Outlet (BC-BO) and Business Correspondent- Banking Touchpoint (BC-BT). A BC-BO will function as a fixed-point service unit, operating at least four hours a day for five days a week and working exclusively for one bank. Such outlets will be treated as banking outlets for regulatory purposes and will count towards classification of a centre as banked. BC-BTs will offer limited services such as small-value transactions and remittances with flexible hours. The draft removes the separate category of Business Facilitators, requiring existing entities to transition to the new structure by September 30. It also revises the definition of an “unbanked rural centre” to include centres without a core banking solution-enabled branch or BC-BO. The draft proposed that boards must approve BC engagement policies and review operations at least once every six months. It also said that banks would remain fully responsible for the acts of BCs and their sub-agents. The framework also proposed a structured remuneration model. BC-BOs would receive fixed and variable pay, while BC-BTs would be eligible only for variable remuneration. The IBA will prescribe minimum fixed pay, with variable compensation linked to transaction volumes and customer satisfaction. All BC transactions must be conducted online and integrated with core banking systems, with offline transactions allowed only during temporary disruptions and reconciled the same day. Banks must ensure adequate cash management, risk monitoring and consumer protection safeguards, including display of grievance redressal details and Ombudsman information at BC outlets.</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>NaBFID raises Rs 5,000 crore via maiden CD issuance</t>
+          <t>RBI keeps FPI debt investment limits unchanged for FY26‑27</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>The National Bank for Financing Infrastructure and Development (NaBFID) successfully marked its entry into the certificate of deposit (CD) market on February 25, 2026, raising ₹5,000 crore at 6.95%.</t>
+          <t>RBI keeps FPI debt investment limits unchanged for FY27, retaining caps on G-Secs, state loans and corporate bonds while ensuring stable foreign participation.</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2026-02-25T20:49:50+05:30</t>
+          <t>2026-04-06T21:41:49+05:30</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance/nabfid-raises-rs-5000-crore-via-maiden-cd-issuance/4154810/</t>
+          <t>https://www.financialexpress.com/business/banking-finance-rbi-keeps-fpi-debt-investment-limits-unchanged-for-fy2627-4197584/</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>National Bank for Financing Infrastructure and Development (NaBFID) on Wednesday raised Rs 5,000 crore through one-year certificate of deposit (CD) at a coupon of 6.95%. This is the first such issuance by NaBFID. Market participants said the pricing was better compared to other all-India financial institutions (AIFIs). “For a debut issuance, pricing 5–7 basis points finer than comparable AIFI issuers such as Nabard and Sidbi reflects both investor confidence and strong demand depth in the money-market segment,” said Venkatakrishnan Srinivasan, founder and managing partner, Rockfort Fincap LLP. “The fact that the issue was reportedly oversubscribed and closed at a tighter spread indicates that NaBFID is being perceived not merely as a new issuer, but as a high-quality, quasi-sovereign credit with a clear policy mandate,” Srinivasan added. Banks have been aggressive in the CD space this year. They raised Rs 1.34 lakh crore in the fortnight ended February 15, taking the outstanding issuances to a record Rs 6.62 lakh crore, according to the Reserve Bank of India data. The higher supply pushed CD rates up to more than 7% despite a 125-bps rate cut. Currently, one-year CD is at 6.78%, as per Bloomberg.</t>
+          <t>TheReserve Bank of India (RBI)on Monday has kept the percentage limits forforeign portfolio investor (FPI)investment in government securities (G-Sec), state government securities (SGS) and corporate bonds unchanged for the financial year 2026‑27. The FPI limits in G-Sec, SGS and corporate bonds will continue to remain at 6%, 2% and 15%, respectively. The RBI has also retained the 50:50 allocation of incremental G‑Sec limits between the general and long‑term sub‑categories, while the entire increase in state government security limits has been assigned to the general sub‑category. Investments in specified securities will continue to fall under the Fully Accessible Route (FAR), ensuring unrestricted access for eligible FPIs. Effective April 1, all existing and future investments under the voluntary retention route will be governed by the same limits applicable to the general route, marking a harmonisation of investment frameworks. Alongside the unchanged percentage caps, the RBI has released revised absolute limits FY26‑27. For April–September 2026, the total permissible FPI debt investment stands at Rs 15,51,646 crore, rising to Rs 16,32,640 crore for October 2026–March 2027. The aggregate limit of the notional amount credit default swaps sold by FPIs shall be 5% of the outstanding stock of corporate bond, translating into an additional limit of Rs 3,30,464 crore for FY26-27.</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>New-to-credit borrower share shrinks in Q3: Report</t>
+          <t>Dynamic bond funds a smart choice as yields rise</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>The share of new-to-credit borrowers declined across most loan segments in Q3, even as India’s retail lending portfolio grew 18.1% year-on-year to Rs 162.7 lakh crore, with improving asset quality, CRIF High Mark said.</t>
+          <t>These funds adjust duration, credit exposure to navigate market uncertainty</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2026-02-24T19:03:43+05:30</t>
+          <t>2026-04-06T05:30:00+05:30</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/banking-finance-new-to-credit-borrower-share-shrinks-in-q3-report-4153554/</t>
+          <t>https://www.financialexpress.com/business/banking-finance/dynamic-bond-funds-a-smart-choice-as-yields-rise/4195535/</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>The share ofnew-to-credit (NTC)borrowersdropped year-on-year across loan products, barring the consumer durable segment, for the October–December quarter, a report said on Tuesday. The NTC share in consumer durable loans rose to 16.3% from 16.2% a year earlier, according to the CRIF High Mark’s December report. Two-wheeler loans continued to have the highest NTC share at 38.3%, though this marked the sharpest decline from 41.2% a year ago. Auto and housing loans recorded moderate NTC penetration of 9–10%. The NTC share in gold and personal loans fell to below 5% while the same for credit cards was stable at 8.5%. Overall, India’s retail lending portfolio expanded to Rs 162.7 lakh crore, up 18.1% year-on-year, with 690 million active loan accounts, the report said. The asset quality improved, with portfolio-at-risk (PAR) 31–180 days declining to 3.1% from 3.6% a year earlier. Quarterly originations for the period under review rose 41% year-on-year to Rs 25.3 lakh crore. The average ticket size for home loans increased 6.4% quarter-on-quarter to Rs 33 lakh, with loans above Rs 75 lakh accounting for 40% of originations, compared with 35% a year ago. A similar premiumisation trend was visible in gold loans, where loans above Rs 5 lakh contributed 36.5% of total value, up from 24% in Q3FY25. Gold loan originations more than doubled during the quarter, driven by a rally in gold prices. The rise in ticket sizes explains the divergence between volume and value growth. Home loan volumes grew 4.1% year-on-year, while portfolio value expanded 10.5%, indicating that the growth was largely driven by higher-value loans. In contrast, personal loans recorded a 13.5% growth in volumes but 11.6% in value, reflecting increased penetration of smaller-ticket loans. The report noted that higher-ticket loans continued to exhibit stronger credit performance. Personal loans above Rs 5 lakh reported PAR 91–180 below 1%, while smaller-ticket loans showed relatively higher delinquency levels, reinforcing the growing correlation between the ticket size and asset quality. Public sector banks continued to strengthen their presence in secured lending. They outpaced private banks in home loan origination value (50.3% versus 23.3%), particularly in the above Rs 75-lakh segment. PSBs also maintained a strong share in gold loan origination value at 45.8%, supported by enhanced digital capabilities and competitive pricing. GSTrate rationalisation triggered a 46.7% quarter-on-quarter surge in two-wheeler originations and a 22.1% rise in auto loans. Festive demand also supported consumer durable loans. Sole-proprietor loans grew 26.2% year-on-year, reflecting robust appetite forMSMEcredit amid the economic recovery. Non-bank lenders strengthened their position in high-velocity segments. In gold loans, their share of origination value rose to 30.7% in the December quarter from 22.8% in the previous quarter, while accounting for nearly half of volumes. In personal loans, NBFCs maintained a dominant 91.1% share of volumes. The asset quality improved across key categories. Gold loans saw PAR 31–180 decline to 1.8% from 2.4% a year earlier, while consumer durable loans improved to 1.9% from 2.7%. Home loan PAR 31–90 improved to 2.1% from 2.3% a year ago. The early delinquency bucket for personal loans remained broadly stable, with PAR 31–90 steady at 1.5% as of December 31.</t>
+          <t>As bond yields remain elevated, individuals should consider investing in dynamic bond funds. These funds adjust the duration and credit exposure according to the evolving conditions which helps to navigate market uncertainty. Dynamic bond funds offer a balance between risks and returns.Fund managersdynamically manage their bond duration. When yields are rising and the outlook remains uncertain, it becomes extremely difficult to accurately time interest rate movements. This is where dynamic bond funds become relevant for investors. Mayur Chauhan, fund manager, Fixed Income,Quantum AMC, says these funds are actively managed, allowing portfolio managers to adjust duration in response to evolving market conditions. “Additionally, a focus on high-quality credit instruments during uncertain periods helps maintain stability,” he says. Over a longer time frame of three to five years, these funds can generate better returns than other thematic debt funds. Investors can remain invested for a longer period without worrying about the interest rate cycles. They should stick to funds with a consistent track record of delivering returns. Investors must look at the fund managers’ track record as dynamic bond funds are all about their discretion to allocate duration based on outlook on interest rates. Investors should keep in mind the credit and liquidity risks and understand what is the lowest credit quality the fund manager is allowed to go down to. The spike in bond yields is partly a function of transient liquidity tightness and some macro overhang, not a structural repricing of India’s credit fundamentals. “Repositioning toward high-quality accrual strategies that deliver steady, predictable carry income makes a lot of sense here,” says Nirav Karkera, head, Research, Fisdom. During periods of uncertainty, markets tend to overshoot fundamentals, and volatility remains elevated, particularly across bond market and currency. The strategy right now should be to build in layers. Investors should maintain a low-duration portfolio now which will help to reduce sensitivity to sudden yield jumps. They should allocate to high-quality credit paper, which will offer a buffer. Nikhil Aggarwal, founder and group CEO, GripInvest, says investors should keep short-duration allocations intact for liquidity and begin adding to medium-duration quality paper where yields are attractive. “For those with a three-year-plus horizon, this is one of the better entry points we have seen in recent memory,” he says. In volatile times, for investors already carrying an overweight to long-duration funds, the right approach will be a gradual and structured trimming of that exposure. This is not a phase to chase returns, but rather to focus on capital preservation while gradually positioning for opportunities as and when they arise. Timely rebalancing is critical for a well-managed fixed income portfolio.</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Trump B1/B2 visa crackdown: US to expand $15K bond to 50 countries — is India on list?</t>
+          <t>HDFC Bank shares in focus after steady Q4 net profit growth – 3 key factors to watch</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>In a major tightening of visa rules, the US will now require travellers from 50 countries to pay a refundable bond of up to $15,000.</t>
+          <t>HDFC Bank shares on focus today, April 20: HDFC Bank posts steady Q4 profit growth with a Rs 19,221 crore net, declares a final dividend—review key factors and trends now!</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2026-03-19T06:17:54+05:30</t>
+          <t>2026-04-20T07:52:38+05:30</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/world-news/us-news/trump-b1b2-visa-crackdown-us-to-expand-15k-bond-to-50-countries-is-india-on-list/4177315/</t>
+          <t>https://www.financialexpress.com/market/hdfc-bank-shares-in-focus-after-steady-q4-net-profit-growth-3-key-factors-to-watch-4212632/</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>The United States is tightening its grip on short-term visas, asking travellers from dozens of countries to pay a hefty security deposit before they can enter. Under a new move by the administration ofDonald Trump, visitors from 50 countries will now have to post a bond of up to $15,000 while applying for US visas meant for business or tourism, a State ​Department official told Reuters on Wednesday. The rule, which applies toB1 and B2 visas, is set to take effect from April 2. Speaking to Reuters, the official said the aim is to stop people from overstaying their visas, a long-standing concern for US authorities. The latest expansion adds 12 more countries to an already existing list of 38 nations, many of them from Africa. The new entrants include Cambodia, Ethiopia, Georgia, Grenada, Lesotho, Mauritius, Mongolia, Mozambique, Nicaragua, Papua New Guinea, Seychelles and Tunisia. Travellers from these countries will now need to deposit the bond amount while applying. The money will be returned if they follow visa rules and leave the US on time, or if they decide not to travel at all. Algeria, Angola, Antigua and Barbuda, Bangladesh, Benin, Bhutan, Botswana, Burundi, Cabo Verde, Central African Republic, Côte d’Ivoire, Cuba, Djibouti, Dominica, Fiji, Gabon, The Gambia, Guinea, Guinea-Bissau, Kyrgyzstan, Malawi, Mauritania, Namibia, Nepal, Nigeria, Sao Tome and Principe, Senegal, Tajikistan, Tanzania, Togo, Tonga, Turkmenistan, Tuvalu, Uganda, Vanuatu, Venezuela, Zambia and Zimbabwe. Amid this widening list, a key question has been whether India is part of the programme. At this stage, India is not included in the visa bond system. This means Indian citizens applying for US tourist or business visas will not have to pay the $15,000 bond. The current visa process for Indians remains unchanged, even as several neighbouring and developing nations are already part of the rule. The bond requirement is just one piece of a broader immigration crackdown. Since taking office, Trump has pushed stricter policies, from ramping up deportations to cancelling visas and green cards. Authorities have also increased scrutiny of applicants, including checks on social media activity and past public statements.</t>
+          <t>HDFC Bank’s sharesare set to remain in focus after it reported its quarterly earnings for the last quarter of FY26. In a quarter that saw the sudden exit of the Chairman, the bank delivered higher profit on strong opex growth and provisions. However, the net interest income (NII) came in lower than estimated. India’s leading private lender posted a net profit of Rs 19,221 crore in Q4, a growth of 9% year-over-year (YoY) from Rs 17,616 crore reported in the same quarter a year back. However, the bank’s interest income stood at Rs 76,610 crore in the fourth quarter of FY26, a decline of 1.1% YoY from Rs 77,460 crore in the same quarter last year. The lender’s NII came in at Rs 33,082 crore in Q4, a surge of 3.2% compared to Rs 32,006 crore in Q4 FY25. Operating profit stood at Rs 27,802 crore, up 4.8% YoY from Rs 26,537 crore. Provisions for the quarter declined to Rs 2,609 crore from Rs 3,193 crore in the year-ago period, reflecting an 18% reduction. The Board of Directors has recommended a final dividend of Rs 13 per equity share of face value Re 1 for the year ended March 31, 2026, subject to shareholder approval. With this, the total dividend for FY26 stands at Rs 15.50 per equity share. The record date to determine eligible shareholders for the dividend has been set as Friday, June 19, 2026. Theshare price of HDFC Banksurged 1.3% in the last five trading sessions. The stock has increased 2.5% in the past one month. However, the stock has dropped 21% in the last six months and has erased 17% of investors’ wealth over the previous 12 months. HDFC Bank’s former part-time Chairman, Atanu Chakraborty, on March 18, resigned citing “ethical concerns” and “incongruence”. Investigations revealed that bank officials, particularly in Dubai and Bahrain, improperly sold high-risk, perpetual AT1 bonds, marketing them as safe, fixed-maturity products to NRI investors. This resulted in significant investor losses linked to Credit Suisse. The private lender reported an increase of 11.5% year-on-year in net profit to Rs 18,654 crore in Q3 FY26 from Rs 16,736 crore posted in the same quarter a year back. The bank’s total income rose 33.4% YoY to Rs 90,005 crore, led by a 144% jump in treasury profit to Rs 2,228 crore. In the third quarter of the current financial year,HDFC Bank’sNII grew over 6% to Rs 32,615 crore, and other income increased 16% to Rs 13,254 crore. Asset quality improved, with gross NPAs declining to 1.24% and net NPAs to 0.42%.</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Gudi Padwa 2026: Are NSE, BSE open or closed on March 19? Here’s what investors should know</t>
+          <t>Who was Shamar Elkins? Suspected Louisiana gunman killed in police pursuit after shooting 8 children, 2 women</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Indian stock markets remain open on Gudi Padwa 2026; trade as usual and stay updated on partial segment closures. Learn more!</t>
+          <t>Shamar Elkins was killed by police in pursuit after he allegedly fatally shot 8 children and seriously injured two women in Shreveport, Louisiana, on Sunday.</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2026-03-19T05:31:00+05:30</t>
+          <t>2026-04-20T07:47:21+05:30</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/gudi-padwa-2026-are-nse-bse-open-or-closed-on-march-19-heres-what-investors-should-know-4177113/</t>
+          <t>https://www.financialexpress.com/world-news/us-news/who-was-shamar-elkins-suspected-louisiana-gunman-killed-in-police-pursuit-after-shooting-8-children-2-women/4212593/</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>It’sGudi Padwatoday and the celebrations take centre stage inMaharashtra– home to Mumbai, the financial capital of the country. Many investors might now be thinking of one key question – will the stock market take a break or continue trading as usual? The answer is very simple – the Indian stock markets will remain open on March 19, 2026. Both the Bombay Stock Exchange (BSE) and theNational Stock Exchange (NSE)of India will function normally. Trading will continue as usual during regular market hours. Talking about the festival, Gudi Padwa is the beginning of the new year in Maharashtra. It is celebrated with great pomp and show in Mumbai. However, it does not feature on the official stock market holiday calendar for 2026. This means that investors can continue buying and selling stocks in both the equity and equity derivatives segments without any interruption. Even though the broader market remains active, but it is not entirely business as usual across all segments. It is also important to note that certain areas of the financial market will observe a pause due to Gudi Padwa being a bank holiday. Some segments like currency derivatives, NDS-RST (repo settlement system), and tri-party repo will remain closed for the day. These are linked to banking activities, so they are shut because banks are closed for the holiday. At the same time, trading in commodity derivatives and electronic gold receipts will continue. The confusion often arises because festivals like Gudi Padwa are regionally significant. However, it is not always classified as nationwide market holidays. Since Mumbai, also called the financial capital of India plays a central role in India’s financial ecosystem, many assume that local holidays will automatically impact trading schedules. However, exchanges follow a predefined holiday calendar. This balances regional occasions with national-level uniformity. As a result, not every state-specific festival leads to a complete market shutdown. Although March 19 is not a trading holiday, the month does include a few market closures. Earlier in the month, trading was suspended on March 3 on account of Holi, when both exchanges remained shut. Looking ahead, there are two more holidays lined up. Markets will remain closed on March 26 for Ram Navami and again on March 31 for Mahavir Jayanti. On these days, trading across all major segments including equity, derivatives, and currency markets will be suspended.</t>
+          <t>In what is being described as a domestic violence incident and one of the United States’ deadliest massshootingssince 2024, a man in Louisiana killed eight children, including seven of his own, and wounded two other women in an early Sunday morning attack (US time). Theviolent rampagewas carried out across multiple houses in Shreveport, resulting in the deaths of children aged 1 to 12 years old. Shreveport Police have since identified the shooting suspect as a man named Shamar Elkins, who was ultimately killed by the authorities after he fled the scene in a carjacked vehicle, according to officials. On Sunday, officers shot at him while pursuing the suspect after he carjacked a vehicle at gunpoint. Shreveport Police spokesperson Christopher Bordelon revealed that officials had identified Elkins as the sole suspect in the shootings. He further disclosed that Elkins had previously had a brush with law enforcement. Therefore, police knew him even before the Sunday massacre. Elkins is said to have served in the Louisiana Army National Guard for seven years until August 2020, according to the US Army. According to Bordelon’s revelations, the suspected shooter was arrested in 2019 in a firearms case. Local US news outlet KTBS reported further that Elkins’ arrest happened three years after he completed his army service. He was charged with illegal use of weapons and carrying a firearm on school property. Later that year, he pleaded guilty to the charge and was placed on probation for 18 months. The firearms charge was ultimately dismissed. According to details shared by local police, Elkins allegedly began his attacks in a neighbourhood south of downtown Shreveport. He is believed to have first shot his wife at one home on nearby Harrison Street and then driven to another location on West 79th Street, where the situation completely spiralled out of control, as reported by NBC News and CNN. Inside the second house, seven children were killed. Bordelon said that one of them was found dead on the roof after seemingly trying to escape. The other two women shot during the “domestic” incident were the suspect’s wife and a woman said to be his girlfriend. Both were seriously injured on Sunday. The Associated Press further detailed the connections between the people involved in the incident by relaying the account shared by Crystal Brown, a cousin of one of the wounded women. The family member stated that Elkins and his wife were in the process of separating. They were expected to appear in court on Monday. Brown also noted that the pair had been embroiled in arguments about the ongoing tensions relating to the separation before the shooting. The former Army veteran shared four children with his wife and three children with another woman, who was also shot. Brown said that all seven children were present at the same house at the time of the incident. In a more recent update, it has also been discovered that the 31-year-old man posted a picture of himself with one of his daughters hours before he is believed to have set off on his murdering rampage on Sunday, as reported by The New York Post. “Lol!!!! Took my oldest on a lil 1 on 1 date had to catch her down bad ugh ugh,” the suspected killer, who has now been killed, wrote on Facebook, adding multiple laughing emojis. The post featured a photo of his eldest daughter eating a burger on Saturday (US time). A few weeks prior to the shocking tragedy, the killer also posted a picture of himself with seven children, calling them “all my kids,” on social media. “Happy Easter had a wonderful time at church for the first time with all my kids what a blessed day,” he wrote in the SNS post. As recorded in a separate Facebook post, Elkins possibly struggled with mental health issues as well. In one such post dated April 9, he wrote, “Dear God, Today I ask You to help me guard my mind and my emotions. When negativity arises, remind me to say, ‘It does not belong to me, in the name of Jesus. “When depression tries to settle in, when anger rises, when anxiety or panic comes, give me the awareness to recognize what is not from You and the strength to reject it immediately in the name of JESUS.” The incident has left the entire city “rattled,” as also highlighted by Shreveport Mayor Tom Arceneaux in the wake of the harrowing tragedy. Calling it a “tragic situation,” he also said the Sunday massacre was possibly the “worst” in Shreveport history. Breaking down in tears, City Councilwoman Tabatha H. Taylor said Sunday, “I’m going to ask the community, along with prayer, with every mental health consultant, counselor, that is out here: This family and this community needs you. I need you. Because how do we get through this?” US House Speaker Mike Johnson, who has represented Shreveport in Congress for almost a decade, called it “a heartbreaking tragedy.” Noting that his team was in touch with local police, he added on X, “We’re holding the victims, their families and loved ones, and our Shreveport community close in our thoughts and prayers during this incredibly difficult time.”</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Bharat Electronics: The Rs 76,000-crore ‘structural’ play hiding behind the ‘order noise’</t>
+          <t>Iran cancels peace talks after Trump’s big war offensive – Why ceasefire is crumbling?</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Bharat Electronics is emerging as a key beneficiary of India’s long defence modernisation cycle, supported by a strong order pipeline and rising indigenisation. Improving margins, high return ratios and a virtually debt-free balance sheet provide earnings visibility despite elevated valuations. For investors, the stock represents a structural policy-driven manufacturing play rather than a short-term order momentum story.</t>
+          <t>US forces boarded and captured the Iranian vessel Touska after firing at its engine room near the Strait of Hormuz. The move marks the first forceful action in Washington’s blockade of Iranian ports and has sharply raised tensions with Tehran.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2026-03-19T05:30:00+05:30</t>
+          <t>2026-04-20T07:57:40+05:30</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/stock-insights/bharat-electronics-the-rs-76000-crore-structural-play-hiding-behind-the-order-noise/4177186/</t>
+          <t>https://www.financialexpress.com/world-news/iran-cancels-peace-talks-after-trumps-big-war-offensive-why-ceasefire-is-crumbling/4212611/</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Defence companiestend to attract attention in bursts. A large order gets announced. The stock moves. Television studios discuss geopolitics. Then silence returns until the next contract headline appears. Bharat Electronics Limitedtells a different story. The company’s recent disclosure of fresh orders worth around Rs 1,011 crore covering communication systems, electronic warfare equipment, avionics components and laser based solutions did not create much noise in the market. Yet these incremental wins say more about the company’s trajectory than any single blockbuster contract could. Bharat Electronics 1-Year Share Price Chart They point to something more structural. India’s long defence modernization cycle is gradually translating into predictable business visibility. And this is for a specialised electronics manufacturer that has spent decades building technological capability largely away from the spotlight. Bharat Electronics operates in a segment of the defence industry that rarely excites retail investors. It does not manufacture fighter jets or warships. Instead, it builds the electronic nervous system that allows these platforms to function. Radar systems, surveillance networks, electronic warfare solutions, communication equipment and missile electronics form the core of its business. As India increases defence spending and prioritises domestic sourcing, companies specialising in these areas stand to benefit in a structural rather than cyclical manner. The company’s recent financial performance suggests that this shift is already underway. For the nine months ended December 2025, Bharat Electronics reported revenue was up from up from Rs 14,538 crore to Rs 17,302 crore in the same period last year. Margins remained strong as well. Operating profitability in the third quarter was close to 29.7%, higher than the management’s earlier indication of around 27% for the full year. However, the more interesting part lies with the order, which has remained broadly stable at around Rs 73,000 crore. Growth has therefore come not only from fresh orders but also from faster conversion of existing backlog into revenue. This sharper drawdown has translated into sector leading revenue growth of about 24% year on year in recent quarters. For investors used to the stop start nature of defence procurement, this change in pace matters. India’s defence spending pattern has evolved significantly over the past decade. The focus has moved from importing complete platforms to building domestic capability across subsystems and technologies. Programmes encouraging local sourcing and technology partnerships have strengthened this trend. More recently, geopolitical tensions in the region have accelerated procurement decisions under the Make in India framework. Order inflows for Bharat Electronics are estimated to have risen sharply in the current financial year as the government prioritised indigenous suppliers for strategic programmes. The Union Budget has reinforced these priorities. Capital spending continues to rise in sectors such as defence and railways even as fiscal consolidation remains a policy objective. This creates an unusual macro backdrop. Overall public finances remain tight, yet specific segments of industrial investment continue to receive sustained support. For companies like Bharat Electronics, this combination translates into demand visibility that extends beyond normal business cycles. The existing order book already provides revenue visibility for several years. More importantly, the pipeline of potential programmes is even larger. Sector estimates suggest that opportunities worth roughly US$12 billion are under consideration, with about US$6.5 billion of orders likely to materialise over the next twelve months. There is also a gradual strategic shift underway. Bharat Electronics is moving from being primarily a supplier of electronic components to participating in larger system level programmes. The company has indicated its involvement in consortium level participation for India’s proposed fifth generation fighter aircraft programme. Additionally, it is positioning itself in indigenous long range air defence systems that could be comparable in scale to imported missile shields. If these ambitions materialise, the company’s earnings profile could change meaningfully. Operating margins have trended higher in recent years. While the longer term average margin has been around 25%, recent quarters have seen levels closer to 30%. This reflects the higher value nature of specialised electronics manufacturing once technological capability is established. Return ratios are equally striking. Return on capital employed is close to 39% while return on equity is around 29%. The balance sheet remains virtually debt free, providing flexibility to pursue new technology programmes without significant financial stress. Over the past three years, revenue growth has averaged around 15% while profit growth has been significantly higher, indicating the benefits of scale and operating leverage. The market has already begun to price in this transformation. The stock trades at a price to earnings multiple of over 50 times. Such valuations suggest that investors expect sustained growth from the defence pipeline, continued margin strength and successful participation in upcoming strategic programmes. However, optimism comes with risks. Defence procurement cycles can still face delays due to budget constraints or procedural complexities. Competition from private sector players is rising as policy frameworks evolve. Sustaining high growth will require consistent conversion of the large opportunity pipeline into firm orders and revenue. Bharat Electronics may never generate the excitement associated with consumer technology companies. Its products are complex, specialized and often confidential. Yet its relevance within India’s industrial landscape is steadily increasing. The company sits at the intersection of three long term trends. Rising defence expenditure. Policy driven domestic manufacturing. And the growing technological intensity of modern warfare. The recent flow of relatively modest order announcements therefore deserves closer attention. They signal that India’s defence investment cycle is gradually translating into steady business momentum rather than sporadic contract driven spikes. For investors willing to look beyond headline deals, Bharat Electronics represents a quieter compounding story. Not a dramatic turnaround. Not a speculative defence bet. Instead, a technology manufacturer benefiting from structural policy shifts and improving financial metrics. In a sector where visibility has traditionally been low and growth uneven, that combination may prove more durable than the market currently realises. Note: We have relied on data fromwww.Screener.inthroughout this article. Only in cases where the data was not available, have we used an alternate, but widely used and accepted source of information. The purpose of this article is only to share interesting charts, data points and thought-provoking opinions. It is NOT a recommendation. If you wish to consider an investment, you are strongly advised to consult your advisor. This article is strictly for educative purposes only. Manvi Aggarwal has been tracking the stock markets for nearly two decades. She spent about eight years as a financial analyst at a value-style fund, managing money for international investors. That’s where she honed her expertise in deep-dive research, looking beyond the obvious to spot value where others didn’t. Now, she brings that same sharp eye to uncovering overlooked and misunderstood investment opportunities in Indian equities. As a columnist for LiveMint and Equitymaster, she breaks down complex financial trends into actionable insights for investors. Disclosure: The writer and her dependents do not hold the stocks discussed in this article. The website managers, its employee(s) and contributors/writers/authors of articles have or may have an outstanding buy or sell position or holding in the securities, options on securities or other related investments of issuers and/or companies discussed therein.  The content of the articles and the interpretation of data are solely the personal views of the contributors/ writers/authors.  Investors must make their own investment decisions based on their specific objectives, resources and only after consulting such independent advisors as may be necessary.</t>
+          <t>The United States has seized anIranian-flagged cargo ship named Touskaafter firing at its engine room to stop it in the Gulf of Oman. The move marks the first time the US has used force in the naval blockade of Iranian ports that began last week. US President Donald Trump announced the operation on Sunday, April 19, saying the ship tried to break through the blockade near the Strait of Hormuz. The action comes at a highly sensitive moment, with American officials preparing for a second round of peace talks with Iran in Pakistan. Those talks were expected to begin as early as Monday, but Iran has now canceled its participation, citing the continued US naval blockade and ‘unrealistic American demands.’ Tehran has already described the ship seizure as a violation of the ceasefire and warned of a “swift response,” raising fresh fears that the fragile truce may not survive. US Central Command, which oversees American military operations in the Middle East, said the ship refused to stop for six hours despite repeated warnings. The Navy then ordered the crew to evacuate the engine room before firing several rounds from a 5-inch MK45 gun into that section of the vessel to disable it. After that, US Marines boarded the ship and took control. Trump also said the Touska had already been under sanctions imposed by the US Treasury Department, and that the vessel is now in American custody. Before Sunday’s incident, more than a dozen ships had reportedly turned back after warnings without any force being used. Tensions between Iran and the United States appeared to rise further after Iranian military-linked figure Ebrahim Zolfaghari claimed that Tehran has rejected all negotiations with Washington, saying the “peace deal is now cancelled” and the Strait of Hormuz is “fully closed again.” While there has been no full official confirmation yet from Iran’s top leadership, State-linked broadcaster Press TV reported that the country’s military command said Tehran would respond soon to the US action. 🚨 🇮🇷 Iran officially rejects all negotiations with the US.Peace deal is now cancelled.Strait of Hormuz fully closed again.pic.twitter.com/FwVQgr4r3u At the same time, Iranian state television quoted a member of the country’s negotiating team saying there was no clear path toward productive talks with Washington this week. “We do not envision a clear prospect for ‘productive’ Iran-US negotiations,” the official said, denying reports that Iran planned to join the upcoming talks. Iranian media blamed Washington for hurting the process, accusing the US of “overreach, unreasonable and unrealistic demands, frequent changes in positions, continuous contradictions,” along with continuing the naval blockade and using threatening language. Iranian officials did not directly respond toPresident Donald Trump’s announcement about a new round of talks. But reports in Iranian state media suggested the meeting may not happen after all. Shortly after news broke of the US seizure of the Iranian ship, Iranian media reported on a phone call between President Masoud Pezeshkian and Pakistani Prime Minister Shehbaz Sharif earlier on Sunday, PBS reported. According to those reports,Pezeshkianaccused the United States of bullying and unreasonable behaviour. He also warned that recent US actions had increased doubts that Washington could once again follow old patterns and “betray diplomacy.” In a separate diplomatic contact, Pakistani Foreign Minister Ishaq Dar held a phone conversation with Iran’s Foreign Minister Abbas Araghchi. Pakistan did not officially confirm that a second round of talks was taking place. Still, security was being tightened across Islamabad. A ceasefire had been in place, but both countries have accused each other of breaking it. The US sees the blockade as legal enforcement. Iran, however, has called it a “siege” and warned it could keep the Strait of Hormuz closed unless restrictions are lifted. US officials had signalled that Vice President JD Vance, special envoy Steve Witkoff and other senior figures would travel to Islamabad for face-to-face talks aimed at ending the conflict. Trump had earlier sounded hopeful about the next round of negotiations. At the same time, he warned Iran that tougher strikes on infrastructure could follow if no deal was reached. Earlier on Sunday, Trump again warned Iran in a strongly worded social media post. “We’re offering a very fair and reasonable DEAL, and I hope they take it because, if they don’t, the United States is going to knock out every single Power Plant, and every single Bridge, in Iran,” he wrote. “NO MORE MR. NICE GUY!” Before the US-Israel war on Iran began, around one-fifth of global oil and liquefied natural gas passed through the narrow waterway. Iran had briefly reopened the strait during the ceasefire but shut it again last week. Tehran has now announced new shipping rules and said parliament is working on a law to regulate movement through the route. Iran’s Parliament Speaker Mohammad Bagher Ghalibaf said the country would not allow others to use the strait while Iranian vessels remain blocked. The Joint Maritime Information Centre said Iranian forces had carried out multiple attacks on ships in the strait and that mines had also been detected. It described the overall threat level as “critical.” Markets reacted immediately to the latest developments. Brent crude surged as much as 7.9% to $97.50 a barrel at the market open. US stock futures fell, while the dollar strengthened as investors moved toward safer assets. This came after oil had dropped sharply on Friday, when hopes of a peace deal had briefly lifted sentiment. Brent had fallen 9% to around $90 a barrel, while diesel prices in the US and Europe also declined. James Kraska, a professor of international maritime law and visiting professor at Harvard Law School, earlier described the blockade as a major shift in US strategy. Speaking in an analysis published by The New York Times, Kraska called it a “kinetic expansion” of earlier American sanctions on Iran. His point was that Washington had moved beyond economic pressure and entered a stage where military force is now being used to enforce policy at sea. James Holmes, chair of maritime strategy at the Naval War College, said, “From a legal standpoint, a blockade is an act of war.” Still, Holmes added that the US action could be viewed as permissible within the wider military campaign known as Operation Epic Fury. Jennifer Kavanagh, senior fellow and director of military analysis at Defence Priorities, said the legal picture is less clear-cut. She added that the legality of a blockade under international law can be “more ambiguous” and often depends on whether it is truly effective. That means it must not only be announced, but also properly enforced in practice. Jennifer Kavanagh, senior fellow and director of military analysis at Defence Priorities, said the legal picture is less clear-cut. She added that the legality of a blockade under international law can be “more ambiguous” and often depends on whether it is truly effective. That means it must not only be announced, but also properly enforced in practice. Kavanagh also warned that if the US tries to widen the operation into what she described as a “global blockade,” it could face legal objections and diplomatic pushback. Beyond legal debates, many security and energy analysts are focused on what happens next. Several experts have warned that Iran could retaliate, either by targeting shipping routes or taking action against US or allied vessels. There are also concerns that the seizure could damage already fragile peace talks expected to take place in Pakistan.</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>How RCB Built a Billion-Dollar Church Without a God</t>
+          <t>GIFT Nifty positive, Crude surges over 7% amid renewed US-Iran tension – Sensex, Nifty set for a quiet start</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>How did a team that became a meme for losing build a $2 billion empire? Discover the story of RCB: a journey from 15 years of heartbreak to the 3 titles in 3 years and the "Red and Gold Faith" that redefined sports fandom.</t>
+          <t>Sensex jumps nearly 300 points and Nifty trades above 24,400; track today’s market movements now!</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2026-03-19T05:30:00+05:30</t>
+          <t>2026-04-20T12:57:48+05:30</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/sports/sports-insights/rcb-2-billion-valuation-ipl-business-model-analysis/4177088/</t>
+          <t>https://www.financialexpress.com/market/sensex-nifty-50-stock-market-today-live-updates-india-us-iran-isreal-war-asia-nikkei-gold-silver-rate-crude-oil-20april2026-4212608/</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>For fifteen years if you wanted to mock someone for loving something that never loved them back, you pointed at an RCB fan. The team had everything. Money. Stars.Virat Kohlifrom the start. And zero trophies. They became a meme.“Ee Sala Cup Namde”turned into a punchline about delusion. Then something flipped. 2024. The women’s team won the WPL. 2025. The men’s team finally lifted the IPL trophy. 2026. The women did it again. Three trophies in three years. RCB became the first franchise in history tohold both the IPL and WPL titlesat the same time. The saddest story in cricket became the most complete. This is not a story about cricket. It is about what happens when a city falls in love with failure. They were the biggest joke in Indian sport. Then they weren’t In cricket, trophies are supposed to be everything. They are the proof, the validation, the story you tell your grandchildren. But somewhere between 2008 and 2024, Royal Challengers Bengaluru rewrote that rulebook. They lost three finals. They finished last multiple times. They lost more than they won. They became a meme for “next year” promises. And yet, they turned into one of the most valuable sports franchises on earth. Vijay Mallyabought the Bangalore franchise for 111.6 million dollars in 2008. He was not thinking about cricket. He was thinking about Royal Challenge whisky and how to sell it to young Indians without breaking advertising laws. The IPL was perfect. A cricket team wearing your colours, playing in your city, surrounded by your logos. Legal, loud, and everywhere. Mallya threw parties. The team became the “King of Good Times.” Players danced at after-match events. The camera caught them laughing, drinking, living. This was not sport as sacrifice. This was sport as lifestyle. And Bangalore, with its IT money and young crowd, loved it. But here is the thing about building a brand on parties. When the music stops, people leave. Mallya’s empire collapsed. Diageo took over. The parties stopped. The team kept losing. Any normal business would have died. RCB did not die. It grew. Virat Kohli joined RCBas a teenager in 2008. He was thin, angry, and hungry. By 2011, he was the future of Indian cricket. By 2015, he was the biggest name in the Indian sport. Every other franchise would have bought him. Every agent would have pushed for a move. Mumbai had more trophies. Chennai had more stability. Kolkata had more passion. Kohli stayed. He stayed when the team finished last. He stayed when they lost three finals. He stayed when critics called him selfish, when fans turned toxic, when the meme of “Ee Sala Cup Namde” became a joke instead of a promise. Year after year, he walked out to bat in red and gold. Year after year, he failed to lift the trophy. And that failure became the story. In 2024, RCB started the season with one win in eight matches. They were dead. Finished. The mathematical chance of making playoffs was one percent. Kohli gave a speech in the dressing room. Nobody knows exactly what he said. But the team won six games in a row. They qualified. They lost in the eliminator, but it did not matter. The comeback was enough. This “1% chance” comeback, inspired by a quote from Virat Kohli, became a metaphor for life lessons among the fan base; teaching them that “you don’t walk away just because something’s difficult”/ Fans still talk about that season more than any title win by other teams. Because it was not about cricket. It was about life. About not giving up when giving up makes sense. About working hard when nobody is watching. About hope as a choice, not a feeling. RCB calls its fans the “12th Man Army.” Every team has fans. But RCB fans are different. They do not support the team because it wins. They support it because it loses with style. In 2025, the franchise released a video. It showed four stories. A student named Likitha Suggala carried her RCB jersey to her graduation ceremony. When people asked why she did not carry her parents’ photo, she said the team was her family. It got her through exams, through loneliness, through the pressure of being a young woman in a competitive city. A man named Harishtook his jersey to the Mahakumbh, a religious festival where millions bathe in holy rivers. He dipped the cloth in the water. To him, this was not superstition. It was devotion. The team later put his photo on their team bus. He cried on camera. In Seattle, a woman painted her entire car red and gold. In Bangalore, a delivery driver turned his bike into a mobile temple for Kohli and Faf du Plessis. These are not marketing stories. These are people who found meaning in a sports team that gave them none of the usual rewards. Other teams sell hope of victory. RCB sold the beauty of trying. May 2025. RCB finally won the IPL. Seventeen years of waiting ended in one night of chaos. The city exploded. Bangalore Metro recorded its highest ridership ever. Over ten lakh people travelled that day. The streets were red. The noise did not stop until morning. Then June 4 happened. The team organized a victory parade near Vidhana Soudha, the state parliament building. Too many people came. The crowd became a crush. Eleven people died. One of them was Sahana, twenty-four years old, from a small town called Kolar. Her family could not even get a freezer box for her body in time. The celebration became a tragedy. A survivor, a twenty-one-year-old woman the media called “S,” told reporters she was trampled. People jumped over her. She screamed. Nobody heard. Later, she watched fireworks on television and felt nothing. Disconnected. Empty. RCB had built a fan base so passionate that it killed people. This is the dark side of love. When emotion becomes mass, it becomes dangerous. The franchise faced hard questions about crowd management, about responsibility, about whether a sports team should mean so much. They had no good answers. They still don’t. Here is where the story gets strange. While RCB was losing finals and breaking hearts, it was also becoming incredibly rich. In 2023, theysigned Qatar Airways as a sponsor. The deal was worth around 75 crore rupees, or 9.1 million dollars. It was one of the biggest sponsorships in league history. This for a team that had never won anything. By 2025, their total revenue hit 597.5 crore rupees. That is approximately 72 million dollars. The highest in the IPL. More than Mumbai, who had five titles. More than Chennai, who had the most loyal regional base. How? Look at the numbers. 421.8 crore came from the central pool + winning amount, the money BCCI distributes equally to all teams from media rights. Every team gets this. But RCB made 123.7 crore from sponsorships alone. That is where the difference lives. Brands pay extra to reach RCB fans. Not because there are more of them. Because they care more. Engagement rate on social media is 16.2 percent. The highest in the league. When RCB posts, people comment, share, fight, love. That attention is worth money. The stadium in Bangalore is small. Only 35,000 seats. But it is in the city center, surrounded by bars and offices and people with money to spend. Ticket prices go up to ₹42,000 for premium seats. They sell out. Matchday revenue hit ₹32 crore in 2025. Then there is merchandise. The Puma deal turned the jersey into fashion. People wear it to college, to parties, to weddings. The RCB Bar and Cafe in Bangalore serves food and drinks year-round, not just during the two-month IPL season. A fitness app called “Hustle by RCB” sells nutrition plans. The team loses games. The brand wins everything. In 2011, RCB started wearing green jerseys for one home match each season. They called it “Go Green.” Recycled fabric. Carbon neutral claims. Lake cleaning projects. Solar panels at the stadium. Critics called it greenwashing. Maybe it was. But here is what happened. The team kept doing it. Fourteen years later, they still wear green once a year. They still publish carbon audits. They still fund school buildings with sustainable design. Mahindra, the car company, partnered with them to promote electric vehicles. The partnership made sense because RCB had built credibility in this space. Whether they deserved it or not. This is how modern branding works. You pick a story. You tell it long enough. It becomes true. November 2025. United Spirits announced they were selling RCB. The team was too valuable to keep. They wanted cash instead. By March 2026, the bidding crossed 2 billion dollars. EQT Group, a Swedish private equity firm, offered between 2.0 and 2.1 billion. Avram Glazer, part of the family that owns Manchester United, bid 1.8 billion. Adar Poonawalla, who makes vaccines, showed interest. So did Ranjan Pai, who runs education businesses. Two billion dollars for a cricket team that plays fourteen league matches a year. For comparison, that is almost the same as the valuation of Juventus, one of Italy’s biggest football clubs, and Borussia Dortmund in Germany. The buyers are not stupid. They know RCB has never won consistently. They also know it does not matter. The IPL media rights are locked until 2027. Every team gets paid regardless of performance. The fan base is locked in.The digital reach grows every year.This is not a sports investment. It is a media annuity. Plus, there is the women’s team. RCB’s women’s franchise won the WPL in 2024 and again in 2026. That adds value. That adds content. That adds more matches per year to sell. When AB de Villiers retired in 2021, the grief was real for all RCB fans. Not for a player. For a friend who had shared so many years of hope and disappointment. That emotional debt is what sponsors buy into. That is what costs 2 billion dollars. The new owners, whoever they are, will face the same puzzle. How do you maintain the value of losing? How do you sell hope when you have already won? The 2025 title changed something. “Ee Sala Cup Namde” is no longer a joke. It is history. The underdog story is finished. RCB is now a champion. Champions are respected. They are not loved the same way. Maybe that is why the valuation peaked now. The brand reached its perfect form. A lifetime of struggle, one moment of glory, endless potential for storytelling. The new owners get the trophy and the narrative. They get the green initiatives and the Qatar Airways deal. They get the 12th Man Army and the two billion dollar price tag. They also get the memory of June 4, 2025. Of eleven dead bodies at a victory parade. Of a young woman who screamed and was not heard. Of a franchise that learned that love, in large enough doses, becomes lethal. RCB is not a cricket team. It is a case study in modern fandom. It was an experiment in whether you could build value without success. That loyalty can be manufactured but also real. That a city can define itself through failure and still celebrate success when it finally arrives. The players will change. Kohli will retire.The new owners will comeand go. The 2 billion dollar valuation will look small in ten years, or absurdly large, depending on where the IPL goes. But the red and gold will stay. The 12th Man Army will find new members. Somebody else will carry a jersey to graduation, or dip it in a holy river, or paint their car in a foreign country. They will do this not because RCB wins, but because RCB tried. Because trying, in the end, is more relatable than winning ever could be. That is the business model. That is the faith. That is Royal Challengers Bengaluru.</t>
+          <t>Sensex, Nifty at 12:50 PM:At this hour, the market is trading with gains, with benchmark indices holding firm in the green. The Sensex is up 429.60 points, or 0.55%, at 78,923.14, while the Nifty has gained 125.35 points, or 0.51%, to trade at 24,478.90 Sensex, Nifty at 12:30 PM:In afternoon trade, the benchmark indices are trading in the green. TheSensexwas up 294.94 points, or 0.38%, at 78,788.48, while the Nifty rose 88.75 points, or 0.36%, to trade at 24,442.30. Among the top gainers, Trent surged around 4%, while SBI gained close to 3%. On the other hand, stocks likeLarsen &amp; Toubro, Titan, andKotak Mahindra Bankwere among the laggards at this hour. Sensex, Nifty at 10:30 AM:At this hour, markets are trading with a positive bias, with theSensexup 331 points, or 0.42%, at 78,824.98, while theNiftyrose 81 points, or 0.33%, to trade at 24,434.95. The top gainers at this hour include SBI up 3%, Trent,Asian Paints,ICICI Bankamong others. Share market today at open:Indian equity indices opened today’s trade on a flat note, with a negative bias. TheNifty 50dropped 33 points or 0.14% to open at 24,320.65, while theBSE Sensexdeclined 67.26 points or 0.09% to open at 78,426. “Technically, the Nifty index is trading around an important breakout level, i.e. 24,400 levels. Going ahead, crossing and sustaining above 24,400 is essential for further upward moves towards 24,650-24,800 levels in the near term. Conversely, a decisive break below 24,000 levels might drag it towards 23,600-23,550 levels,” said Vipin Kumar, Assistant Vice President of Technical Research at Globe Capital. State Bank of India, ICICI Bank, Trent, Axis Bank, and NTPC were the top gainers in the Nifty 50 in the opening trade. Share market today ahead of opening:The Asian markets have opened higher despite renewed tensions inWest Asiaafter the US seized an Iranian ship. However, theGIFT Niftyis indicating a positive start in early trade, up 53 points or 0.22% to trade at 24,447. Earlier on Friday, the NSE Nifty 50 closed the session 157 points or 0.65% higher at 24,354, while the BSE Sensex surged 505 points or 0.65% to close at 78,494. Key global and domestic cues to know on April 20, 2026 TheAsian indiceson Monday morning opened higher as investors continue to keep a cautious eye on developments in the Middle East amid renewed tensions between Iran and the US.Japan’s Nikkei 225rose 0.62%, while the Topix gained 0.68%. South Korea’s Kospi was higher at 0.27% while the small-cap Kosdaq dropped 0.52%. Hong Kong Hang Seng index futures were at 26,502, higher than the index’s last close of 26,160.33. Thefutures tied to the US equity benchmarksdropped on Sunday night as tension between the US and Iran escalated over the weekend with the seizure of an Iranian-flagged cargo ship. Futures tied to the Dow Jones Industrial Average shed 452 points, or 0.9%. S&amp;P 500 futures lost 0.8%, and Nasdaq 100 futures dropped 0.65%. With renewed tensions in West Asia,West Texas Intermediate (WTI) crudefutures surged 7.40% to trade at $90.05 per barrel.Brent crudefutures trade 6% higher at $96.93 today morning. On COMEX, crude prices rose 7.37% to trade at $90.03 a barrel. Therate for 24-carat gold todayis Rs 1,54,630 per 10 grams. The price of gold has risen by 0.91% from yesterday. The 24 kt gold rate today in Delhi is Rs 1,54,360 per 10 grams. The 18-carat gold price today in India is Rs 1,15,972.5. On COMEX, the precious metal was trading at a price of Rs 4,784.90 an ounce, declining 1.94%. In India, thesilver rateincreased 3.96% at Rs 2.58 lakh per kilogram. On COMEX, Silver prices fell 2.86% on Monday to trade at $79.50 per troy ounce. Silver had surged to record highs in January amid geopolitical tensions and economic uncertainty, with heavy speculative buying pushing prices higher, but soon faced volatility. Foreign institutional investors (FII)were the net buyers of shares worth Rs 830.13 crore. On the other hand, theDomestic institutional investors (DIIs)were the net sellers of shares worth Rs 4,515.55 crore on April 17, 2026, according to the provisional data available on the NSE. TheUS DollarIndex (DXY), which measures the dollar’s value against a basket of six foreign currencies, was up 0.23% at 98.33. The index evaluates the strength or weakness of the US dollar in comparison to major currencies. The basket contains currencies such as the British Pound, Euro, Swedish Krona, Japanese Yen, Swiss Franc, etc. The rupee appreciated 0.31% to close at 92.92 to the dollar on April 17. ThePersonal Care sector’s stocksrose the most in Friday’s trade, rising 4% in market capitalisation. Further, Beverages – Alcoholic stocks were followed by the Capital Market sector stocks, which were further followed by the Asset Management Companies (AMCs) stocks. However, the Waste Management sector stocks fell the most, declining 0.78%. TheEmami Group’s market cap rose the most in Friday’s session, rising 5.8%. It was followed by the DCM Group. In the list of DCM Group stocks, DCM Nouvelle’s share surged 7.5%. Apart from that, Indiabulls Group’s market capitalisation fell the most, falling 2.66%.</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Not Rs 1 crore, Not Rs 2 crore: The real math behind a stress-free retirement in India</t>
+          <t>Longest Unbeaten Run In IPL History: Here’s How Punjab Kings Beat Their Own 2014 Milestone</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Building a secure retirement is not about big moves—it’s about getting the small things right over time. From consistency and smarter allocation to disciplined adjustments, a few simple strategies can significantly change outcomes. The question is: are you doing enough today to ensure your savings truly last tomorrow?</t>
+          <t>By avoiding defeat in their first six matches of IPL 2026, Shreyas Iyer’s Punjab Kings have achieved a feat never seen before in 19 years of the league.</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2026-03-19T05:30:00+05:30</t>
+          <t>2026-04-20T06:34:41+05:30</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/money/insights/not-rs-1-crore-not-rs-2-crore-the-real-math-behind-a-stress-free-retirement-in-india/4177210/</t>
+          <t>https://www.financialexpress.com/sports/punjab-kings-longest-unbeaten-run-ipl-history-2026-record/4212581/</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Many working professionals tend to think of retirement as something “for later,” to be planned after they have achieved their desired level of wealth and completed other financial goals. A 32-year-old with a stable financial situation is able to comfortably cover monthly expenses and make occasional investments when surplus funds are available. At first glance, this may appear to be a solid foundation for a comfortable retirement. However, without a structured approach to retirement planning, they may ultimately struggle to build a steady and sustainable long-term retirement corpus. The reason many people fall short in retirement planning is not necessarily because they do not earn enough, but rather due to a lack of consistency, a delayed start, or the absence of a systematic approach. Small gaps caused by irregularcontributions or postponing investmentsbeyond the optimal time can lead to significant shortfalls by the time retirement approaches, especially when the full benefits of time are not utilised. One of the most effective ways to build a strong retirement corpus is to begin early and remain consistent. Time plays a critical role in wealth creation, and even modest contributions can grow meaningfully when given enough time. For instance, an individual who starts investing ₹10,000 per month at the age of 25 is likely to accumulate a significantly larger corpus than someone who starts at 35 with a higher monthly contribution. The difference is not just the amount invested, but the additional years of compounding. Consistency, therefore, often matters more than thesize of the investment. Many people do not increase their investment amounts when they receive a raise. Instead, they continue investing the same amount, regardless of how much their income has grown. As a result, their retirement savings do not increase at the same pace as their earnings. For example, a person earning a monthly salary of ₹50,000 and investing ₹5,000 each month could gradually increase their contribution by an additional ₹3,000–₹5,000 (i.e., from ₹5,000 to ₹8,000–₹10,000) as their salary rises. While these higher contributions may not seem significant in the short term, when done consistently, they can lead to asubstantial increasein long-term retirement savings without placing excessive pressure on day-to-day living expenses. A well-diversified portfolio is essential for balancing growth and stability — two key elements of effective retirement planning. Relying too heavily on a single asset class can either expose your savings to unnecessary risk or limit long-term returns. Diversification ensures that your investments are better positioned to perform across different market conditions. Imagine a 30-year-old investing ₹20,000 every month for the next 30 years. By splitting this: ₹14,000 in Equity (for growth) and ₹6,000 in Debt (for stability) — they create a balanced powerhouse. Assuming an average return of 11–12% on equity and 6 – 7% on debt, this portfolio could grow to a massive ₹4.5 – 5.7 crore. This strategy captures the high returns of the stock market while using debt as a “shock absorber” to protect the corpus during market dips. As retirement approaches, gradually shifting ahigher portion of the portfoliotowards safer instruments can help preserve accumulated wealth and ensure greater financial stability during the withdrawal phase. Retirement planning is not a one-time exercise, but an ongoing process that requires periodic review. Over time, market movements can cause your portfolio to drift away from its original asset allocation, potentially exposing you to higher levels of risk than intended. Regular monitoring and rebalancing help ensure that your investments remain aligned with your long-term goals, time horizon, and risk appetite. For example, consider an investor who starts with ₹10 lakh, investing ₹7 lakh in equity and ₹3 lakh in debt (a 70:30 split). Over time, if equity performs well, the equity portion may grow to ₹15 lakh while debt increases to ₹4 lakh, making the total ₹19 lakh. This shifts the allocation to nearly 80:20, increasing the overall risk. By rebalancing, moving some money from equity back into debt, the investor can bring the portfolio back to its original mix and maintain a balanced level of risk. Regular rebalancing also provides an opportunity toreassess financial goalsand make necessary adjustments based on changing life stages, ensuring that the retirement plan remains both relevant and sustainable over time. Consistency plays a critical role in building a strong retirement corpus. However, many investors tend to pause or stop their investments during periods of financial pressure or shifting priorities. These interruptions can significantly impact long-term outcomes by breaking the compounding cycle. For example, consider an individual investing ₹12,000 per month towards retirement. If they stop investing for just 3 years during their investment journey, they miss contributing approximately ₹4.32 lakh during that period. More importantly, they also lose the potential long-term growth this amount could have generated. Over a 20–25 year period, this missed contribution could translate into a significantly larger shortfall in thefinal retirement corpus. Staying disciplined and continuing investments—even during challenging phases—helps maintain momentum and ensures that long-term financial goals remain on track. While building a retirement corpus is important, it is equally essential to plan how that corpus will translate into a steady income after retirement. Many individuals focus primarily on accumulation but give little thought to how their savings will support their monthly expenses over the long term. For example, an individual who accumulates a retirement corpus of ₹2 crore may assume it is sufficient. However, if they require around ₹70,000 per month (approximately ₹8.4 lakh annually) to maintain their lifestyle, they need to ensure that withdrawals are planned carefully. A structured approach, such as withdrawing around 4–5% annually while keeping the remaining corpus invested—can help generate a sustainable income without depleting savings too quickly. By planning ahead, through a combination of systematic withdrawals and income-generating investments, individuals can create a stable andpredictable cash flow during retirement.This ensures that their savings last longer and continue to support their financial needs throughout their retirement years. Building a strong retirement corpus is less about large, one-time decisions and more about consistent, disciplined actions over time. By making small but strategic adjustments and staying committed to long-term goals, individuals can create a stable and reliable financial foundation for their retirement years. Disclaimer:This article is for informational purposes only and does not constitute financial advice. Please consult a qualified professional before making investment decisions.</t>
+          <t>The “New Punjab” is doing things the “Old Punjab” could only dream of. Bydismantling Lucknow Super Giants (LSG)at Mullanpur,Punjab Kings (PBKS)have extended their unbeaten streak to start the season to six matches (5 wins, 1 No Result) inIPL 2026. This historic run officially eclipses the legendary starts of the2014 Kings XI Punjaband the2015 Rajasthan Royals, setting a new gold standard for dominance in an IPL campaign. Before this season, no team had ever managed to go past their first five games without a loss. Punjab Kings have now shattered that ceiling with a run that has combined clinical chasing and record-breaking totals. In 2014, the team (then Kings XI Punjab) took the tournament by storm during the UAE leg.They were an unstoppable force, winning five games in a row before returning to India. A year later, Rajasthan Royals equaled Punjab’s record with a clinical 5-0 start. While PBKS owns the beststart, the record for the longest winning streak at any point in a season still belongs to KKR.Note: Mumbai Indians’ best-ever streak is 6 matches (achieved in 2008, 2017, and 2025).</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Banking &amp; Finance</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
@@ -7953,615 +7955,615 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>No synopsis available</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>No content available</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Dubai property market: Why Citi Research expects 20% price drop</t>
+          <t>Prestige Group announces 3-year partnership with Autodesk to deploy design and cloud tools across projects</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Dubai’s property market faces a twin challenge of rising supply and weakening demand, with Citi warning that prices could come under pressure as geopolitical risks test its safe-haven appeal.</t>
+          <t>Prestige Group partners with Autodesk for digital project transformation—know the details!</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>March 17, 2026 14:09 IST</t>
+          <t>April 15, 2026 17:49 IST</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/dubai-property-market-why-citi-research-expects-20-price-dropnbspnbsp-4175397/</t>
+          <t>https://www.financialexpress.com/business/industry/prestige-group-announces-3-year-partnership-with-autodesk-to-deploy-design-and-cloud-tools-across-projects/4206871/</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Dubai’s real estate market is facing pressure from two simultaneous shocks. Nearly 3.85 lakh units are currently under construction, with around 80% expected to be delivered between 2026 and 2028. The United States-Iran conflict is quietly dismantling the city’s safe-haven demand story. Citi Research said the downside risks could be significant under a weaker demand environment. “In our bear case, assuming zero construction delays and a population decline in 2026 followed by a slow recovery, Dubai real estate prices could fall by an average of 7% annually from 2026-28, aggregating to approximately 20% drop by 2028 versus 2025 base prices,” the report said. Dubai has been under-supplied for most of the last decade. Approximately 3.85 lakh new residential units are currently under construction across the city, with apartments accounting for the vast majority of the supply. Citi Research expects about 80% of the total pipeline to be delivered between 2026 and 2028. That is an enormous volume arriving in a compressed window. It arrives precisely when demand assumptions are being revised downward. The market’s best hope, counterintuitively, is that developers fall behind schedule. Citi Research’s base case builds in an assumption that roughly 30% of units due each year get pushed into subsequent years due to resource constraints and execution challenges. “Delivery delays on the aforesaid under-construction units, due to resource constraints or other factors, could turn out to be positive for the sector in the medium-term,” as quoted by Citi. For years, Dubai attracted residents and capital from across the world on one simple pitch. Stability. The United States-Iran conflict has put a question mark over that pitch in a way few events have managed before. Citi Research’s updated base demand model already reflects the damage. The brokerage now assumes just 1% population growth for Dubai in 2026. Compare that to roughly 4% annual growth the city was posting in recent years. A modest recovery to 2.0 to 2.5% per year is expected over 2027 to 2031. Even that remains well below the trajectory that was supporting Dubai’s property boom. Both end-users considering a move to Dubai and international investors who have long treated the city as a capital-preservation destination are now reassessing their positions. “The ongoing US-Iran conflict introduces considerable risk to Dubai’s future population growth expectations and hence real estate demand, as it potentially questions Dubai’s safe-haven appeal,” the Citi report added. Set aside the extreme outcomes. Citi Research‘s central scenario is itself a material shift from what the market has grown accustomed to. Combining the revised population growth assumptions with the incoming supply pipeline, the brokerage’s base case supply-demand model points to annual price declines of 2 to 3% through 2026 to 2028. That aggregates to approximately a 7% cumulative fall in Dubai real estate prices by end-2028. But for a market that has been one of the strongest-performing globally over the last three to four years, it marks a real and meaningful turn in direction, the firm added. “Overall, our base case S-D model points to 2-3% p.a. decline in pricing over 2026-28, aggregating to c.7% decline in real estate prices by end-2028,” as quoted by Citi. Citi Research’s scenario analysis lays bare just how much uncertainty is sitting inside Dubai’s property market right now. Even the optimistic outcome is not particularly exciting. In the bear case, the brokerage assumes zero construction delays and a population decline in 2026 followed by a slow recovery. Under those conditions, prices fall by an average of 7% annually through 2026 to 2028. That produces a cumulative 20% drop against 2025 base prices by 2028. In the bull case, 50% of the supply pipeline gets delayed and population growth recovers to levels seen in recent history. Average annual prices then remain largely flat over the next three years, the firm added. Flat prices, that is the best outcome Citi Research is willing to put its name to right now. The distance between a 20% crash and flat prices comes down almost entirely to how deep and lasting the United States-Iran conflict’s impact on Dubai’s demand base turns out to be. “In our bear case, assuming zero construction delays and a population decline in 2026 followed by a slow recovery, Dubai real estate prices could fall by an average of 7% annually from 2026-28, aggregating to approximately 20% drop by 2028 versus 2025 base prices,” as quoted in the report. Citi Research points out that this is precisely the buyer segment most exposed to any erosion in Dubai’s safe-haven reputation. If the conflict extends and the city’s image for political neutrality takes a lasting hit, international capital is the first to redirect elsewhere. Dubai’s price discovery at the top end of the market has historically been driven by this cohort. A sustained pullback in international demand would not just hurt transaction volumes. It would reset price expectations across the board, the firm explained. “International buyer demand could be disproportionately affected by any perceived decline in Dubai’s safe-haven status, partly also dependent on the length of the current conflict,” as quoted by the firm. Dubai’s property market is entering a period defined by two forces pulling against each other. A supply pipeline that was always going to test the market. And a geopolitical shock that has arrived precisely when demand needed to hold firm, as per the report. Citi Research is not calling for a collapse. But it is not calling for a continuation of the boom either. The range of outcomes, from flat prices to a 20% decline, tells you everything about how much genuine uncertainty sits in this market right now. The next two years will be decided not by any developer’s project pipeline or pricing strategy. They will be decided by whether Dubai can preserve the one thing that made it a global real estate destination in the first place. Its reputation as a safe place to be, the firm added. Cabinet approves Rs 2,584.6-crore small hydro power scheme to add 1,500 MW capacity in remote and underserved regions. The scheme aims to unlock Rs 15,000 crore in investments and provide financial support for projects in the Northeast and border districts. It will also create employment opportunities and align with Atmanirbhar Bharat goals.</t>
+          <t>Real Estate Company, Prestige Group has announced a three-year partnership with software company Autodesk to deploy the firm’s design and cloud tools across the enterprise. “This landmark engagement marks one of the largest new enterprise collaborations and underscores Prestige Group’s commitment to digitally transforming its end-to-end project lifecycle,” the company said in its filing. Under the partnership, the real-estate firm will deploy central Autodesk tools including, and Autodesk Forma and  the Autodesk  AEC (Architecture, Engineering &amp; Construction) Collection across its portfolio of residential, commercial, retail, hospitality, and mixed-use developments. “The transformation will also introduce process standardization, ecosystem-wide digital alignment, and capability-building initiatives for partners—redefining how projects are designed, managed, and delivered across the organization,” Prestige Group said in its press release. Additionally, the real-estate firm will utilize Autodesk technologies to implement 4D and 5D capabilities, to help integrate designs, schedule and execute workflows and so on. Commenting on the partnership, Vishesh Kaul, Chief Information &amp; Digital Officer, Prestige Group, said ““By partnering with Autodesk, we are building a connected digital backbone that unifies design and execution across our enterprise. This move enables greater collaboration, improved efficiency, and stronger control across our projects while positioning us for a more sustainable and future-ready growth journey.” Emphasizing on the efficiency of these technological developments, Kamolika Gupta Peres, Vice President, Autodesk India &amp; SAARC said, “Our collaboration with Prestige Group further strengthens our engagement with leading developers and underscores the growing shift toward design-led, technology-enabled transformation.” She added that ,“By embracing integrated, cloud-based platforms, the industry can revolutionize how projects are delivered—enabling sustainable, design-driven, and cost-efficient developments to be completed in significantly less time.” On Monday the company’s stock ended the trade at Rs 1,303.3 down over 1% from its previous close. Over the past one month the stock has delivered a return of more than 4%. However, over the past six months the stock has declined by nearly 19%, and since the past one year the stock has climbed by nearly 9%. So far in 2026, the stock has fallen by more than 18%. Tata Motors celebrates 35 years in Uttar Pradesh with the rollout of their 1 millionth commercial vehicle, an electric bus. The Lucknow facility supports over 8,000 jobs and exports to global markets. Chief Minister Yogi Adityanath and Tata Sons Chairman N. Chandrasekaran attended the event, showcasing the state’s sustainable growth and development. The plant runs on renewable energy.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Mumbai real estate registration hits 14-year high- Why one region is dominating 57% of deals</t>
+          <t>Godrej Properties reports record Rs 34,171 crore booking in FY26, up 16% YoY</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Mumbai’s housing market isn't just growing; it's transforming. In February 2026, property registrations hit a 14-year high, fueled by a massive shift toward luxury apartments and the Western Suburbs' 57% market dominance. With stamp duty revenue surging 21%, the data reveals a city trading entry-level flats for premium lifestyle upgrades, powered by the game-changing Coastal Road and infrastructure boom.</t>
+          <t>Godrej Properties reports record Rs 34,171 crore bookings in FY26, up 16% YoY—explore the full performance highlights now!</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>March 3, 2026 11:39 IST</t>
+          <t>April 10, 2026 15:32 IST</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/industry/mumbai-real-estate-registration-hits-14-year-high-why-one-region-is-dominating-57-of-deals/4161045/</t>
+          <t>https://www.financialexpress.com/business/industry/godrej-properties-reports-record-rs-34171-crore-booking-in-fy26-up-16-yoy/4202657/</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Mumbai’s residential property market reached a 14-year peak in February 2026, recording 13,029 property registrations and contributing Rs 1,134 crore to the state treasury in stamp duty collections. This represents an 8% increase in registration volumes and a massive 21% jump in revenue compared to the same period last year. The data suggests a massive tilt toward high-value luxury homes, as residential sales now account for 80% of all city transactions. While volumes grew steadily, the disproportionate rise in revenue indicates that expensive apartments are driving the current market frenzy across the city. The composition of Mumbai’s housing market is undergoing a significant change as buyers move away from entry-level properties. Transactions for homes priced above Rs 5 crore rose to 8% of the total market, while the Rs 2 crore to Rs 5 crore segment climbed to 20%. In contrast, affordable housing priced below Rs 1 crore saw its share drop from 46% to 40% over the last twelve months. This movement toward premium inventory is the primary reason why the government’s revenue grew nearly three times faster than the actual number of units sold. Shishir Baijal, Chairman &amp; Managing Director of Knight Frank India, noted in the report: “Demand remains largely end-user driven, with the mid-to-premium segments gaining traction, while suburban markets continue to dominate on the back of improving connectivity and expanding infrastructure.” The geographical focus of Mumbai’s real estate activity has narrowed significantly toward the Western Suburbs, which now command 57% of the total market share. This is a sharp increase from the 49% recorded in February 2025. Meanwhile, the Central Suburbs saw their contribution dip to 30%. Core city areas like South Mumbai and Central Mumbai remained static or saw slight declines in their share of the pie, largely due to high entry costs and a lack of new land parcels for development. The Knight Frank India report states: “The Western Suburbs have further consolidated their leadership, reinforcing their position as the city’s most active housing corridor.” Despite the increase in spending, Mumbaikars continue to show a strong preference for functional, compact living spaces. Properties measuring up to 1,000 sq ft accounted for 81% of all registrations during the month. The most popular size remains the 500 to 1,000 sq ft bracket, making up 45% of all deals. However, there is a slow but steady increase in the demand for larger apartments exceeding 1,000 sq ft, as affluent buyers prioritize improved living standards and permanent ownership over smaller, transitional homes. Shishir Baijal further observed in the Knight Frank India analysis: “Mumbai’s residential market is not merely witnessing a cyclical upswing, it is demonstrating structural stability, infrastructure-led growth, and long-term confidence.” The record-breaking performance in February is being tied directly to the massive capital expenditure by the Brihanmumbai Municipal Corporation (BMC). Major projects like the Coastal Road and various link corridors are making once-distant suburban pockets more accessible to the central business districts. This connectivity is encouraging buyers to commit to long-term purchases in the suburbs, where they can find a better balance of price and lifestyle amenities compared to the saturated island city. The report by Knight Frank India mentions: “The BMC’s largest-ever budget, with its continued emphasis on transformative infrastructure projects such as the Coastal Road and key link corridors, is expected to further reinforce this positive trajectory.” The state exchequer has been the primary beneficiary of the premiumization trend, with the Rs 1,134 crore collected in February marking the highest ever for this specific month. The data reveals that even when monthly volumes fluctuate—as seen in the 22% dip in registrations from December 2025 to January 2026—the revenue remains resilient because the value of each individual transaction is climbing. This ensures that the government maintains a steady stream of income regardless of minor monthly variations in unit sales. The analysis by Knight Frank India concludes: “This sustained momentum is a testament to the inherent strength and depth of Mumbai’s residential sector.” The Tata Nexon has become the best-selling car in India for five of the last six months, beating out popular models like Maruti Suzuki Dzire and Hyundai Creta. The implementation of GST 2.0, which lowered taxes on compact cars and SUVs, has contributed to this success. The Nexon’s availability in all fuel types and its emphasis on safety have also made it a popular choice among Indian buyers.</t>
+          <t>Indian real estate company, Godrej Properties, reported its highest-ever quarterly and annual bookings at Rs 34,171 crore, with its FY26 booking value rising by 16% YoY on strong sales with key contributions from major residential markets, the company said in its regulatory filing. The company said the rise in booking value came via the sale of 17,515 units of 27 million sq. ft., reflecting a YoY volume growth of 5%. “This is the highest-ever full-year booking value and volume announced by any listed real estate developer in India to date,” Godrej Properties said in its statement. For FY26, the company had set a target of achieving Rs 32,500 crore via pre-sales. It stated that GPL has achieved 105% of its annual guidance for booking value for FY26. Over the past three years, its booking value has grown at a CAGR of 41%. A significant portion of revenue came from sales bookings in residential markets like Mumbai Metropolitan Region (MMR) at Rs 10,313 crore, followed by Bengaluru at Rs 8,802 crore and Delhi NCR at Rs 7,410 crore. The city of Pune accounted for sales bookings worth Rs 3,659 crore, followed by Hyderabad at Rs 2,360 crore and other cities aggregating to Rs 1,627 crore. GPL added that its two zones—South Zone comprising Bengaluru, Hyderabad, and Chennai, and its Mumbai zone including Mumbai and Indore—crossed a booking value of Rs 11,000 crore for the first time, underscoring strong real estate demand. Its Q4FY26 booking value grew 21% QoQ to Rs 10,163 crore. “This was achieved through the sale of 4,791 units with a total area of 7.26 million sq. ft.,” the company said. GPL’s Q4FY26 collections rose 14% YoY to Rs 7,947 crore, and its collections for the financial year 2026 were reported at Rs 19,965 crore, rising 17% YoY. The real estate firm added that it has achieved 95% of its annual guidance collections for FY26. The company’s operating cash flow (OCF) for the reporting quarter recorded a YoY growth of 14% at Rs 4,631 crore, while FY26 OCF rose 5% YoY to Rs 7,830 crore. For Q4FY26, its free cash flow was generated at Rs 626 crore, marking a 5% YoY increase. Commenting on the performance, Gaurav Pandey, MD &amp; CEO, Godrej Properties, said: “GPL’s well-rounded performance in FY2026 underscores the strength of demand for well-designed, high-quality homes in India’s major metropolitan markets.” He added, “We remain focused on building on this momentum in FY2027 through excellence in design, construction quality, timely delivery, sustainability, and innovation.” The company’s share price ended Friday’s trade at Rs 1,724, up nearly 2% from its previous close. Over the past one month, the real estate firm’s stock has delivered a return of nearly 3%. However, looking at the longer time frame, over the previous six months, the stock has declined by more than 17%, while over the past one year, the company’s share price has gone down by over 11%. So far in 2026, the Godrej Properties share price has declined by more than 14%. Actor Rajesh Kumar’s failed farming venture and Rs 2 crore debt became the foundation of his unexpected passion for organic farming. Despite facing hardships, he persisted and inspired his sisters to quit their high-paying jobs and join him in Bihar. After setbacks and financial struggles, Rajesh has managed to reduce his debt to Rs 20 lakh and is now balancing acting and farming both.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Gurugram topples Mumbai again as India’s biggest luxury housing market</t>
+          <t>One property sold to over 25 buyers in Rs 500 crore Gurugram fraud — How to avoid such scams and 7 must-check documents</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Gurugram topped Mumbai for the second year in a row in ultra-luxury housing sales, clocking Rs 24,120 crore in 2025 for homes priced above Rs 10 crore. Dwarka Expressway and Golf Course Extension Road led the surge amid rising HNI and NRI demand.</t>
+          <t>A Rs 500 crore property fraud in Gurugram, where a single commercial unit was allegedly sold to over 25 buyers, highlights a critical gap in real estate transactions — registered documents alone do not guarantee ownership. Here’s what went wrong and the 7 key property documents every buyer must verify to avoid falling into similar traps.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>February 23, 2026 22:20 IST</t>
+          <t>April 10, 2026 10:13 IST</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/news/gurugram-topples-mumbai-again-as-indias-biggest-luxury-housing-market/4152731/</t>
+          <t>https://www.financialexpress.com/money/one-property-sold-to-over-25-buyers-in-rs-500-crore-gurugram-fraud-how-to-avoid-such-scams-and-7-must-check-documents-4202234/</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Once a satellite city, Gurugram has now become the epicentre of India’s luxury housing boom. In 2025, it toppled Mumbai for the second year in a row, clocking Rs 24,120 crore in sales of ultra-premium homes — the clearest signal yet of how new wealth and infrastructure are redrawing the country’s real estate map.According to the latest report by India Sotheby’s International Realty (ISIR) and CRE Matrix, Gurugram’s luxury housing segment — homes priced at Rs 10 crore and above — recorded transactions worth Rs 24,120 crore in calendar year 2025, outpacing Mumbai’s Rs 21,902 crore. This marks the second year in a row that Gurugram has overtaken Mumbai, which had dominated the luxury segment for nearly four decades. The surge was driven by record-high sales of 1,494 luxury homes, with total transaction value in Gurugram jumping almost sixfold from Rs 4,004 crore in 2023 to Rs 24,119 crore in 2025. The average size of homes sold stood at nearly 5,000 sq. ft., with the 4,000–6,000 sq ft segment contributing the largest share in value terms, while units above 8,000 sq ft accounted for 22% of overall value.Tina Talwar, Area Director, India Sotheby’s International Realty, said: “What is particularly notable is that this growth is no longer confined to legacy addresses. Emerging micro-markets such as Dwarka Expressway, Golf Course Road, and Golf Course Extension Road are collectively driving a structural expansion supported by infrastructure upgrades, superior product launches, and enhanced connectivity.” Among these, Dwarka Expressway led the boom, with a 2,079% surge in transaction value — from ₹383 crore in 2024 to ₹8,347 crore in 2025 — backed by large-scale luxury launches and improved infrastructure. Golf Course Extension Road (GCRE) followed with a 379% rise in transaction value and notable price appreciation, as average prices climbed from ₹24,855 to ₹37,899 per sq. ft. In contrast, traditional premium corridors such as Golf Course Road saw moderated activity due to limited new supply.Abhishek Kiran Gupta, Co-founder and CEO, CRE Matrix, said, “The nearly tenfold growth in the luxury segment over the past two years underscores sustained buyer confidence, strong capital inflows, and the expanding base of high-net-worth individuals. It also reflects a maturing demand profile — one that remains robust yet increasingly discerning, with buyers prioritizing prime locations, superior construction quality, and branded, amenity-rich developments.”Talwar added, “This momentum is being reinforced by broader capital formation, with 103 Indian corporates raising a record $19.54 billion through main-board IPOs in 2025, creating a new cohort of founders and entrepreneurs entering the luxury housing segment. While geopolitical headwinds persist, buyer sentiment remains optimistic, albeit with more calibrated expectations.”According to the report, Gurugram’s dominance represents a broader structural shift in India’s property market — from legacy metros to emerging urban hubs anchored by new infrastructure and wealth creation across technology, start-ups, and financial services.Aakash Ohri, Managing Director and Chief Business Officer, DLF, said: “Strong demand in the over `10 crore segment reflects a decisive shift from mere ownership to the pursuit of a superior living experience — defined by larger, well-designed homes in gated projects offering privacy, security, lifestyle amenities, wellness, and curated community spaces, along with robust social infrastructure. This momentum is driven by sustained wealth creation across technology, start-ups, and financial services, alongside a growing base of entrepreneurs and senior professionals.”Ohri added that the luxury buyer profile is becoming younger, with discerning buyers in their early 30s now actively investing. “Consistent NRI demand also underscores the appeal of these developments as they offer a global lifestyle benchmark aligned with what they are accustomed to overseas,” he said.  Amid tensions in West Asia, Indian-flagged LPG carriers Shivalik and Nanda Devi successfully cross the Strait of Hormuz, bringing 92,700 metric tonnes of LPG to Mundra and Kandla ports on March 16 and 17. This provides relief to India’s cooking gas supply chain, which has been disrupted by the conflict and shortage of LPG due to 28 affected Indian-flagged vessels.</t>
+          <t>A shocking real estate fraud in Gurugram once again exposed a critical gap in property transactions — documents alone do not guarantee ownership. In the widely reported 32nd Avenue case, a single commercial property was allegedly sold to over 25 buyers, triggering a scam estimated at nearly Rs 500 crore. Despite many buyers holding agreements, receipts and even registered documents, ownership itself became disputed — leaving investors in limbo. According to reports, Dhruv Dutt Sharma, CEO of the 32nd Avenue commercial project, was arrested in February 2026. Investigators allege that a 3,000 sq. ft. commercial floor was sold multiple times between 2021 and 2023. The modus operandi reportedly included – selling the same unit to multiple investors, creating fake agreements and misleading documentation, delaying or stalling conveyance deeds and leasing back properties via an associated firm to retain control. While initial reports suggested around 25 affected buyers, authorities now suspect the number could run into hundreds, with multiple FIRs already filed. This case raises a key legal question — if multiple buyers have registered documents, who is the rightful owner? Harsh Parikh, Partner at Khaitan &amp; Co, explains that registration alone is not decisive. “Property law prescribes that the first document to be executed will get preference. Registration alone is not enough. Date of execution is of paramount importance.” In simple terms, the earliest valid transaction can override later ones, even if others also hold registered papers. The Gurugram case underlines a hard truth: A bundle of documents does not equal clear ownership and only a properly verified title does. To avoid falling into similar traps, experts stress the need for thorough due diligence before buying property. 7 must-check property documents before buying (as suggested by Sujit Bangar, Founder, TaxBuddy.com) 1. Mother Deed This is the origin document of ownership. It helps establish how the title started and forms the base for verifying all subsequent transfers. 2. Complete chain of Sale Deeds Collect all sale deeds in the ownership chain and check: Names match across documents Property details are consistent Each transfer is properly registered 3. Encumbrance Certificate This reveals loans or mortgages, legal claims, past transactions. Any undisclosed entry should be treated as a major red flag. 4. Mutation Records These show whether government land records recognise the current owner. While not proof of title, they act as a crucial cross-check. 5. Property Tax Records Ensure the seller is the one paying taxes, no dues are pending as mismatch here could indicate ownership or possession issues. 6. Approved Building Plan &amp; Occupancy Certificate Especially for commercial properties, verify that construction matches approved plans and usage is legally permitted. 7. RERA Registration (if applicable) Check project details on the RERA portal like promoter name, approvals and layout, disclosures, etc. Any mismatch with seller claims is a serious warning sign. Final and most important step: Independent legal check Even if all documents look clean, experts strongly advise one final step. “Every buyer must undertake title diligence by issuing public notice, conducting searches at sub-registrar office and at the registrar of corporate affairs,” says Harsh Parikh. This includes independent title search, public notice to invite objections, verification of records beyond seller-provided papers. Summing up… The Rs 500 crore Gurugram fraud is not just another scam — it is a reminder that real estate transactions demand deeper scrutiny than paperwork suggests. For buyers, the takeaway is clear: Don’t rely on documents alone. Verify the title, check records independently, and involve a legal expert before investing. Disclaimer: This article is based on publicly available reports, expert commentary, and general legal and financial principles related to property transactions in India. The case details mentioned are subject to ongoing investigation and may evolve as authorities proceed further. The document checklist and due diligence measures highlighted in the story are for informational purposes only and should not be construed as legal or investment advice. Property laws, documentation requirements, and verification processes may vary depending on the state, nature of the property, and specific transaction terms. Readers are advised to conduct independent verification of property records and consult qualified legal professionals, chartered accountants, or real estate experts before entering into any property transaction or making investment decisions. The publication and the author shall not be held responsible for any losses arising from reliance on the information provided in this article. The Masters Tournament at Augusta National Golf Club is a challenging event that tests a golfer’s skills, composure, and nerve. With a serene setting and demanding course, it quietly exposes weaknesses and puts pressure on players. The winner must have both physical skills and mental fortitude to navigate the unexpected and constantly shifting leaderboard.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>CJ Roy’s son Rohit Roy remembers his father in video message, calls him a ‘deeply compassionate man’</t>
+          <t>Lodha Developers Q4: Record pre-sales, strong collection drive debt reduction</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Rohit Roy remembers his father CJ Roy in an emotional video message, speaking about loss, legacy and leadership as Confident Group moves forward amid investigation.</t>
+          <t>Lodha Developers posts record Q4 pre-sales and strong collections, with net debt down despite sales being impacted by geopolitical tensions in March.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>February 9, 2026 23:05 IST</t>
+          <t>April 7, 2026 11:14 IST</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/india-news/cj-roys-son-rohit-roy-remembers-his-father-in-video-message-calls-him-a-deeply-compassionate-man/4136979/</t>
+          <t>https://www.financialexpress.com/market/lodha-developers-q4-update-record-pre-sales-collections-debt-reduction-4198082/</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>The death of CJ Roy, founder and chairman of the Confident Group, sent shockwaves across business circles in India. Roy died by suicide at his Bengaluru office on January 30, 2026, when Income Tax officials were conducting raids. As investigations continue, his son, Rohit Roy has reacted to his father’s untimely death. Days after the tragedy, Rohit Roy released a video message on Instagram, choosing to speak about loss, values and legacy that his father passed on. “The passing of my father, Dr. Roy CJ, on 30th January 2026 is an immense loss—not only for our family and colleagues, but also for the many people whose lives were touched by his work, his ideas, and the institutions he helped build,” Rohit said. A post shared by ROHIT ROY (@doncasanova) Rohit spoke about the response the family has received from across regions, including from people who never met his father personally. Many, he said, reached out to share how CJ Roy inspired them through his discipline and work ethic. He described his father as a ‘deeply compassionate man’ who believed leadership came with responsibility beyond business. He also spoke about his commitment to charity, concern for communities and support for those in need, Rohit said, came from a genuine belief in dignity, livelihoods and the future of people. On a personal level, Rohit said his father was his guide and role model. From a young age, he was taught that leadership was not about titles or appearances, but about discipline, integrity and long-term thinking. One lesson, he said, stayed with him strongly. His father never referred to the company as “my Confident Group,” but always as “our Confident Group.” It showed his belief that institutions are built by people who feel a sense of belonging, responsibility and shared purpose. Addressing concerns about the future of the Confident Group, Rohit said the company was built as an institution, not around one individual. Strong governance, experienced leadership and capable teams, he said, remain firmly in place. “The foundations remain intact and fully operational,” he said, adding that the group continues to function with stability, discipline and focus, and that all commitments remain unchanged. “Loss does not weaken institutions built on principle; it tests them,” he said. “What was built on conviction will endure.” Rohit Roy is a real estate developer, entrepreneur and well-known luxury car influencer, recognised by his online persona Don Casanova. With over 1.2 million Instagram followers, he is known for his signature blue-themed collection of high-end cars, including rare Bugatti and Rolls-Royce models. He also oversees Confident Group’s UAE operations and runs his own luxury lifestyle brand. According to Bengaluru police, CJ Roy arrived at his office between 2 and 3 pm on January 30, when Income Tax officials were present for final scrutiny of documents seized during earlier raids. After briefly interacting with them, he entered his cabin around 3 pm. Police say he shot himself between 3:00 and 3:10 pm using a licensed pistol found at the scene. There were no signs of forced entry or outsiders, and the investigation is ongoing.  Things may soon change in a big way at HSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported.</t>
+          <t>Lodha Developers reported its highest-ever quarterly pre-sales of Rs 5,890 crore in Q4FY26, registering a 23% year-on-year(YoY) growth. The company said that sales in March were impacted due to the Iran war, leading to a deferral of transactions and a shortfall of Rs 470 crore against its guidance. For FY26, pre-sales came in at Rs 20,530 crore, up 16% YoY. The company posted collections of Rs 5,230 crore in Q4FY26, marking an 18% increase over the same period last year. Collections also saw a sharp 47% jump compared to the previous quarter, supported by faster construction activity. For the full financial year of 2026, total collections stood at Rs 15,160 crore, reflecting a 5% YoY growth. Lodha Developers continued to expand its footprint during the quarter by adding one project in the Mumbai Metropolitan Region with a GDV of Rs 1300 crore. In FY26, the company added 12 projects across key markets including MMR, Pune, Bengaluru and NCR, with a combined GDV of around Rs 60,000 crore, significantly higher than its annual guidance. The company said its total saleable GDV stood at around Rs 2 trillion as of April 1. It added that it plans to moderate business development investments over the next two years and focus on increasing free cash flow. Lodha Developers also reported a reduction in net debt by Rs 800 crore during Q4FY26 to Rs 5,370 crore, driven by strong collections. Despite higher investments during the year, the company maintained a net debt-to-equity ratio of 0.23x, which remains well below its internal threshold of 0.5x. These are provisional updates, the company will release the audited financials for Q4FY26 and full year of FY26 later this month or next month. The date for the same has not been announced by the company. The share price of Lodha Developer is steady in early trade. It has declined 33.31% so far this year. In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>India’s housing map flips in 2025: How Chennai became the hottest market, outpacing Mumbai</t>
+          <t>Housing slowdown worsens: India home sales below 1 lakh for first time in 5 years</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>India’s housing market is splitting fast. While Mumbai and Pune cool sharply, one southern city is rewriting the demand story.</t>
+          <t>India’s housing market slips below 1 lakh sales for the first time in years, but Bengaluru and Delhi-NCR are defying the slowdown trend.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>February 5, 2026 18:47 IST</t>
+          <t>March 31, 2026 14:32 IST</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/money/indias-housing-map-flips-in-2025-how-chennai-became-the-hottest-market-outpacing-mumbai-4132437/</t>
+          <t>https://www.financialexpress.com/business/industry/housing-slowdown-worsens-india-home-sales-below-1-lakh-for-first-time-in-5-years/4190380/</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Chennai is leading a massive southern surge while the traditional heavyweights of Mumbai and Pune face a cooling period. The gap between regions reached a record high in 2025 as buyer behavior turned more selective across the country. According to the PropTiger Real Insight report (Jan-Dec 2025), “India’s residential markets in calendar year 2025 reflected a phase of measured normalisation following the elevated post- pandemic momentum of 2024.” Chennai recorded a massive increase in demand, selling 24,892 units in 2025 compared to 16,044 units in 2024. This growth indicates a market that is fundamentally different from the cooling trends seen in North and West India. The city remained stable through the mid-year period before accelerating toward a record-breaking Q3, the report noted. The southern city stayed structurally sound throughout the year as buyers focused on end-user demand rather than temporary gains. Even with a small moderation in the final quarter, volumes remained higher than at the start of the year. This resilience suggests that the local market is less prone to the shocks currently affecting the Mumbai region. Developer discipline played a major role in keeping inventory in check while the city prepared for the upcoming state elections. Supply remained calibrated to match the absorption speed, ensuring that prices did not spiral out of control. As per the PropTiger Real Insight report (Jan-Dec 2025), “Chennai delivered one of the strongest performances among all major cities… representing a 55% YoY increase.” Explaining the rise of the housing market in the peninsular region of India, the firm said that Southern cities benefited because their demand base was more stable and less exposed to large-ticket hesitation. Western cities, on the other hand, faced sharper pullbacks due to higher prices and longer decision cycles. The report notes that “market performance is increasingly driven by regional fundamentals,” rather than national momentum. It further added that Southern cities like Chennai and Hyderabad stayed stable due to deep end-user participation and robust absorption. Mumbai MMR saw a significant correction in early 2025, with sales dropping 26.4% compared to the high base of 2024. This trend continued into the middle of the year as the city hit an annual trough of 23,334 units in Q3. Cautious behavior among home seekers resulted in a partial recovery that lacked the strength of previous cycles, the report added. Pune shared a similar fate, experiencing sharp quarterly fluctuations that made it one of the most volatile zones in the top eight cities. Sales in Pune fell 28.5% year-over-year by the end of 2025, signaling that affordability pressures are finally starting to weigh on buyers, the report noted. This downward movement contrasts sharply with the southern strength seen in the same period. The overall western region faced strong headwinds, dragging down the national average during this transition phase, as per the report. Supply remained elevated in these areas despite the slowing sales, putting pressure on the equilibrium between new launches and unit absorption. The PropTiger Real Insight report (Jan-Dec 2025) states, “Western markets faced headwinds in 2025, with overall sales declining approximately 24%, led by significant corrections in Mumbai (26.4%) and Pune (27.1%),” as quoted in the report. The RBI reduced the repo rate to 5.25% in December 2025, which eased home loan rates toward the end of the year. This move provides a strategic chance for buyers to finalize purchases before prices rise further in the next calendar year. Steady monetary conditions helped keep the market from contracting too sharply during the second half, the report noted. Input costs for developers are also set to drop after the GST Council reduced taxes on cement from 28% to 18%. While the full benefits might take time to reach the end-user, it creates a buffer against price spikes in the mid-income housing segment. These policy changes are aimed at keeping home ownership within reach for a larger section of society, as per the report. A stable macroeconomic environment acted as a base for this phase of price-led growth across India. Even with global uncertainty, domestic drivers like urban employment and infrastructure spending stayed intact throughout the year. The PropTiger Real Insight report noted, “With the RBI reducing the repo rate to 5.25% in December 2025, home loan rates eased marginally after remaining broadly stable for most of the year,” as quoted in the report. Reliance Industries has bought 2 million barrels of Venezuelan oil at a discounted price, marking their first purchase in a year. The news is yet to be verified by Financial Express. India’s Foreign Ministry has expressed interest in buying oil from Venezuela, prioritizing energy security for its large population. The government plans to diversify its oil sources.</t>
+          <t>India’s housing market during the first quarter of 2026 started on a weak note, with sales dropping below the 1 lakh mark for the first time in four-and-a-half years. The fall came as new project launches slowed across most major cities, dragging overall absorption lower, as per a recent report by PropEquity. Sales across the top nine cities stood at 98,761 units in Q1 2026, down 13% year-on-year and 6% from the previous quarter. New supply also slipped to 92,411 units, marking a 19% annual decline, the report adds. What stands out is the uneven nature of this slowdown. Bengaluru and Delhi-NCR continued to attract demand and fresh supply, while most other cities saw both metrics weaken at the same time, as per the report. Bengaluru became the top-performing city in Q1 2026, reporting the highest sales among the nine major markets. The city recorded 17,991 units in sales, rising 3% year-on-year and 16% quarter-on-quarter. On the supply side, launches stood at 17,782 units, up 10% sequentially, though lower by 24% compared to last year, according to the firm. “Close to 22,000 fewer units were supplied in Q1 2026 vs. same period last year.” — Samir Jasuja, Founder &amp; CEO, PropEquity This made Bengaluru the only major market to post growth in both demand and fresh supply on a sequential basis. “Housing sales continued to moderate in the first quarter of 2026 with Delhi-NCR and Bengaluru emerging as outliers. This reduction is on account of low supply across most cities. Close to 22,000 lesser units were supplied in Q1 2026 as compared to the same period last year,” said Samir Jasuja, Founder &amp; CEO, PropEquity. Delhi-NCR stood out for its sharp rise in new launches, even as sales showed limited movement. The region recorded 12,141 units in sales, up 13% year-on-year but down 1% from the previous quarter. Supply rose to 17,227 units, marking an 89% annual increase and an 8% sequential rise, as per Propequity. This made Delhi-NCR the only city among the top nine to report strong growth in supply. “While Delhi-NCR and Bengaluru saw similar level of housing supply in Q1, the former witnessed lesser absorption as compared to the latter as high-ticket launches impacted the sales in Delhi-NCR. Also, it is for the first time post-covid that Delhi-NCR has seen more supply than Pune, Hyderabad and Thane – the traditional high supply markets,” Jasuja added. Western markets recorded the steepest declines, weighing heavily on overall housing numbers. Mumbai reported 9,186 units in sales, down 20% year-on-year and 13% quarter-on-quarter. Supply in the city also fell 17% annually. Pune saw sales decline to 16,144 units, falling 25% from last year and 8% sequentially. Supply dropped 31% year-on-year, based on the report. Thane recorded 15,959 units in sales, down 24% year-on-year and 17% quarter-on-quarter, with supply falling 20% annually. All three markets saw both demand and supply contract at the same time. “Housing sales continued to moderate in the first quarter of 2026 with Delhi-NCR and Bengaluru emerging as outliers,” Jasuja said, referring to the divergence across cities. Outside the top two performers, the rest of the cities reported a decline in sales. Hyderabad recorded 11,546 units in sales, down 16% year-on-year and 5% sequentially. Supply dropped 38% annually. Chennai saw sales at 4,765 units, declining 4% year-on-year and 2% quarter-on-quarter. Supply fell sharply by 62% compared to last year, as per the data in the report. Kolkata recorded 3,872 units in sales, down 8% year-on-year and 10% sequentially, while supply declined 17% annually. Navi Mumbai also reported a drop, with sales falling 14% year-on-year and 19% sequentially to 7,157 units. Supply declined 24% annually. “This reduction is on account of low supply across most cities,” Jasuja said. Across the board, the fall in new launches remained the central factor behind lower sales. Total supply dropped to 92,411 units in Q1 2026, down 19% year-on-year and 8% quarter-on-quarter, as per Propequity data. Except for Delhi-NCR, every major city reported either flat or declining supply compared to last year. “Close to 22,000 lesser units were supplied in Q1 2026 as compared to the same period last year,” Jasuja said. Q1 2026 marks a clear slowdown in India’s housing market after a long period of steady activity. The drop in supply has started to weigh on sales across most cities. Bengaluru and Delhi-NCR remain exceptions for now, but the broader trend shows demand easing alongside fewer launches. If supply does not pick up, sales are likely to remain under pressure in the coming quarters. Former Madhya Pradesh Chief Minister Uma Bharti wrote to Railway Minister Ashwini Vaishnaw after facing inconvenience at Jhansi railway station. She blamed railway authorities for confusion and mismanagement, and asked for an explanation and action. Bharti also highlighted similar problems at Mathura station.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>CJ Roy’ death: Did fear of investor exit and refund pressure drove mental strain on real estate tycoon?</t>
+          <t>Prestige Estates is Nuvama’s top real estate pick: But Nuvama flags a bigger problem in housing</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Mounting pressure from investors seeking refunds and fears of scrutiny added to mental stress on Confident Group owner C.J. Roy before his death during IT raids.</t>
+          <t>India’s housing market rebounds but cracks remain. Bengaluru surges ahead while NCR struggles, and rising prices keep buyers cautious. Nuvama flags deeper risks as luxury dominates and volumes lag, even as Prestige Estates stays a top bet.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>February 5, 2026 18:05 IST</t>
+          <t>March 24, 2026 17:47 IST</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/india-news/cj-roy-death-did-fear-of-investor-exit-and-refund-pressure-drove-mental-strain-on-real-estate-tycoon/4132372/</t>
+          <t>https://www.financialexpress.com/market/prestige-estates-is-nuvamas-top-real-estate-pick-but-nuvama-flags-a-bigger-problem-in-housing-4182825/</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Real estate tycoon and Confident Group owner C.J. Roy died by suicide on Friday after shooting himself when Income Tax raids were taking place at his Bengaluru office. A fresh revelation has now emerged that mounting pressure from investors demanding the return of their money was among the critical factors affecting his mental health in recent months. According to a report by Manorama Online, Roy had no outstanding debt liabilities but had accepted investments from political leaders and individuals from the film industry for real estate projects in Dubai and Kerala. Investigators say suspicions that Roy could come under scrutiny by central agencies led some investors to seek refunds, increasing pressure on him over the past several months. Income Tax officials from Kochi are still present in Bengaluru as part of the ongoing verification process. Investigators are also probing how Roy managed to raise funds for large-scale projects without taking bank loans, a practice he had publicly maintained. Family members informed the SIT that Roy had been undergoing treatment for depression for over four months. He was receiving care at a prominent hospital in the Jayanagar 8th Block area of Bengaluru. Recent setbacks in several Confident Group projects reportedly worsened his mental health. Continuous demands for refunds from investors who had invested in stalled or delayed projects added to the strain. Roy had repeatedly stated that his ventures were executed without loans and that he did not borrow from banks, a claim now under investigation. Roy was found dead with a gunshot wound after Income Tax Department officials demanded documents during a raid conducted on the 30th. Police have clarified that the Income Tax team was not interrogating Roy at the time of the incident. Police quoted IT officials as saying, “Roy was not restricted from doing his regular work today, as we were only conducting scrutiny to lift prohibitory orders against his firm.” Officials also said Roy’s mobile phone and briefcase were not seized and that the team was unaware he was carrying a licensed firearm. Investigators said CCTV cameras inside Roy’s cabin were either non-functional or failed to capture events clearly, forcing reliance on witness statements and timelines. The SIT is examining discrepancies in accounts provided by staff and family members, including the time Roy entered the cabin and when the door was opened after the gunshot. Hospital and post-mortem reports confirmed that Roy died from a single self-inflicted gunshot wound. The 6.35 mm bullet entered his left chest, pierced the heart and lungs, and lodged near the back, causing near-instant death. Kerala Chief Minister Pinarayi Vijayan has written to Union Finance and Corporate Affairs Minister Nirmala Sitharaman, seeking a judicial enquiry into the incident. In his letter, Vijayan described Roy’s death as an unnatural one and sought greater clarity over the matter. Responding to allegations that pressure from the Income Tax department led to Roy’s suicide, Karnataka Home Minister G. Parameshwara urged caution. Speaking to reporters in Bengaluru, he said, “Everything will be ascertained once the probe is completed. Until then, we cannot arrive at any conclusion. It cannot be said at this stage that the suicide occurred due to a particular reason.” Disclaimer: If you or someone you know is in distress or struggling with mental health, please seek help immediately. Government Tele-MANAS Helpline: Call 14416 or 1-800-891-4416 (Toll-free, 24×7, available in 20+ languages). KIRAN (Govt. Helpline): 1800-599-0019Vandrevala Foundation: +91-9999666555 (WhatsApp/Call)Fortis National Helpline: +91-8376804102 Things may soon change in a big way at HSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported.</t>
+          <t>Prestige Estates remains at the centre of Nuvama Research’s latest real estate sector update, even as the stock is down 23.42% over the past 6 months, while delivering a 290.91% return over 5 years. But Nuvama Research, in its latest sector note dated March 23, 2026, is not popping champagne. The brokerage firm warns that the structural problems gnawing at housing demand, crumbling affordability, a stubborn love affair with luxury, and softening volumes have not gone away. Its verdict on housing stocks stays cautious, even as Prestige Estates holds its place as their top pick in the realty space. Prestige Estates Projects reported standalone revenue from operations of Rs 1,129.4 crore for the December 2025 quarter, with net profit at Rs 45.8 crore, while consolidated net profit for the period stood significantly higher at Rs 244.7 crore, reflecting contributions from subsidiaries and joint ventures. The company also flagged ongoing legal and tax-related matters, including a pending land development dispute involving receivables of around Rs 92.3 crore and an income tax search conducted during FY25, though management expects no material financial impact from these issues at this stage. India’s housing market pulled off a February comeback. After a gloomy start to calendar year 2026, residential sales by value rose 18% year-on-year last month across the top seven cities, with volumes rising 11% over the same period. New launches by value also climbed 17% year-on-year, Nuvama adds. Bengaluru is the single most dominant market in February, and the data from Nuvama Research makes that abundantly clear. Sales by value surged 42% year-on-year in the month, the highest among all seven cities tracked. Year-to-date in calendar year 2026, Bengaluru’s demand by value is already up 34% year-on-year, outpacing every other market by a wide margin. Prices in the city rose 17% year-on-year, and average ticket sizes shot up 27% year-on-year in February a combination of both higher per-square-foot rates and bigger homes being bought. Unsold inventory in Bengaluru stands at 16 months, one of the tighter readings nationally, suggesting supply has not kept pace with demand. New launches by value, however, dipped 1% year-on-year in February and are down 7% year-on-year in the year-to-date period, which means the supply pipeline is not expanding as fast as sales momentum might warrant. “The tech-dominated cities of Bengaluru, Hyderabad and Chennai led sales in February 2026,” Nuvama adds. The National Capital Region throws up the most striking contrast in the entire report. New launches by value surge 154% year-on-year in February 2026 by far the sharpest supply jump of any city. Yet demand by value falls 1% year-on-year in the same month. Year-to-date in calendar year 2026, sales by value in the National Capital Region are down 5% year-on-year, even as launches are up 13% year-on-year. That mismatch between surging supply and stagnant demand is a recipe for inventory build-up. Unsold inventory in the National Capital Region currently stands at 16 months. Average prices in the region actually dip 2% year-on-year in February, the only major market to record a price fall, which points to developer pressure on pricing to move inventory. The National Capital Region also holds the highest average ticket size in the country at approximately Rs 3.3 crore per unit in February 2026, which partly explains the demand resistance. “While year-to-date calendar year 2026 demand value was up 2 to 3% year-on-year each in Pune and Hyderabad, it fell 5 to 7% year-on-year each in Kolkata and the National Capital Region,” Nuvama adds. Mumbai Metropolitan Region records a healthy 21% year-on-year rise in sales by value in February 2026, and year-to-date demand is up 14% year-on-year the third-best performance among top cities. Prices grow 10 to 13% year-on-year, in line with the broader premiumisation trend playing out nationally. The concern, however, is on the supply side. New launches by value fall 28% year-on-year in February and are up only 10% year-on-year in the year-to-date period. Unsold inventory in Mumbai Metropolitan Region sits at 22 months, one of the higher readings nationally, which suggests the market is absorbing older stock rather than replenishing with fresh supply. Nuvama Research notes that the Mumbai Metropolitan Region is among the markets where absorption increases 13 to 21% year-on-year in February, which is a positive read on underlying demand health. “Prices increased in most cities, surging 17% year-on-year in Bengaluru and 10 to 13% year-on-year in Chennai and the Mumbai Metropolitan Region each,” it adds. Chennai is the second-best performing market in February 2026 by sales growth, with demand by value up 32% year-on-year. Year-to-date sales by value in Chennai are up 21% year-on-year, the second-highest among all cities. Prices rise 10 to 13% year-on-year, and new launches in Chennai actually grow 18% year-on-year in February one of only two cities alongside the National Capital Region to post a positive launch number for the month. Unsold inventory in Chennai is at 19 months. Hyderabad posts 20% year-on-year sales growth in February, though year-to-date demand by value is only up 2% year-on-year. The city carries the heaviest inventory burden in the country at 27 months of unsold stock, compared to 26 months in February 2025. New launches in Hyderabad fall 10% year-on-year in February and are down 28% year-on-year in the year-to-date period a sign that developers are deliberately slowing supply in the face of elevated inventory. Average ticket sizes in Hyderabad are approximately Rs 1.9 to 2.2 crore, and the city sees unit sizes rise 12% year-on-year in February, the highest unit size expansion of any market. “All other markets have inventories in the range of 19 to 22 months except Hyderabad with 27 months,” Nuvama adds. Pune delivers a 13% year-on-year rise in sales by value in February 2026, though year-to-date demand by value is up just 3% year-on-year. The city has the tightest inventory situation in the country at 13 months of unsold stock a genuinely healthy number. But new launches in Pune crash 46% year-on-year in February, the steepest fall among all cities, and year-to-date supply by value has plunged 39% year-on-year. That is a dramatic pullback by developers and suggests either deliberate supply discipline or project delays. Prices in Pune grow 4% year-on-year in February, the report added. Kolkata is the weakest performer overall. Sales by value grow just 6% year-on-year in February, and year-to-date demand by value is down 7% year-on-year the only city alongside the National Capital Region in negative territory for the year so far. Prices are flat year-on-year in Kolkata, ticket sizes dip 1% year-on-year, and unit sizes also fall marginally. Unsold inventory in Kolkata stands at 21 months. Nuvama Research’s data paints Kolkata as a market with neither demand momentum nor pricing power at this point in the cycle. One of the more important arguments in the Nuvama note is the growing disconnect between value and volume growth. Sales by value rises 18% year-on-year in February 2026, but volume growth is only 11% year-on-year. That gap exists because ticket sizes, unit sizes, and per-square-foot prices are all climbing simultaneously. The premiumisation trend, where developers chase higher-value luxury and premium launches over affordable or mid-income housing, keeps average realisations high even as the number of units sold grows modestly or stagnates. Pan-India unsold inventory has now nudged up to 20 months from 19 months in February 2025, reflecting the slow absorption of higher-priced stock. Nuvama Research argues this cycle does not self-correct without a deliberate developer decision to pivot toward mid-income supply and hold the line on pricing. “We argue housing volumes would remain soft until developers reduce focus on luxury segment and reorient towards mid-income and premium segment, and focus on improving affordability by keeping prices and ticket size restricted,” Nuvama states. Nuvama Research’s overall stance on listed real estate stocks remains guarded. The brokerage firm notes that realty stocks have already corrected from their first-half of calendar year 2024 peaks, in line with the softer volume trend. But it believes that correction may not be over, because concerns around pre-sales growth the key metric developers use to showcase demand are not resolved. The firm’s preference is for companies that have a sizeable annuity income component, meaning commercial real estate assets like offices and retail malls that generate recurring rental income independent of housing sales cycles. Prestige Estates remains the firm’s top pick in the sector, with its diversified annuity portfolio giving it a relative cushion against the housing volume slowdown. “While we remain cautious on the pure play housing stocks, the companies with a sizeable annuity portfolio should still do well on a relative basis. Prestige Estates remains our top pick in the realty space,” the report adds. February’s numbers give India’s housing market a much-needed breather after January’s weak start. Southern cities carry the national momentum on their backs. But the market’s fundamental tension, rising prices and ticket sizes eating into volume growth while inventory quietly builds is not resolved. Nuvama Research’s February 2026 sector data makes a reasonably clear case that the next leg of a sustainable housing cycle will require developers to make a conscious choice to step back from luxury and rebuild the mid-income supply pipeline. Until that happens, the brokerage firm sees more of the same ahead. Disclaimer: This article provides factual analysis only and is not, and should not be construed as, an offer, solicitation, or recommendation to buy or sell securities. Investors must conduct their own independent due diligence and seek advice from a SEBI-registered financial advisor. In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Hyderabad office market outpaces Top 6 cities – Why ICRA predicts 19 million sq feet supply ‘mega-wave’</t>
+          <t>Dubai property market: Why Citi Research expects 20% price drop</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Hyderabad’s office market remains robust, with strong absorption, rising Grade A supply, and sustained IT-BPM and BFSI demand supporting growth, ICRA said.</t>
+          <t>Dubai’s property market faces a twin challenge of rising supply and weakening demand, with Citi warning that prices could come under pressure as geopolitical risks test its safe-haven appeal.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>February 5, 2026 15:00 IST</t>
+          <t>March 17, 2026 14:09 IST</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/news-hyderabad-office-market-outpaces-top-6-cities-why-icra-predicts-19-million-sq-feet-supply-mega-wave-4132110/</t>
+          <t>https://www.financialexpress.com/market/dubai-property-market-why-citi-research-expects-20-price-dropnbspnbsp-4175397/</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Hyderabad is seeing unprecedented demand and supply for office space. As per an ICRA report, Hyderabad’s office space market recorded a compound annual growth rate (CAGR) of about 14%  between FY18 -FY25. During the same period, India’s top six cities saw an annual 7% growth in the office space market, on a compounded basis. According to the ICRA report, the city recorded a fresh supply of Grade A 8.4 million square feet of office space in the first three quarters of fiscal year 2025-26. During the same period, the city recorded a net absorption of 8.5 million square feet. ICRA said that Hyderabad’s commercial real estate momentum is likely to sustain in the coming years as well. The firm points out that, despite almost 2X supply growth, the city’s real estate market will remain strong, as demand is likely to grow at a similar pace. ICRA estimates that Hyderabad will see about 18-19 million square feet of new office supply in Q4 FY27. The firm expects the city’s real estate market fundamentals to remain strong in the city, with net absorption likely to be about 83 per cent in Q4 FY27. Due to sustained growth over the last 8 years, Hyderabad’s share in the office space market increased to 16 per cent by December 2025, from 13 per cent in March 2021.  ICRA says the city’s limited floor space index has enabled developers to build more, boosting office supply in Hyderabad. Among the key localities of Hyderabad, Hitec City/Madhapur, Gachibowli, and the Financial District are the three major micro-markets, accounting for 63 per cent of the total office supply. The firm said vacancy is set to remain low in Hitech City/Madhapur, with limited new supply in FY27, while Gachibowli and the Financial District are projected to see stable vacancy levels. ICRA said that in Hyderabad, absorption was driven by healthy demand from the IT-BPM and BFSI companies.  ICRA believes Hyderabad’s strong leasing fundamentals and steady demand outlook should help the market sustain stable operating metrics in the medium term. Further, ICRA estimates that the  top ten developers in Hyderabad collectively hold 58 per cent of the city’s Grade-A office stock as of December 2025. English clubs face a tough challenge in the 2025-26 UEFA Champions League as Chelsea and Manchester City have already been knocked out in the round of 16. Arsenal is the only team to reach the quarter-finals, while Liverpool and Newcastle will need to step up in their upcoming matches against Galatasaray and Barcelona.</t>
+          <t>Dubai’s real estate market is facing pressure from two simultaneous shocks. Nearly 3.85 lakh units are currently under construction, with around 80% expected to be delivered between 2026 and 2028. The United States-Iran conflict is quietly dismantling the city’s safe-haven demand story. Citi Research said the downside risks could be significant under a weaker demand environment. “In our bear case, assuming zero construction delays and a population decline in 2026 followed by a slow recovery, Dubai real estate prices could fall by an average of 7% annually from 2026-28, aggregating to approximately 20% drop by 2028 versus 2025 base prices,” the report said. Dubai has been under-supplied for most of the last decade. Approximately 3.85 lakh new residential units are currently under construction across the city, with apartments accounting for the vast majority of the supply. Citi Research expects about 80% of the total pipeline to be delivered between 2026 and 2028. That is an enormous volume arriving in a compressed window. It arrives precisely when demand assumptions are being revised downward. The market’s best hope, counterintuitively, is that developers fall behind schedule. Citi Research’s base case builds in an assumption that roughly 30% of units due each year get pushed into subsequent years due to resource constraints and execution challenges. “Delivery delays on the aforesaid under-construction units, due to resource constraints or other factors, could turn out to be positive for the sector in the medium-term,” as quoted by Citi. For years, Dubai attracted residents and capital from across the world on one simple pitch. Stability. The United States-Iran conflict has put a question mark over that pitch in a way few events have managed before. Citi Research’s updated base demand model already reflects the damage. The brokerage now assumes just 1% population growth for Dubai in 2026. Compare that to roughly 4% annual growth the city was posting in recent years. A modest recovery to 2.0 to 2.5% per year is expected over 2027 to 2031. Even that remains well below the trajectory that was supporting Dubai’s property boom. Both end-users considering a move to Dubai and international investors who have long treated the city as a capital-preservation destination are now reassessing their positions. “The ongoing US-Iran conflict introduces considerable risk to Dubai’s future population growth expectations and hence real estate demand, as it potentially questions Dubai’s safe-haven appeal,” the Citi report added. Set aside the extreme outcomes. Citi Research‘s central scenario is itself a material shift from what the market has grown accustomed to. Combining the revised population growth assumptions with the incoming supply pipeline, the brokerage’s base case supply-demand model points to annual price declines of 2 to 3% through 2026 to 2028. That aggregates to approximately a 7% cumulative fall in Dubai real estate prices by end-2028. But for a market that has been one of the strongest-performing globally over the last three to four years, it marks a real and meaningful turn in direction, the firm added. “Overall, our base case S-D model points to 2-3% p.a. decline in pricing over 2026-28, aggregating to c.7% decline in real estate prices by end-2028,” as quoted by Citi. Citi Research’s scenario analysis lays bare just how much uncertainty is sitting inside Dubai’s property market right now. Even the optimistic outcome is not particularly exciting. In the bear case, the brokerage assumes zero construction delays and a population decline in 2026 followed by a slow recovery. Under those conditions, prices fall by an average of 7% annually through 2026 to 2028. That produces a cumulative 20% drop against 2025 base prices by 2028. In the bull case, 50% of the supply pipeline gets delayed and population growth recovers to levels seen in recent history. Average annual prices then remain largely flat over the next three years, the firm added. Flat prices, that is the best outcome Citi Research is willing to put its name to right now. The distance between a 20% crash and flat prices comes down almost entirely to how deep and lasting the United States-Iran conflict’s impact on Dubai’s demand base turns out to be. “In our bear case, assuming zero construction delays and a population decline in 2026 followed by a slow recovery, Dubai real estate prices could fall by an average of 7% annually from 2026-28, aggregating to approximately 20% drop by 2028 versus 2025 base prices,” as quoted in the report. Citi Research points out that this is precisely the buyer segment most exposed to any erosion in Dubai’s safe-haven reputation. If the conflict extends and the city’s image for political neutrality takes a lasting hit, international capital is the first to redirect elsewhere. Dubai’s price discovery at the top end of the market has historically been driven by this cohort. A sustained pullback in international demand would not just hurt transaction volumes. It would reset price expectations across the board, the firm explained. “International buyer demand could be disproportionately affected by any perceived decline in Dubai’s safe-haven status, partly also dependent on the length of the current conflict,” as quoted by the firm. Dubai’s property market is entering a period defined by two forces pulling against each other. A supply pipeline that was always going to test the market. And a geopolitical shock that has arrived precisely when demand needed to hold firm, as per the report. Citi Research is not calling for a collapse. But it is not calling for a continuation of the boom either. The range of outcomes, from flat prices to a 20% decline, tells you everything about how much genuine uncertainty sits in this market right now. The next two years will be decided not by any developer’s project pipeline or pricing strategy. They will be decided by whether Dubai can preserve the one thing that made it a global real estate destination in the first place. Its reputation as a safe place to be, the firm added. In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Why did Confident Group owner CJ Roy commit suicide? Theories and what investigators say</t>
+          <t>Mumbai real estate registration hits 14-year high- Why one region is dominating 57% of deals</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Confident Group chairman CJ Roy died by suicide during an Income Tax scrutiny in Bengaluru. Here’s what police, family members, and investigators have revealed so far.</t>
+          <t>Mumbai’s housing market isn't just growing; it's transforming. In February 2026, property registrations hit a 14-year high, fueled by a massive shift toward luxury apartments and the Western Suburbs' 57% market dominance. With stamp duty revenue surging 21%, the data reveals a city trading entry-level flats for premium lifestyle upgrades, powered by the game-changing Coastal Road and infrastructure boom.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>February 3, 2026 20:18 IST</t>
+          <t>March 3, 2026 11:39 IST</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/india-news/why-did-confident-group-owner-cj-roy-commit-suicide-theories-and-what-investigators-say/4130099/</t>
+          <t>https://www.financialexpress.com/business/industry/mumbai-real-estate-registration-hits-14-year-high-why-one-region-is-dominating-57-of-deals/4161045/</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>C J Roy, chairman of the Confident Group, died by suicide at his Bengaluru office on January 30, 2026, at the time when Income Tax officials were conducting raids at the property. He was 57. Police say Roy shot himself inside his private cabin at the company’s Langford Town office in Bengaluru. The case is being investigated as an unnatural death, and authorities say it is too early to link the suicide to any single cause. Here is a look at what happened in the claim so far: According to Bengaluru police, Roy arrived at his office between 2 and 3 pm on January 30. Income Tax (IT) officials were already present for final scrutiny of documents seized during earlier raids. Police say Roy briefly interacted with officials, entered his cabin around 3 pm, and shot himself between 3:00 and 3:10 pm. A licensed pistol and a live cartridge were found under a chair inside the cabin. There were no signs of forced entry or the presence of outsiders. The police have registered an FIR and are treating the case as an unnatural death. Initial findings point to suicide. Hospital and post-mortem reports confirmed that Roy died from a single self-inflicted gunshot wound. The bullet, a 6.35 mm round, entered his left chest, pierced the heart and lungs, and lodged near the back, causing near-instant death. Roy’s brother has alleged that he was under extreme mental stress following the Income Tax raids conducted at his companies earlier in the day. Speaking to a Malayalam news channel, the brother questioned the conduct of officials and demanded accountability. “I don’t know how the Income Tax team troubled him. They need to answer what happened that made him (Roy) take such a step. He was under pressure for the last three to four days. I was calming him down.” There have been rumours that Roy left behind a nine-page death note or a 20-page diary explaining the reasons for his death. However, a senior Special Investigation Team (SIT) officer rejected these claims, saying no such document has been recovered so far. “There are rumours about a nine-page death note and a 20-page diary. We will treat it as a death note only if it is found at the spot or if any electronic evidence is recovered during the investigation. If anyone makes unsubstantiated claims about claims about such documents, we will not consider them.” Police say a detailed search of the cabin did not yield any suicide note or diary. Police have clarified that the Income Tax team was not interrogating Roy at the time of the incident. According to officers, officials were only conducting document verification to lift prohibitory orders issued earlier. Police quoted IT officials as saying, “Roy was not restricted from doing his regular work today, as we were only conducting scrutiny to lift prohibitory orders against his firm.” They also said Roy’s mobile phone and briefcase were not seized and that officials were unaware he was carrying a licensed firearm. Investigators said CCTV cameras inside Roy’s cabin were either non-functional or did not fully capture events inside, forcing them to rely on witness statements and timelines. The SIT is examining discrepancies in accounts given by staff and family members, including the exact time Roy entered the cabin and when the door was opened after the gunshot. Family members, including Roy’s wife, will be questioned to understand financial and personal circumstances. Kerala Chief Minister Pinarayi Vijayan has written to Union Finance and Corporate Affairs Minister Nirmala Sitharaman, seeking a judicial enquiry into the incident. In his letter, Vijayan described Roy’s death as an unnatural death that occurred during an Income Tax raid and called for greater clarity. Responding to allegations that pressure from the Income Tax department led to Roy’s suicide, Karnataka Home Minister G Parameshwara said it was too early to draw conclusions. Speaking to reporters in Bengaluru, he said, “Everything will be ascertained once the probe is completed. Until then, we cannot arrive at any conclusion. It cannot be said at this stage that the suicide occurred due to a particular reason.”Disclaimer: If you or someone you know is in distress or struggling with mental health, please seek help immediately. Vandrevala Foundation: +91-9999666555 (WhatsApp/Call) Government Tele-MANAS Helpline: Call 14416 or 1-800-891-4416 (Toll-free, 24×7, available in 20+ languages). KIRAN (Govt. Helpline): 1800-599-0019 Things may soon change in a big way at HSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported.</t>
+          <t>Mumbai’s residential property market reached a 14-year peak in February 2026, recording 13,029 property registrations and contributing Rs 1,134 crore to the state treasury in stamp duty collections. This represents an 8% increase in registration volumes and a massive 21% jump in revenue compared to the same period last year. The data suggests a massive tilt toward high-value luxury homes, as residential sales now account for 80% of all city transactions. While volumes grew steadily, the disproportionate rise in revenue indicates that expensive apartments are driving the current market frenzy across the city. The composition of Mumbai’s housing market is undergoing a significant change as buyers move away from entry-level properties. Transactions for homes priced above Rs 5 crore rose to 8% of the total market, while the Rs 2 crore to Rs 5 crore segment climbed to 20%. In contrast, affordable housing priced below Rs 1 crore saw its share drop from 46% to 40% over the last twelve months. This movement toward premium inventory is the primary reason why the government’s revenue grew nearly three times faster than the actual number of units sold. Shishir Baijal, Chairman &amp; Managing Director of Knight Frank India, noted in the report: “Demand remains largely end-user driven, with the mid-to-premium segments gaining traction, while suburban markets continue to dominate on the back of improving connectivity and expanding infrastructure.” The geographical focus of Mumbai’s real estate activity has narrowed significantly toward the Western Suburbs, which now command 57% of the total market share. This is a sharp increase from the 49% recorded in February 2025. Meanwhile, the Central Suburbs saw their contribution dip to 30%. Core city areas like South Mumbai and Central Mumbai remained static or saw slight declines in their share of the pie, largely due to high entry costs and a lack of new land parcels for development. The Knight Frank India report states: “The Western Suburbs have further consolidated their leadership, reinforcing their position as the city’s most active housing corridor.” Despite the increase in spending, Mumbaikars continue to show a strong preference for functional, compact living spaces. Properties measuring up to 1,000 sq ft accounted for 81% of all registrations during the month. The most popular size remains the 500 to 1,000 sq ft bracket, making up 45% of all deals. However, there is a slow but steady increase in the demand for larger apartments exceeding 1,000 sq ft, as affluent buyers prioritize improved living standards and permanent ownership over smaller, transitional homes. Shishir Baijal further observed in the Knight Frank India analysis: “Mumbai’s residential market is not merely witnessing a cyclical upswing, it is demonstrating structural stability, infrastructure-led growth, and long-term confidence.” The record-breaking performance in February is being tied directly to the massive capital expenditure by the Brihanmumbai Municipal Corporation (BMC). Major projects like the Coastal Road and various link corridors are making once-distant suburban pockets more accessible to the central business districts. This connectivity is encouraging buyers to commit to long-term purchases in the suburbs, where they can find a better balance of price and lifestyle amenities compared to the saturated island city. The report by Knight Frank India mentions: “The BMC’s largest-ever budget, with its continued emphasis on transformative infrastructure projects such as the Coastal Road and key link corridors, is expected to further reinforce this positive trajectory.” The state exchequer has been the primary beneficiary of the premiumization trend, with the Rs 1,134 crore collected in February marking the highest ever for this specific month. The data reveals that even when monthly volumes fluctuate—as seen in the 22% dip in registrations from December 2025 to January 2026—the revenue remains resilient because the value of each individual transaction is climbing. This ensures that the government maintains a steady stream of income regardless of minor monthly variations in unit sales. The analysis by Knight Frank India concludes: “This sustained momentum is a testament to the inherent strength and depth of Mumbai’s residential sector.” A new immigration bill in the US Congress is drawing attention, particularly among international students. If passed, it could make it substantially easier for those who earn a PhD in fields such as science, engineering, mathematics, medicine, or healthcare to remain in the United States and enter the workforce.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Budget 2026 backs property through infra, REITs and rail corridors, leaves housing incentives off the table</t>
+          <t>Gurugram topples Mumbai again as India’s biggest luxury housing market</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Budget 2026 positions real estate as an indirect winner, riding on infrastructure capex, REIT monetisation and rail-led connectivity while affordable housing waits.</t>
+          <t>Gurugram topped Mumbai for the second year in a row in ultra-luxury housing sales, clocking Rs 24,120 crore in 2025 for homes priced above Rs 10 crore. Dwarka Expressway and Golf Course Extension Road led the surge amid rising HNI and NRI demand.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>February 1, 2026 17:11 IST</t>
+          <t>February 23, 2026 22:20 IST</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/industry-budget-2026-backs-property-through-infra-reits-and-rail-corridors-leaves-housing-incentives-off-the-table-4127405/</t>
+          <t>https://www.financialexpress.com/business/news/gurugram-topples-mumbai-again-as-indias-biggest-luxury-housing-market/4152731/</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>The Union Budget for FY2026–27 has reinforced real estate’s dependence on infrastructure-led growth, offering strong indirect support through higher capital expenditure, asset monetisation and connectivity projects, while stopping short of any direct fiscal relief for the sector. Public capital expenditure has been increased to Rs 12.2 lakh crore in FY27 from Rs 11.2 lakh crore in FY26, with a clear focus on cities with populations above five lakh. Alongside this, the government announced an Infrastructure Risk Guarantee Fund, dedicated REITs to monetise CPSE real estate assets, and seven high-speed rail corridors measures that collectively influence housing demand, logistics expansion and commercial development, particularly outside metros. However, the Budget did not introduce any tax incentives or policy support aimed specifically at residential buyers or developers, leaving affordable housing concerns unresolved. While real estate did not receive any major tax announcements, several measures materially affect the sector’s operating environment. The rise in capital expenditure to Rs 12.2 lakh crore, with spending concentrated in Tier-2 and Tier-3 cities, is expected to improve urban infrastructure, stimulate housing demand and support commercial and logistics assets in emerging growth centres. The proposed fund is designed to provide partial credit guarantees to lenders during the development and construction phase. For real estate-linked infrastructure and large projects, this reduces financing friction and improves project viability. The announcement of dedicated REITs to recycle CPSE-owned real estate assets including railway land, port land, power transmission infrastructure, telecom towers and government properties is expected to deepen institutional participation in commercial real estate and create fresh supply of income-generating assets. Seven corridors included: Mumbai–Pune, Pune–Hyderabad, Hyderabad–Bengaluru, Hyderabad–Chennai, Chennai–Bengaluru, Delhi–Varanasi and Varanasi–Siliguri are likely to influence residential and industrial development along transit-linked micro-markets. Shishir Baijal, International Partner, Chairman and Managing Director, Knight Frank India, said the Budget reinforces macro continuity rather than offering a demand shock to the sector. According to him, the broader environment keeps buyer expectations realistic. “The Budget maintains a stable macro environment for investors, keeping buyer sentiment measured and pragmatic. The focus on selective opportunities in tier-2 and tier-3 growth corridors, and connectivity in urban economic regions, provides a supportive backdrop for demand in residential and logistics markets over the medium term.” Despite the enabling measures, the absence of sector-specific incentives has disappointed market participants. “However, disappointingly, the Budget does not introduce any real estate-specific fiscal incentives, especially to boost affordable housing in India, which has already been a cause of concern for the sector,” Baijal said. Affordable housing continues to face pressure from higher construction costs and limited buyer support, even as mid-income and premium segments show steadier traction. Adding to this view, Anuj Puri, Chairman, ANAROCK Group, said the Budget offers indirect support but fails to address the deepest stress point in housing. “From a real estate perspective, it has delivered limited direct but various indirect benefits, acting more as a growth catalyst than an instant rescue cavalry,” Puri said. He pointed out that affordable housing has been in decline since the pandemic, with ANAROCK data showing its sales share falling from over 38% in 2019 to 26% in 2022 and further to around 18% in 2025. “The affordable housing segment was in express need of direct intervention by way of interest stimulants for buyers and developers,” he added. The high-speed rail corridors announced in the Budget are expected to influence future real estate patterns by improving inter-city mobility and supporting new economic clusters. The FY27 Budget positions real estate as a downstream beneficiary of infrastructure spending, financing support and asset monetisation rather than a direct policy priority. Higher capex, risk guarantees, REIT-led recycling of government assets and improved rail connectivity strengthen the foundation for growth, especially in non-metro markets. At the same time, the absence of targeted measures for affordable housing leaves a critical segment of the sector still looking for policy intervention. Things may soon change in a big way at HSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported.</t>
+          <t>Once a satellite city, Gurugram has now become the epicentre of India’s luxury housing boom. In 2025, it toppled Mumbai for the second year in a row, clocking Rs 24,120 crore in sales of ultra-premium homes — the clearest signal yet of how new wealth and infrastructure are redrawing the country’s real estate map.According to the latest report by India Sotheby’s International Realty (ISIR) and CRE Matrix, Gurugram’s luxury housing segment — homes priced at Rs 10 crore and above — recorded transactions worth Rs 24,120 crore in calendar year 2025, outpacing Mumbai’s Rs 21,902 crore. This marks the second year in a row that Gurugram has overtaken Mumbai, which had dominated the luxury segment for nearly four decades. The surge was driven by record-high sales of 1,494 luxury homes, with total transaction value in Gurugram jumping almost sixfold from Rs 4,004 crore in 2023 to Rs 24,119 crore in 2025. The average size of homes sold stood at nearly 5,000 sq. ft., with the 4,000–6,000 sq ft segment contributing the largest share in value terms, while units above 8,000 sq ft accounted for 22% of overall value.Tina Talwar, Area Director, India Sotheby’s International Realty, said: “What is particularly notable is that this growth is no longer confined to legacy addresses. Emerging micro-markets such as Dwarka Expressway, Golf Course Road, and Golf Course Extension Road are collectively driving a structural expansion supported by infrastructure upgrades, superior product launches, and enhanced connectivity.” Among these, Dwarka Expressway led the boom, with a 2,079% surge in transaction value — from ₹383 crore in 2024 to ₹8,347 crore in 2025 — backed by large-scale luxury launches and improved infrastructure. Golf Course Extension Road (GCRE) followed with a 379% rise in transaction value and notable price appreciation, as average prices climbed from ₹24,855 to ₹37,899 per sq. ft. In contrast, traditional premium corridors such as Golf Course Road saw moderated activity due to limited new supply.Abhishek Kiran Gupta, Co-founder and CEO, CRE Matrix, said, “The nearly tenfold growth in the luxury segment over the past two years underscores sustained buyer confidence, strong capital inflows, and the expanding base of high-net-worth individuals. It also reflects a maturing demand profile — one that remains robust yet increasingly discerning, with buyers prioritizing prime locations, superior construction quality, and branded, amenity-rich developments.”Talwar added, “This momentum is being reinforced by broader capital formation, with 103 Indian corporates raising a record $19.54 billion through main-board IPOs in 2025, creating a new cohort of founders and entrepreneurs entering the luxury housing segment. While geopolitical headwinds persist, buyer sentiment remains optimistic, albeit with more calibrated expectations.”According to the report, Gurugram’s dominance represents a broader structural shift in India’s property market — from legacy metros to emerging urban hubs anchored by new infrastructure and wealth creation across technology, start-ups, and financial services.Aakash Ohri, Managing Director and Chief Business Officer, DLF, said: “Strong demand in the over `10 crore segment reflects a decisive shift from mere ownership to the pursuit of a superior living experience — defined by larger, well-designed homes in gated projects offering privacy, security, lifestyle amenities, wellness, and curated community spaces, along with robust social infrastructure. This momentum is driven by sustained wealth creation across technology, start-ups, and financial services, alongside a growing base of entrepreneurs and senior professionals.”Ohri added that the luxury buyer profile is becoming younger, with discerning buyers in their early 30s now actively investing. “Consistent NRI demand also underscores the appeal of these developments as they offer a global lifestyle benchmark aligned with what they are accustomed to overseas,” he said.  In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Confident Group owner CJ Roy’s final video goes viral after his death by suicide – WATCH</t>
+          <t>CJ Roy’s son Rohit Roy remembers his father in video message, calls him a ‘deeply compassionate man’</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Confident Group owner CJ Roy’s final Republic Day video goes viral after his death by suicide during Income Tax raids in Bengaluru, shocking real estate and film circles.</t>
+          <t>Rohit Roy remembers his father CJ Roy in an emotional video message, speaking about loss, legacy and leadership as Confident Group moves forward amid investigation.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>January 30, 2026 21:44 IST</t>
+          <t>February 9, 2026 23:05 IST</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/trending/confident-group-owner-cj-roys-final-video-goes-viral-after-his-death-by-suicide-watch/4124893/</t>
+          <t>https://www.financialexpress.com/india-news/cj-roys-son-rohit-roy-remembers-his-father-in-video-message-calls-him-a-deeply-compassionate-man/4136979/</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Confident group owner CJ Roy died by suicide on Friday. He shot himself at his office in Bengaluru when Income Tax officials were conducting raids, the police said in a statement. The incident has shocked people in business and real estate circles. Roy’s last social media post has now gone viral. Just four days before his death, that is on 26th January, he shared a video message for Republic Day with his 1.3 million followers. In the video, he wished people and their families. A post shared by Dr Roy Chiriankandath Joseph (@dr.roy.cj) “Dear friends, good afternoon. Wish you all a very happy 77th Indian national Republic Day. This is a great day in each one of our lives, so wishing you and your family again a very, very Happy Republic Day. Take care. Bye bye,” he said in the video. The post has gained attention as it was his final public message before his death. Roy is a well-known builder and real estate developer from Kochi, Kerala. He was the founder of the Confident Group. Though real estate was his main business, he was also active in the film industry and produced several South Indian films. According to details on his Facebook bio, Roy produced a total of eight Kannada and Malayalam films. He supported several large film projects featuring leading South Indian actors. His filmography included big-budget films such as Mohanlal’s Casanovva and Marakkar, showing his strong interest in cinema alongside his real estate ventures. Sharing details, Commissioner Seemanth Kumar Singh said, “The Chairman of the Confident Group has died by suicide. The body is currently at the hospital. The SOCO team and the crime team have conducted inspections. A complaint has been filed by a director of the company. Preliminary information points out that he died by shooting himself. An investigation is ongoing to determine the type of pistol used. We are also examining how many rounds were fired.” He further said, “The incident occurred at around 3:15 PM. We are in communication with Income Tax officials. Income Tax raids have been going on for the past three days. The IT raids were conducted by the Kerala Income Tax team. We are also investigating who all were present at the time of the incident. The investigation is ongoing, and more details will be shared after it is completed.” Disclaimer: If you or someone you know is in distress or struggling with mental health, please seek help immediately. Fortis National Helpline: +91-8376804102 Things may soon change in a big way at HSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported.</t>
+          <t>The death of CJ Roy, founder and chairman of the Confident Group, sent shockwaves across business circles in India. Roy died by suicide at his Bengaluru office on January 30, 2026, when Income Tax officials were conducting raids. As investigations continue, his son, Rohit Roy has reacted to his father’s untimely death. Days after the tragedy, Rohit Roy released a video message on Instagram, choosing to speak about loss, values and legacy that his father passed on. “The passing of my father, Dr. Roy CJ, on 30th January 2026 is an immense loss—not only for our family and colleagues, but also for the many people whose lives were touched by his work, his ideas, and the institutions he helped build,” Rohit said. A post shared by ROHIT ROY (@doncasanova) Rohit spoke about the response the family has received from across regions, including from people who never met his father personally. Many, he said, reached out to share how CJ Roy inspired them through his discipline and work ethic. He described his father as a ‘deeply compassionate man’ who believed leadership came with responsibility beyond business. He also spoke about his commitment to charity, concern for communities and support for those in need, Rohit said, came from a genuine belief in dignity, livelihoods and the future of people. On a personal level, Rohit said his father was his guide and role model. From a young age, he was taught that leadership was not about titles or appearances, but about discipline, integrity and long-term thinking. One lesson, he said, stayed with him strongly. His father never referred to the company as “my Confident Group,” but always as “our Confident Group.” It showed his belief that institutions are built by people who feel a sense of belonging, responsibility and shared purpose. Addressing concerns about the future of the Confident Group, Rohit said the company was built as an institution, not around one individual. Strong governance, experienced leadership and capable teams, he said, remain firmly in place. “The foundations remain intact and fully operational,” he said, adding that the group continues to function with stability, discipline and focus, and that all commitments remain unchanged. “Loss does not weaken institutions built on principle; it tests them,” he said. “What was built on conviction will endure.” Rohit Roy is a real estate developer, entrepreneur and well-known luxury car influencer, recognised by his online persona Don Casanova. With over 1.2 million Instagram followers, he is known for his signature blue-themed collection of high-end cars, including rare Bugatti and Rolls-Royce models. He also oversees Confident Group’s UAE operations and runs his own luxury lifestyle brand. According to Bengaluru police, CJ Roy arrived at his office between 2 and 3 pm on January 30, when Income Tax officials were present for final scrutiny of documents seized during earlier raids. After briefly interacting with them, he entered his cabin around 3 pm. Police say he shot himself between 3:00 and 3:10 pm using a licensed pistol found at the scene. There were no signs of forced entry or outsiders, and the investigation is ongoing.  In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Who was CJ Roy? Confident Group owner died by suicide after Income Tax raid</t>
+          <t>India’s housing map flips in 2025: How Chennai became the hottest market, outpacing Mumbai</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Confident Group founder CJ Roy died by suicide in Bengaluru after reportedly facing stress following Income Tax raids, sending shockwaves across India’s real estate and business circles.</t>
+          <t>India’s housing market is splitting fast. While Mumbai and Pune cool sharply, one southern city is rewriting the demand story.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>January 30, 2026 21:03 IST</t>
+          <t>February 5, 2026 18:47 IST</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/india-news/who-was-cj-roy-confident-group-owner-dies-by-suicide-after-income-tax-raid/4124516/</t>
+          <t>https://www.financialexpress.com/money/indias-housing-map-flips-in-2025-how-chennai-became-the-hottest-market-outpacing-mumbai-4132437/</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>CJ Roy, the owner of Confident Group, died by suicide on Thursday. Initial reports suggests that he shot himself inside his office near Richmond Circle, Bengaluru. He was 57. According to reports, CJ Roy was under severe stress following Income Tax raids conducted earlier in the day on companies linked to him. As per reports, Roy shot himself a single bullet at his chest and Income Tax officials immediately rushed to Narayana Hospital in HSR Layout. The incident has shocked people in business and real estate circles. Police reached the spot soon after and have started an investigation. More details are expected as the probe continues. PTI journalist Elizabeth Kurian reported that CJ Roy was reportedly distressed due to the Income Tax raids carried out earlier that day. His real estate conglomerate has major operations in Kerala and Karnataka, and projects in the UAE, including Dubai. He held a doctorate in Business Administration and began his career in the corporate sector before entering the real estate business in the mid-2000s. Under his leadership, Confident Group expanded from a single project in Kerala into a large multi-sector developer with more than 100–160 projects across residential and commercial real estate, hospitality, and allied businesses. His estimated net worth is in the range of about Rs 300–500 crore, as per affluense. According to Commissioner Seemanth Kumar Singh, “The Chairman of the Confident Group has died by suicide.The body is currently at the hospital. The SOCO team and the crime team have conducted inspections. A complaint has been filed by a director of the company. Preliminary information suggests that he died by shooting himself. An investigation is underway to determine the type of pistol used. We are also examining how many rounds were fired.” He further added, “The incident occurred at around 3:15 PM. We are in communication with Income Tax officials. Income Tax raids have been going on for the past three days. The IT raids were conducted by the Kerala Income Tax team. We are also investigating who all were present at the time of the incident. The investigation is ongoing, and more details will be shared after it is completed.” Headquartered in Bengaluru, the group developed a strong presence in Kerala and later expanded overseas. Its core focus remained residential and commercial real estate, including luxury apartments, plotted developments, and townships, along with diversification into sectors such as hospitality, aviation, entertainment, education, golf projects, and building-materials trading. The company positioned itself as a low-debt or zero-debt developer, emphasising clear land titles, legal transparency, and minimal litigation to build buyer confidence. At its peak, Confident Group was reported to have completed or launched around 140–165 projects, covering over 40 million square feet of development and serving more than 15,000 customers across India and the Gulf region. The group was often cited among leading real estate developers in South India, with several projects receiving high CRISIL ratings and strong brand recognition, particularly in Kerala and Bengaluru. Disclaimer: If you or someone you know is in distress or struggling with mental health, please seek help immediately. Fortis National Helpline: +91-8376804102 Things may soon change in a big way at HSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported.</t>
+          <t>Chennai is leading a massive southern surge while the traditional heavyweights of Mumbai and Pune face a cooling period. The gap between regions reached a record high in 2025 as buyer behavior turned more selective across the country. According to the PropTiger Real Insight report (Jan-Dec 2025), “India’s residential markets in calendar year 2025 reflected a phase of measured normalisation following the elevated post- pandemic momentum of 2024.” Chennai recorded a massive increase in demand, selling 24,892 units in 2025 compared to 16,044 units in 2024. This growth indicates a market that is fundamentally different from the cooling trends seen in North and West India. The city remained stable through the mid-year period before accelerating toward a record-breaking Q3, the report noted. The southern city stayed structurally sound throughout the year as buyers focused on end-user demand rather than temporary gains. Even with a small moderation in the final quarter, volumes remained higher than at the start of the year. This resilience suggests that the local market is less prone to the shocks currently affecting the Mumbai region. Developer discipline played a major role in keeping inventory in check while the city prepared for the upcoming state elections. Supply remained calibrated to match the absorption speed, ensuring that prices did not spiral out of control. As per the PropTiger Real Insight report (Jan-Dec 2025), “Chennai delivered one of the strongest performances among all major cities… representing a 55% YoY increase.” Explaining the rise of the housing market in the peninsular region of India, the firm said that Southern cities benefited because their demand base was more stable and less exposed to large-ticket hesitation. Western cities, on the other hand, faced sharper pullbacks due to higher prices and longer decision cycles. The report notes that “market performance is increasingly driven by regional fundamentals,” rather than national momentum. It further added that Southern cities like Chennai and Hyderabad stayed stable due to deep end-user participation and robust absorption. Mumbai MMR saw a significant correction in early 2025, with sales dropping 26.4% compared to the high base of 2024. This trend continued into the middle of the year as the city hit an annual trough of 23,334 units in Q3. Cautious behavior among home seekers resulted in a partial recovery that lacked the strength of previous cycles, the report added. Pune shared a similar fate, experiencing sharp quarterly fluctuations that made it one of the most volatile zones in the top eight cities. Sales in Pune fell 28.5% year-over-year by the end of 2025, signaling that affordability pressures are finally starting to weigh on buyers, the report noted. This downward movement contrasts sharply with the southern strength seen in the same period. The overall western region faced strong headwinds, dragging down the national average during this transition phase, as per the report. Supply remained elevated in these areas despite the slowing sales, putting pressure on the equilibrium between new launches and unit absorption. The PropTiger Real Insight report (Jan-Dec 2025) states, “Western markets faced headwinds in 2025, with overall sales declining approximately 24%, led by significant corrections in Mumbai (26.4%) and Pune (27.1%),” as quoted in the report. The RBI reduced the repo rate to 5.25% in December 2025, which eased home loan rates toward the end of the year. This move provides a strategic chance for buyers to finalize purchases before prices rise further in the next calendar year. Steady monetary conditions helped keep the market from contracting too sharply during the second half, the report noted. Input costs for developers are also set to drop after the GST Council reduced taxes on cement from 28% to 18%. While the full benefits might take time to reach the end-user, it creates a buffer against price spikes in the mid-income housing segment. These policy changes are aimed at keeping home ownership within reach for a larger section of society, as per the report. A stable macroeconomic environment acted as a base for this phase of price-led growth across India. Even with global uncertainty, domestic drivers like urban employment and infrastructure spending stayed intact throughout the year. The PropTiger Real Insight report noted, “With the RBI reducing the repo rate to 5.25% in December 2025, home loan rates eased marginally after remaining broadly stable for most of the year,” as quoted in the report. Reliance Industries has bought 2 million barrels of Venezuelan oil at a discounted price, marking their first purchase in a year. The news is yet to be verified by Financial Express. India’s Foreign Ministry has expressed interest in buying oil from Venezuela, prioritizing energy security for its large population. The government plans to diversify its oil sources.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Is the realty slump ending? 5 reasons why PE investors are betting on a $4.4 bn rebound</t>
+          <t>CJ Roy’ death: Did fear of investor exit and refund pressure drove mental strain on real estate tycoon?</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Private equity inflows into Indian real estate are set to rebound to $4.4 billion in 2026, led by office and logistics assets, Knight Frank says.</t>
+          <t>Mounting pressure from investors seeking refunds and fears of scrutiny added to mental stress on Confident Group owner C.J. Roy before his death during IT raids.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>December 29, 2025 17:17 IST</t>
+          <t>February 5, 2026 18:05 IST</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/industry/is-the-realty-slump-ending-knight-frank-sees-4-4-billion-private-equity-rebound-in-indian-real-estate-2026/4091398/</t>
+          <t>https://www.financialexpress.com/india-news/cj-roy-death-did-fear-of-investor-exit-and-refund-pressure-drove-mental-strain-on-real-estate-tycoon/4132372/</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Private equity investments in Indian real estate fell 29% year-on-year in 2025, even as office assets continued to attract the largest share of capital, according to a report by Knight Frank India. The report indicates that while 2025 marked a pause in private equity activity, investment momentum is expected to improve in 2026 as the cost of capital stabilises and valuation expectations begin to align. Private equity inflows into Indian real estate are projected to rise to around $4.4 billion next year, driven by selective deployment rather than broad-based risk taking. The findings are part of Trends in Private Equity Investments in India: H2 2025, which tracks only private equity capital deployed across office, residential, retail and warehousing assets. The report excludes REITs, InvITs, hospitality and data centres to ensure consistency in investment tracking. Knight Frank India said the decline was driven by a recalibration across three interlinked factors: the effective cost of capital, exit visibility and valuation alignment. While macro indicators such as GDP growth, inflation and interest rates showed improvement, these factors did not realign quickly enough to support sustained capital deployment during the year. Despite the slowdown in 2025, Knight Frank India said its investment forecasting model points to a measured recovery next year. “Knight Frank’s investment forecasting model points to a more supportive environment over the medium term. Based on assumptions around government capital expenditure, currency movement, inflation, interest rates and incremental office supply, private equity investments in Indian real estate are projected to rise by 28% year on year to approximately $4.4 billion in 2026. This recovery is expected to be measured, driven by selective growth rather than a broad-based return of risk capital,” said Shishir Baijal, International Partner, Chairman and Managing Director, Knight Frank India. The report added that slower valuation adjustment between buyers and sellers constrained deal execution, even as operating performance in office and retail assets remained stable. As a result, private equity investors stayed cautious and tilted towards downside-protected, income-focused structures instead of large equity-led transactions. The consultancy noted that capital deployment in 2026 is likely to be guided by asset-level fundamentals and execution clarity, rather than a rapid return of risk-heavy bets. According to the report, total private equity inflows into Indian real estate stood at around USD 3.5 billion in 2025, sharply lower than the previous year. Office assets remained the largest recipient, accounting for 58% of total investments, with inflows of about USD 2.0 billion. Knight Frank India said office investment volumes were broadly in line with the three-year average, indicating continued investor interest in income-generating assets. The segment benefited from its scale, institutional ownership profile and steady leasing demand, even as investors remained cautious on pricing and exits. Residential real estate ranked second, drawing 17% of total private equity investments during the year. However, the nature of capital deployment changed. The report said investors increasingly preferred structured and credit-led instruments, focusing on projects with clear execution visibility and contracted cash flows. Equity investments were largely limited to de-risked developments. Warehousing emerged as the third-largest segment, attracting 15% of private equity inflows in 2025. Knight Frank India said occupier demand remained healthy, supported by e-commerce expansion, manufacturing growth and supply-chain formalisation. Investment volumes, however, were constrained by limited availability of stabilised assets and tighter underwriting standards. Retail accounted for 11% of total private equity investments, driven mainly by a single large transaction after nearly two years of muted activity. The report said capital was deployed only in assets meeting strict criteria on scale, operating performance and exit visibility. Knight Frank India added that office and logistics assets are expected to continue attracting most private equity capital in 2026, while residential and retail investments are likely to remain project-specific and structured in nature. Taken together, Knight Frank India’s findings suggest that the slowdown in private equity investments during 2025 was less about weakening real estate fundamentals and more about capital market constraints. With offices and logistics continuing to offer income visibility and execution clarity, and with valuation and exit conditions expected to improve gradually, the consultancy expects private equity activity to pick up in 2026—though investors are likely to remain disciplined and selective rather than aggressive in their return. Things may soon change in a big way at HSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported.</t>
+          <t>Real estate tycoon and Confident Group owner C.J. Roy died by suicide on Friday after shooting himself when Income Tax raids were taking place at his Bengaluru office. A fresh revelation has now emerged that mounting pressure from investors demanding the return of their money was among the critical factors affecting his mental health in recent months. According to a report by Manorama Online, Roy had no outstanding debt liabilities but had accepted investments from political leaders and individuals from the film industry for real estate projects in Dubai and Kerala. Investigators say suspicions that Roy could come under scrutiny by central agencies led some investors to seek refunds, increasing pressure on him over the past several months. Income Tax officials from Kochi are still present in Bengaluru as part of the ongoing verification process. Investigators are also probing how Roy managed to raise funds for large-scale projects without taking bank loans, a practice he had publicly maintained. Family members informed the SIT that Roy had been undergoing treatment for depression for over four months. He was receiving care at a prominent hospital in the Jayanagar 8th Block area of Bengaluru. Recent setbacks in several Confident Group projects reportedly worsened his mental health. Continuous demands for refunds from investors who had invested in stalled or delayed projects added to the strain. Roy had repeatedly stated that his ventures were executed without loans and that he did not borrow from banks, a claim now under investigation. Roy was found dead with a gunshot wound after Income Tax Department officials demanded documents during a raid conducted on the 30th. Police have clarified that the Income Tax team was not interrogating Roy at the time of the incident. Police quoted IT officials as saying, “Roy was not restricted from doing his regular work today, as we were only conducting scrutiny to lift prohibitory orders against his firm.” Officials also said Roy’s mobile phone and briefcase were not seized and that the team was unaware he was carrying a licensed firearm. Investigators said CCTV cameras inside Roy’s cabin were either non-functional or failed to capture events clearly, forcing reliance on witness statements and timelines. The SIT is examining discrepancies in accounts provided by staff and family members, including the time Roy entered the cabin and when the door was opened after the gunshot. Hospital and post-mortem reports confirmed that Roy died from a single self-inflicted gunshot wound. The 6.35 mm bullet entered his left chest, pierced the heart and lungs, and lodged near the back, causing near-instant death. Kerala Chief Minister Pinarayi Vijayan has written to Union Finance and Corporate Affairs Minister Nirmala Sitharaman, seeking a judicial enquiry into the incident. In his letter, Vijayan described Roy’s death as an unnatural one and sought greater clarity over the matter. Responding to allegations that pressure from the Income Tax department led to Roy’s suicide, Karnataka Home Minister G. Parameshwara urged caution. Speaking to reporters in Bengaluru, he said, “Everything will be ascertained once the probe is completed. Until then, we cannot arrive at any conclusion. It cannot be said at this stage that the suicide occurred due to a particular reason.” Disclaimer: If you or someone you know is in distress or struggling with mental health, please seek help immediately. Government Tele-MANAS Helpline: Call 14416 or 1-800-891-4416 (Toll-free, 24×7, available in 20+ languages). KIRAN (Govt. Helpline): 1800-599-0019Vandrevala Foundation: +91-9999666555 (WhatsApp/Call)Fortis National Helpline: +91-8376804102 In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>India’s top 10 luxury housing destinations: Why micro-markets are the new hotspots</t>
+          <t>Hyderabad office market outpaces Top 6 cities – Why ICRA predicts 19 million sq feet supply ‘mega-wave’</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>India’s luxury housing demand is increasingly shifting to select micro-markets rather than entire cities. According to Magicbricks’ How India Searched for Homes in 2025 report, 10 premium destinations—from Dwarka Expressway and Sarjapur Road to Porvorim and Ballygunge—are driving 75–80% of high-end home searches, reflecting a strong preference for infrastructure-led growth, lifestyle upgrades and future-ready living.</t>
+          <t>Hyderabad’s office market remains robust, with strong absorption, rising Grade A supply, and sustained IT-BPM and BFSI demand supporting growth, ICRA said.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>December 26, 2025 20:08 IST</t>
+          <t>February 5, 2026 15:00 IST</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/money/top-10-premium-luxury-destinations-of-india-micro-markets-now-redefine-high-end-housing-4089377/</t>
+          <t>https://www.financialexpress.com/business/news-hyderabad-office-market-outpaces-top-6-cities-why-icra-predicts-19-million-sq-feet-supply-mega-wave-4132110/</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>India’s luxury housing demand is no longer driven only by big cities. There are quite a few specific micro-markets that are now redefining high-end housing societies. These luxury corridors, with some coming up in tier-2 cities, offer a mix of infrastructure, connectivity, lifestyle amenities and future growth potential. According to Magicbricks’ ‘How India Searched for Homes in 2025’ report, buyer interest in premium homes is heavily concentrated in 10 high-growth luxury pockets, where 75–80% of housing demand is coming from the premium and luxury segment. These locations are emerging as India’s most sought-after addresses for affluent homebuyers, investors and NRIs. 1. Dwarka Expressway Dwarka Expressway, Delhi has quickly become one of India’s fastest-growing luxury corridors. Strong infrastructure push, proximity to Delhi airport and new-age gated developments have made it a magnet for premium buyers looking for future-ready homes. 2. Noida Expressway Luxury demand along Noida Expressway is driven by spacious layouts, high-rise living and superior road connectivity. Buyers here prioritise parking availability, wider access roads and large homes — key markers of aspirational living. 3. Sushant Golf City Sushant Golf City, Lucknow, stands out as one of the few Tier-2 luxury destinations making it to the top list. Planned development, integrated township living and rising investment interest have positioned it as a premium residential hub in North India. 4. Ballygunge Ballygunge represents Kolkata’s shift towards modern luxury living. Magicbricks data shows buyers here are increasingly open to high-rise homes and lifestyle upgrades, while still valuing open views and premium neighbourhoods. 5. Gachibowli Gachibowli has emerged as Hyderabad’s most prominent luxury address. With strong confidence in infrastructure-led growth, buyers are actively investing in premium projects, driven by proximity to IT hubs and upcoming commercial developments. 6. Sarjapur Road Sarjapur Road continues to dominate Bengaluru’s luxury housing searches. High-income professionals prefer this corridor for its connectivity, premium gated communities and growing inclination towards vertical living with modern amenities. 7. Devanahalli Devanahalli, Bengaluru is fast becoming a long-term luxury investment destination. With airport proximity and large land parcels, this micro-market is attracting buyers who are betting on future appreciation rather than immediate returns. 8. Porvorim Porvorim, Goa reflects the rising popularity of lifestyle-led luxury housing. Demand here is largely driven by second-home buyers and investors looking for villas and premium homes that combine leisure with rental income potential. 9. Koregaon Park Koregaon Park remains Pune’s most aspirational luxury neighbourhood. Buyers here prefer established social infrastructure, greenery and spacious homes, making it a stable and end-user-driven premium market. 10. Vaishali Nagar Vaishali Nagar’s presence on the list highlights the rise of luxury housing in Tier-2 cities. Improved infrastructure, planned residential layouts and growing affluence have pushed this Jaipur locality into India’s premium housing map. Magicbricks data shows that luxury buyers across these micro-markets share common preferences: -Strong focus on parking availability and wider access roads -Rising demand for high-rise living with lift access -Preference for larger homes with extra bathrooms -Continued influence of Vastu and sunrise-facing homes -Growing confidence in infrastructure-led appreciation These factors explain why a majority of premium housing searches are narrowing down to these specific locations rather than entire cities. The takeaway India’s luxury housing story in 2025 is micro-market driven. From Dwarka Expressway and Sarjapur Road to Porvorim and Vaishali Nagar, these 10 destinations reflect how affluent buyers are redefining luxury—focusing on livability, long-term growth and lifestyle, not just pin codes. Here’s what experts have to say on emerging luxury corridors and high-end housing demand not only in metros but also in tier-2 cities. Yukti Nagpal, Director, Gulshan Group, says “As we step into 2026, the luxury residential market in Noida shines brighter than ever…. The demand for refined living spaces continues to rise, perfectly aligned with the evolving aspirations of discerning buyers. Noida stands at the forefront of this momentum, ready to set new benchmarks in luxury living and investment value in the coming year.” Amit Modi, Director, County Group, said, 2025 has been a very strong year for Indian real estate, with clear improvement in demand and buyer confidence across key markets. “In NCR especially, the impact of new expressways, metro corridors, airports and enhanced connectivity is now visible on the ground, and this has directly supported the growth of premium and luxury housing.” Many Indian professionals who work remotely have long looked at places like Bali or Thailand as work-from-anywhere hubs. Now, a European country is joining that list.</t>
+          <t>Hyderabad is seeing unprecedented demand and supply for office space. As per an ICRA report, Hyderabad’s office space market recorded a compound annual growth rate (CAGR) of about 14%  between FY18 -FY25. During the same period, India’s top six cities saw an annual 7% growth in the office space market, on a compounded basis. According to the ICRA report, the city recorded a fresh supply of Grade A 8.4 million square feet of office space in the first three quarters of fiscal year 2025-26. During the same period, the city recorded a net absorption of 8.5 million square feet. ICRA said that Hyderabad’s commercial real estate momentum is likely to sustain in the coming years as well. The firm points out that, despite almost 2X supply growth, the city’s real estate market will remain strong, as demand is likely to grow at a similar pace. ICRA estimates that Hyderabad will see about 18-19 million square feet of new office supply in Q4 FY27. The firm expects the city’s real estate market fundamentals to remain strong in the city, with net absorption likely to be about 83 per cent in Q4 FY27. Due to sustained growth over the last 8 years, Hyderabad’s share in the office space market increased to 16 per cent by December 2025, from 13 per cent in March 2021.  ICRA says the city’s limited floor space index has enabled developers to build more, boosting office supply in Hyderabad. Among the key localities of Hyderabad, Hitec City/Madhapur, Gachibowli, and the Financial District are the three major micro-markets, accounting for 63 per cent of the total office supply. The firm said vacancy is set to remain low in Hitech City/Madhapur, with limited new supply in FY27, while Gachibowli and the Financial District are projected to see stable vacancy levels. ICRA said that in Hyderabad, absorption was driven by healthy demand from the IT-BPM and BFSI companies.  ICRA believes Hyderabad’s strong leasing fundamentals and steady demand outlook should help the market sustain stable operating metrics in the medium term. Further, ICRA estimates that the  top ten developers in Hyderabad collectively hold 58 per cent of the city’s Grade-A office stock as of December 2025. In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>The 2026 real estate reset: Why global capital is betting $3.5 billion on India’s ‘ghost’ assets</t>
+          <t>Why did Confident Group owner CJ Roy commit suicide? Theories and what investigators say</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>As the US shutters malls, India’s retail real estate is seeing a revival. Global investors are betting $3.5 billion on the comeback of “ghost” malls across key Indian cities.</t>
+          <t>Confident Group chairman CJ Roy died by suicide during an Income Tax scrutiny in Bengaluru. Here’s what police, family members, and investigators have revealed so far.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>December 23, 2025 19:57 IST</t>
+          <t>February 3, 2026 20:18 IST</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/industry/the-2026-real-estate-reset-why-global-capital-is-betting-3-5-billion-on-indias-ghost-assets/4084925/</t>
+          <t>https://www.financialexpress.com/india-news/why-did-confident-group-owner-cj-roy-commit-suicide-theories-and-what-investigators-say/4130099/</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>As shopping malls across the US shut stores and struggle with rising vacancies, Indian retail real estate is heading into 2026 on a very different footing. Capital that once chased new developments is increasingly focusing on older shopping centres that had lost relevance but sit on valuable urban land.This renewed interest is tied to how India’s retail and housing markets behaved through 2025, based on data from property consultancies and sector reports. Through 2025, organised retail market in India remained tight despite global uncertainty. According to ANAROCK Research, Grade-A malls across major Indian cities continued to operate at 95–100% occupancy, with limited availability in prime zones. ANAROCK also pointed out that India faces a severe shortage of quality retail space. Grade-A mall stock stands at barely 0.6 sq ft per capita, compared with about 23 sq ft per capita in the US, a gap that continues to support demand for existing assets. On the demand side, ANAROCK noted that India is moving towards a $6 trillion consumption economy by 2030, supported by urbanisation, rising incomes and a young population. This backdrop helped physical retail remain relevant through 2025. At the same time, Knight Frank’s Think India Think Retail 2025 report drew attention to older, under-managed malls that lost relevance during earlier expansion cycles. Knight Frank identified 15.5 million sq ft of such underutilised or outdated shopping centre stock, commonly referred to as “ghost malls”. Government measures during 2025 helped stabilise broader real estate sentiment. The Union Budget 2025–26 increased total expenditure by 7.4% to Rs 50.65 lakh crore, with infrastructure and urban development remaining key priorities. Revised income-tax slabs improved disposable incomes, indirectly supporting housing demand. The government also allocated Rs 15,000 crore under SWAMIH Fund II to complete one lakh stressed housing units. In addition, the Rs 1 lakh crore Urban Challenge Fund and the National Geospatial Mission signalled a push towards institutional-grade urban development and digitised land records. Sector consultants have noted that these measures strengthen long-term confidence across real estate segments, including organised retail that depends on stable urban catchments. Residential markets sent mixed signals through 2025. According to ANAROCK Research, housing sales across the top seven Indian cities fell 9% year-on-year in Q3 2025, with about 97,080 units sold, compared with over 1.07 lakh units in the same quarter last year. Despite lower volumes, the total transaction value rose 14%, from Rs 1.33 lakh crore to Rs 1.52 lakh crore, pointing to stronger traction at the premium and luxury end. ANAROCK attributed the volume slowdown partly to the monsoon season and the inauspicious ‘shraad’ period, while describing the housing market as reasonably steady overall. Real estate consultants note that this divergence between volumes and value has pushed capital towards assets that offer predictable income rather than scale alone. Knight Frank noted that not all underperforming malls are beyond revival. According to the consultancy, selectively repositioning just 15 high-potential dormant shopping centres could unlock about Rs 357 crore in annual rental revenue. Many of these assets are well-located but misaligned with current demand. The contrast with Western markets remains sharp. ANAROCK Research stated that the US has seen around 1,200 net mall store closures since 2020, driven by oversupply and declining footfalls. In comparison, Grade-A retail assets in India typically deliver 14–18% internal rates of return, nearly double the yields available in several Western markets, according to ANAROCK. Knight Frank’s Think India Think Retail 2025 report explained that many ghost malls are being repurposed rather than demolished. The consultancy noted that these centres are suitable for healthcare uses because their generous floorplates allow for OPD clinics, diagnostic labs, pharmacies and inpatient wards. The same report stated that accessible urban malls are also being retrofitted into vocational institutes, coaching centres and skill-development hubs, particularly in land-constrained cities. E-commerce has not displaced physical retail in India. According to ANAROCK Research, several direct-to-consumer brands report that offline conversions are two to three times higher than online. Physical stores are increasingly used for experience and trust-building, while digital platforms drive scale. The opportunity is expanding beyond metros. As per Colliers India, rising consumption and infrastructure-led connectivity are pushing organised retail into Tier-II and Tier-III cities. Badal Yagnik, Chief Executive Officer and Managing Director of Colliers India, said that “2026 is set to reinforce India’s position as a future-ready and globally competitive real estate market”, with demographic and digital trends shaping demand. The current phase is not about indiscriminate expansion. Ashwinder R Singh, Chair, CII Real Estate, has said the market is now “anchored in end-user demand, balance-sheet discipline, and delivery credibility”, adding that “sustainability, technology adoption, and governance will separate durable platforms from cyclical players.” India’s organised retail market continues to operate with a shortage of quality space. With Grade-A mall stock at just 0.6 sq ft per capita, scarcity remains a key support factor, according to ANAROCK Research. As Shishir Baijal, Chairman and Managing Director of Knight Frank India, noted while discussing retail redevelopment, the focus is on “reconnecting rising consumer demand with underutilised retail infrastructure”, allowing older assets to find relevance again. That combination of scarcity, stable consumption and selective redevelopment explains why global capital is increasingly focused on India’s ghost assets as 2026 approaches. Swan Defence and Heavy Industries’ share price is in focus as promoter entity Hazel Infra plans to sell 5.01% stake. The company has seen remarkable growth in the past year, with a 2,811% increase and 300% gains in the last six months. This sale will help meet minimum public shareholding requirements and is scheduled to take place between March 18-24 at a floor price of Rs 1.</t>
+          <t>C J Roy, chairman of the Confident Group, died by suicide at his Bengaluru office on January 30, 2026, at the time when Income Tax officials were conducting raids at the property. He was 57. Police say Roy shot himself inside his private cabin at the company’s Langford Town office in Bengaluru. The case is being investigated as an unnatural death, and authorities say it is too early to link the suicide to any single cause. Here is a look at what happened in the claim so far: According to Bengaluru police, Roy arrived at his office between 2 and 3 pm on January 30. Income Tax (IT) officials were already present for final scrutiny of documents seized during earlier raids. Police say Roy briefly interacted with officials, entered his cabin around 3 pm, and shot himself between 3:00 and 3:10 pm. A licensed pistol and a live cartridge were found under a chair inside the cabin. There were no signs of forced entry or the presence of outsiders. The police have registered an FIR and are treating the case as an unnatural death. Initial findings point to suicide. Hospital and post-mortem reports confirmed that Roy died from a single self-inflicted gunshot wound. The bullet, a 6.35 mm round, entered his left chest, pierced the heart and lungs, and lodged near the back, causing near-instant death. Roy’s brother has alleged that he was under extreme mental stress following the Income Tax raids conducted at his companies earlier in the day. Speaking to a Malayalam news channel, the brother questioned the conduct of officials and demanded accountability. “I don’t know how the Income Tax team troubled him. They need to answer what happened that made him (Roy) take such a step. He was under pressure for the last three to four days. I was calming him down.” There have been rumours that Roy left behind a nine-page death note or a 20-page diary explaining the reasons for his death. However, a senior Special Investigation Team (SIT) officer rejected these claims, saying no such document has been recovered so far. “There are rumours about a nine-page death note and a 20-page diary. We will treat it as a death note only if it is found at the spot or if any electronic evidence is recovered during the investigation. If anyone makes unsubstantiated claims about claims about such documents, we will not consider them.” Police say a detailed search of the cabin did not yield any suicide note or diary. Police have clarified that the Income Tax team was not interrogating Roy at the time of the incident. According to officers, officials were only conducting document verification to lift prohibitory orders issued earlier. Police quoted IT officials as saying, “Roy was not restricted from doing his regular work today, as we were only conducting scrutiny to lift prohibitory orders against his firm.” They also said Roy’s mobile phone and briefcase were not seized and that officials were unaware he was carrying a licensed firearm. Investigators said CCTV cameras inside Roy’s cabin were either non-functional or did not fully capture events inside, forcing them to rely on witness statements and timelines. The SIT is examining discrepancies in accounts given by staff and family members, including the exact time Roy entered the cabin and when the door was opened after the gunshot. Family members, including Roy’s wife, will be questioned to understand financial and personal circumstances. Kerala Chief Minister Pinarayi Vijayan has written to Union Finance and Corporate Affairs Minister Nirmala Sitharaman, seeking a judicial enquiry into the incident. In his letter, Vijayan described Roy’s death as an unnatural death that occurred during an Income Tax raid and called for greater clarity. Responding to allegations that pressure from the Income Tax department led to Roy’s suicide, Karnataka Home Minister G Parameshwara said it was too early to draw conclusions. Speaking to reporters in Bengaluru, he said, “Everything will be ascertained once the probe is completed. Until then, we cannot arrive at any conclusion. It cannot be said at this stage that the suicide occurred due to a particular reason.”Disclaimer: If you or someone you know is in distress or struggling with mental health, please seek help immediately. Vandrevala Foundation: +91-9999666555 (WhatsApp/Call) Government Tele-MANAS Helpline: Call 14416 or 1-800-891-4416 (Toll-free, 24×7, available in 20+ languages). KIRAN (Govt. Helpline): 1800-599-0019 In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>India’s flexible workspace market to grow to 3 times in size by 2028 with GCC push: Report</t>
+          <t>Budget 2026 backs property through infra, REITs and rail corridors, leaves housing incentives off the table</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>The report published by Smartworks co and UnearthIQ back their projections by citing surging demand for Grade A offices, e-commerce warehousing, institutional capital inflows, and policy catalysts like the Registration Bill 2025.</t>
+          <t>Budget 2026 positions real estate as an indirect winner, riding on infrastructure capex, REIT monetisation and rail-led connectivity while affordable housing waits.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>December 19, 2025 19:04 IST</t>
+          <t>February 1, 2026 17:11 IST</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/business/news/indias-flexible-workspace-market-to-grow-to-3-times-in-size-by-2028-with-gcc-push-report/4082487/</t>
+          <t>https://www.financialexpress.com/business/industry-budget-2026-backs-property-through-infra-reits-and-rail-corridors-leaves-housing-incentives-off-the-table-4127405/</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>India’s flexible workspace market which is largely driven by co-working set ups alongside Global Capacity Centres is projected to grow nearly threefold to USD 9-10 billion by 2028, according to a joint report published by Smartworks Coworking Spaces Limited and UnearthIQ earlier today. Titled “India’s Next Commercial Real Estate Wave: The Rise of Flex Spaces Fueled by GCC Growth,” the report focuses on a larger structural shift in India’s commercial real estate sector, where enterprises across industries are seen moving toward asset-light, operational expenditure-led office models. As per the report, India’s commercial real estate market size by economic activity which is presently the fourth largest market globally is on course to reach a valuation of USD 120-130 billion by 2030 from a valuation of USD 50-60 billion today. The  analysis undertaken by Smarteworks Co. places a large bet on the expansion of Global Capability Centers (GCCs) in India which has been primarily driving the  demand for flexible and managed workspaces across Tier-1 and Tier-2 cities. Global Capability Centres (GCCs) are offshore or near-shore centres set up by multinational companies to handle critical business functions such as technology development, engineering, data analytics, finance, R&amp;D, cybersecurity and operations. Unlike traditional outsourcing units, GCCs are captive centres, meaning they are fully owned and operated by the parent company. India’s GCC ecosystem employs about 2.2 million professionals and is adding 80,000-120,000 seats annually, translating into an annual revenue opportunity of USD 170-254 million for workspace operators. The report estimates that GCCs will require 160-200 million sq. ft. of office space by 2030, with flexible and managed workspaces accounting for 65-80 million sq. ft., or nearly half of this demand. Flex spaces, or flexible workspaces, are office spaces that allow companies to scale up or down quickly without committing to long-term leases. Unlike traditional offices that require multi-year lock-ins, flex spaces operate on shorter, more adaptable contracts and are typically fully serviced. The report published by Smartworks co and UnearthIQ back their projections by citing surging demand for Grade A offices, e-commerce warehousing, institutional capital inflows, and policy catalysts like the Registration Bill 2025. The bill seeks to digitise land and property registration, reduce manual processes, and improve transparency in real estate transactions and is yet to be passed by the parliament. “The USD 22-26 billion office segment, which forms 40-50% of the total market, is being reshaped by GCC and IT/ITeS growth, hybrid work models, and Tier-2 expansion. Within this shift, branded flex spaces have emerged as the fastest-growing category, rapidly outpacing traditional offices,” the report concluded. The Indian Premier League (IPL) is set to begin on March 29, but most teams are struggling with injuries. Kolkata Knight Riders (KKR) lost Harshit Rana and Matheesha Pathirana, while Sunrisers Hyderabad (SRH) will be without Pat Cummins. Defending champions Royal Challengers Bengaluru (RCB) are missing Josh Hazlewood, and Lucknow Super Giants (LSG) may lose Wanindu Hasaranga.</t>
+          <t>The Union Budget for FY2026–27 has reinforced real estate’s dependence on infrastructure-led growth, offering strong indirect support through higher capital expenditure, asset monetisation and connectivity projects, while stopping short of any direct fiscal relief for the sector. Public capital expenditure has been increased to Rs 12.2 lakh crore in FY27 from Rs 11.2 lakh crore in FY26, with a clear focus on cities with populations above five lakh. Alongside this, the government announced an Infrastructure Risk Guarantee Fund, dedicated REITs to monetise CPSE real estate assets, and seven high-speed rail corridors measures that collectively influence housing demand, logistics expansion and commercial development, particularly outside metros. However, the Budget did not introduce any tax incentives or policy support aimed specifically at residential buyers or developers, leaving affordable housing concerns unresolved. While real estate did not receive any major tax announcements, several measures materially affect the sector’s operating environment. The rise in capital expenditure to Rs 12.2 lakh crore, with spending concentrated in Tier-2 and Tier-3 cities, is expected to improve urban infrastructure, stimulate housing demand and support commercial and logistics assets in emerging growth centres. The proposed fund is designed to provide partial credit guarantees to lenders during the development and construction phase. For real estate-linked infrastructure and large projects, this reduces financing friction and improves project viability. The announcement of dedicated REITs to recycle CPSE-owned real estate assets including railway land, port land, power transmission infrastructure, telecom towers and government properties is expected to deepen institutional participation in commercial real estate and create fresh supply of income-generating assets. Seven corridors included: Mumbai–Pune, Pune–Hyderabad, Hyderabad–Bengaluru, Hyderabad–Chennai, Chennai–Bengaluru, Delhi–Varanasi and Varanasi–Siliguri are likely to influence residential and industrial development along transit-linked micro-markets. Shishir Baijal, International Partner, Chairman and Managing Director, Knight Frank India, said the Budget reinforces macro continuity rather than offering a demand shock to the sector. According to him, the broader environment keeps buyer expectations realistic. “The Budget maintains a stable macro environment for investors, keeping buyer sentiment measured and pragmatic. The focus on selective opportunities in tier-2 and tier-3 growth corridors, and connectivity in urban economic regions, provides a supportive backdrop for demand in residential and logistics markets over the medium term.” Despite the enabling measures, the absence of sector-specific incentives has disappointed market participants. “However, disappointingly, the Budget does not introduce any real estate-specific fiscal incentives, especially to boost affordable housing in India, which has already been a cause of concern for the sector,” Baijal said. Affordable housing continues to face pressure from higher construction costs and limited buyer support, even as mid-income and premium segments show steadier traction. Adding to this view, Anuj Puri, Chairman, ANAROCK Group, said the Budget offers indirect support but fails to address the deepest stress point in housing. “From a real estate perspective, it has delivered limited direct but various indirect benefits, acting more as a growth catalyst than an instant rescue cavalry,” Puri said. He pointed out that affordable housing has been in decline since the pandemic, with ANAROCK data showing its sales share falling from over 38% in 2019 to 26% in 2022 and further to around 18% in 2025. “The affordable housing segment was in express need of direct intervention by way of interest stimulants for buyers and developers,” he added. The high-speed rail corridors announced in the Budget are expected to influence future real estate patterns by improving inter-city mobility and supporting new economic clusters. The FY27 Budget positions real estate as a downstream beneficiary of infrastructure spending, financing support and asset monetisation rather than a direct policy priority. Higher capex, risk guarantees, REIT-led recycling of government assets and improved rail connectivity strengthen the foundation for growth, especially in non-metro markets. At the same time, the absence of targeted measures for affordable housing leaves a critical segment of the sector still looking for policy intervention. In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>As Saif Ali Khan invests Rs 30.75 cr in Mumbai property, a look at his luxury real estate empire</t>
+          <t>Confident Group owner CJ Roy’s final video goes viral after his death by suicide – WATCH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Saif Ali Khan expands his real estate portfolio with a new investment of Rs 30.75 crore in two premium commercial spaces in Mumbai. From a Bandra duplex to the iconic Pataudi Palace, a glimpse at the actor’s luxurious property empire.</t>
+          <t>Confident Group owner CJ Roy’s final Republic Day video goes viral after his death by suicide during Income Tax raids in Bengaluru, shocking real estate and film circles.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>November 21, 2025 19:03 IST</t>
+          <t>January 30, 2026 21:44 IST</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/life/lifestyle-as-saif-ali-khan-invests-rs-30-75-in-mumbai-property-a-look-at-his-luxury-real-estate-empire-4051502/</t>
+          <t>https://www.financialexpress.com/trending/confident-group-owner-cj-roys-final-video-goes-viral-after-his-death-by-suicide-watch/4124893/</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Bollywood actor Saif Ali Khan who boasts of an impressive real estate portfolio, has just added two premium commercial units in Mumbai worth Rs 30.75 crore to it, reported Hindustan Times. Located in Kanakia Wallstreet, one of the city’s most popular commercial hubs, the units measure 5,681 sq ft and have six designated car parkings, according to the property registration documents accessed by Volney, as per the publication. Saif bought the property from Apiore Pharmaceutical, a US-based pharmaceutical company and the transaction was registered on November 18, 2025, with a stamp duty of Rs 1.84 crore and a registration fee of Rs 60,000. Notably, this is the same building where Hrithik Roshan and his father, Rakesh Roshan, purchased three office units worth Rs 31 cr earlier this year under their company, HRX Digitech LLP, reported HT. Saif Ali Khan’s current apartment where he lives is a luxurious duplex located in the Satguru Sharan building in Bandra West, Mumbai. Spanning across 10,000-square-foot, the stunning house has five bedrooms, a gym, a music room, six terrace balconies, and a library. Home’s private terrace pool completes its resort-like feel. According to Magicbricks, Saif also owns a multi-storey property in Fortune Heights, Bandra. It was their residence before they shifted to their current one. The four-storeyed structure had 3BHK units measuring 3,000 sq ft. After they moved to their present duplex, they rented out the apartment for Rs 3.5 lakh in 2021. Inside, the home blends comfort with old-world charm. The plush couches, antique accents, dark moody hues, to walls lined with art, reflect the couple’s fine taste. Also situated in the living room is a cosy library with floor-to-ceiling bookshelves, a built-in dark grey bar, and a vintage leather writing desk paired with Saif’s guitar, as per a 2020 Vogue magazine article. The property that’s perhaps the closest to Saif Ali Khan’s heart is the majestic Pataudi Palace, also called Ibrahim Kothi, a palace of the former ruling family Pataudi family in Pataudi town of Gurugram district in Haryana. According to Architecture Digest India, the 10-acre colonial-style estate was designed by architect Robert Tor Russell, who blended European neoclassicism, Art Deco influences and Indian motifs. It was built after Nawab Iftikhar Ali Khan’s marriage to the Begum of Bhopal. With 150 rooms, sprawling lawns, and elegant period features, Pataudi House remains one of India’s most iconic heritage homes. Saif Ali Khan bought it back in 2014, and restored it. Movie buffs would know that the Bollywood movies like Veer-Zaara and Mangal Pandey were shot in Pataudi Palace. Apart from his lavish properties in India, the Bollywood actor also owns a private chalet in Gstaad, valued at around Rs 33 crore. Saif, Kareena and the couple’s children often visit it during winter months to get a perfect view of snow-capped Alps. The Fed has announced that interest rates will remain unchanged and predicts minimal rate cuts in the coming years. Inflation is expected to rise to 2.7% by 2026, while GDP is projected to grow by 2.4%. The job market is stable, with unemployment at 4.4% in 2026. Market expectations for rate cuts have been affected by this decision.</t>
+          <t>Confident group owner CJ Roy died by suicide on Friday. He shot himself at his office in Bengaluru when Income Tax officials were conducting raids, the police said in a statement. The incident has shocked people in business and real estate circles. Roy’s last social media post has now gone viral. Just four days before his death, that is on 26th January, he shared a video message for Republic Day with his 1.3 million followers. In the video, he wished people and their families. A post shared by Dr Roy Chiriankandath Joseph (@dr.roy.cj) “Dear friends, good afternoon. Wish you all a very happy 77th Indian national Republic Day. This is a great day in each one of our lives, so wishing you and your family again a very, very Happy Republic Day. Take care. Bye bye,” he said in the video. The post has gained attention as it was his final public message before his death. Roy is a well-known builder and real estate developer from Kochi, Kerala. He was the founder of the Confident Group. Though real estate was his main business, he was also active in the film industry and produced several South Indian films. According to details on his Facebook bio, Roy produced a total of eight Kannada and Malayalam films. He supported several large film projects featuring leading South Indian actors. His filmography included big-budget films such as Mohanlal’s Casanovva and Marakkar, showing his strong interest in cinema alongside his real estate ventures. Sharing details, Commissioner Seemanth Kumar Singh said, “The Chairman of the Confident Group has died by suicide. The body is currently at the hospital. The SOCO team and the crime team have conducted inspections. A complaint has been filed by a director of the company. Preliminary information points out that he died by shooting himself. An investigation is ongoing to determine the type of pistol used. We are also examining how many rounds were fired.” He further said, “The incident occurred at around 3:15 PM. We are in communication with Income Tax officials. Income Tax raids have been going on for the past three days. The IT raids were conducted by the Kerala Income Tax team. We are also investigating who all were present at the time of the incident. The investigation is ongoing, and more details will be shared after it is completed.” Disclaimer: If you or someone you know is in distress or struggling with mental health, please seek help immediately. Fortis National Helpline: +91-8376804102 In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Motilal Oswal sees 58% upside in this real estate stock as housing cycle strengthens</t>
+          <t>Who was CJ Roy? Confident Group owner died by suicide after Income Tax raid</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Motilal Oswal sees a strong rally ahead for Lodha as India’s branded housing cycle gathers pace and balance sheet strength improves.</t>
+          <t>Confident Group founder CJ Roy died by suicide in Bengaluru after reportedly facing stress following Income Tax raids, sending shockwaves across India’s real estate and business circles.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>November 19, 2025 13:03 IST</t>
+          <t>January 30, 2026 21:03 IST</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/motilal-oswal-sees-58-upside-in-this-real-estate-stock-as-housing-cycle-strengthens-4049376/</t>
+          <t>https://www.financialexpress.com/india-news/who-was-cj-roy-confident-group-owner-dies-by-suicide-after-income-tax-raid/4124516/</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Motilal Oswal has turned more optimistic about the prospects of Lodha (formerly known as Macrotech Developers) after a stronger-than-expected demand outlook and improving balance sheet visibility. The brokerage set a target price of Rs 1,888, implying about 58% upside from the last traded price of Rs 1,197. It said the company is positioned to benefit from a multi-year upcycle in branded housing, led by higher affordability in key cities and a faster shift toward large developers. Motilal Oswal said Lodha’s ability to sustain strong bookings, launch a deeper project pipeline, and accelerate debt reduction gives the stock a clearer medium-term growth path. It added that project additions across Mumbai Metropolitan Region and Pune have strengthened the development portfolio to more than Rs 3.7 lakh crore of potential gross development value. The brokerage said the industry backdrop remains favourable as income growth outpaces property prices in several top-tier markets. According to its estimates, affordability in the Mumbai region has improved by 10 to 15% over the past four years, while annual supply has tightened. Lodha has seen the benefit through steady bookings and a wider funnel of planned launches. Quarterly pre-sales are expected to rise to Rs 18,000 crore in FY26 from Rs 14,520 crore in FY25. Collections are expected to climb to Rs 18,130 crore in FY26 from Rs 14,810 crore. Motilal Oswal said this steady growth in pre-sales and collections forms the backbone of Lodha’s cash flow cycle and supports higher launch activity. The brokerage added that the broader trend of consumers preferring established developers remains intact, which strengthens Lodha’s position in suburban micro-markets and branded mid-income projects. Lodha’s launch pipeline stands at Rs 98,000 crore in FY25 and Rs 1.2 lakh crore in FY26. This includes expansions in Thane, Eastern suburbs, and South-Central Mumbai. The brokerage highlighted that the company’s addition of multiple redevelopment projects has created a diversified mix across price points. It also noted that the shift toward asset-light partnerships allows Lodha to lock in large volumes with limited balance sheet strain. The report said launch momentum is essential because current execution strength allows the company to quickly convert planned projects into bookings. For FY25, the company has indicated more than 17 million square feet of launches, with further scope to scale up in FY26. The brokerage said Lodha’s net debt is expected to fall to Rs 3,600 crore in FY25 from Rs 7,040 crore in FY23, supported by higher operating cash flow and disciplined capital allocation. The company has guided for further reduction toward Rs 2,500 crore in FY26. According to Motilal Oswal, this lower leverage improves Lodha’s financial flexibility ahead of large redevelopment projects and shields the balance sheet during periods of uneven sales. It said consistent debt reduction has also strengthened the company’s cost of capital, which helps sustain margins. The report added that Lodha’s cost focus and mix improvement in premium projects support operating profitability, even as the company deploys more capital in new launches. The brokerage said Lodha’s product mix remains tilted toward established micro-markets, where price discipline is stronger. Across the Mumbai Metropolitan Region, mid-income and premium projects have seen better absorption than value housing. Lodha’s presence in these pockets allows it to maintain steady price growth without relying on heavy discounting. According to the report, price appreciation in many of its markets has been measured, ranging from 4 to 6% annually, which the brokerage considers sustainable. It said this pricing stability gives Lodha the room to maintain margin visibility as construction costs remain in check. Motilal Oswal said the sector is still in a consolidation phase, with many smaller developers facing funding constraints and regulatory hurdles. This has pushed branded players to the forefront, especially in larger cities. It noted that in Mumbai’s redevelopment segment, the share of top developers has increased significantly over the past few years. The report expects this consolidation to continue as more homebuyers prioritise delivery certainty and after-sales service. Lodha stands to benefit from this trend as its brand recall and execution record remain strong. The brokerage outlined several triggers that could lift Lodha’s valuation in the next 12 to 18 months. Faster pre-sales conversion from new launches, sustained affordability in key locations, and potential additions in redevelopment corridors could lift both earnings and visibility. Operating cash flow strength, coupled with the ongoing reduction in debt, can also improve the company’s return profile. Motilal Oswal believes the combination of higher scale and lower leverage places Lodha on a stronger footing for the next phase of the housing cycle. Things may soon change in a big way at HSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported.</t>
+          <t>CJ Roy, the owner of Confident Group, died by suicide on Thursday. Initial reports suggests that he shot himself inside his office near Richmond Circle, Bengaluru. He was 57. According to reports, CJ Roy was under severe stress following Income Tax raids conducted earlier in the day on companies linked to him. As per reports, Roy shot himself a single bullet at his chest and Income Tax officials immediately rushed to Narayana Hospital in HSR Layout. The incident has shocked people in business and real estate circles. Police reached the spot soon after and have started an investigation. More details are expected as the probe continues. PTI journalist Elizabeth Kurian reported that CJ Roy was reportedly distressed due to the Income Tax raids carried out earlier that day. His real estate conglomerate has major operations in Kerala and Karnataka, and projects in the UAE, including Dubai. He held a doctorate in Business Administration and began his career in the corporate sector before entering the real estate business in the mid-2000s. Under his leadership, Confident Group expanded from a single project in Kerala into a large multi-sector developer with more than 100–160 projects across residential and commercial real estate, hospitality, and allied businesses. His estimated net worth is in the range of about Rs 300–500 crore, as per affluense. According to Commissioner Seemanth Kumar Singh, “The Chairman of the Confident Group has died by suicide.The body is currently at the hospital. The SOCO team and the crime team have conducted inspections. A complaint has been filed by a director of the company. Preliminary information suggests that he died by shooting himself. An investigation is underway to determine the type of pistol used. We are also examining how many rounds were fired.” He further added, “The incident occurred at around 3:15 PM. We are in communication with Income Tax officials. Income Tax raids have been going on for the past three days. The IT raids were conducted by the Kerala Income Tax team. We are also investigating who all were present at the time of the incident. The investigation is ongoing, and more details will be shared after it is completed.” Headquartered in Bengaluru, the group developed a strong presence in Kerala and later expanded overseas. Its core focus remained residential and commercial real estate, including luxury apartments, plotted developments, and townships, along with diversification into sectors such as hospitality, aviation, entertainment, education, golf projects, and building-materials trading. The company positioned itself as a low-debt or zero-debt developer, emphasising clear land titles, legal transparency, and minimal litigation to build buyer confidence. At its peak, Confident Group was reported to have completed or launched around 140–165 projects, covering over 40 million square feet of development and serving more than 15,000 customers across India and the Gulf region. The group was often cited among leading real estate developers in South India, with several projects receiving high CRISIL ratings and strong brand recognition, particularly in Kerala and Bengaluru. Disclaimer: If you or someone you know is in distress or struggling with mental health, please seek help immediately. Fortis National Helpline: +91-8376804102 In the middle of the ongoing Iran–US–Israel conflict in the region, a viral photo showing an Israeli soldier using a sledgehammer to strike a statue of Jesus Christ has triggered strong backlash.</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Jefferies sees 23% upside for this recent listing — What’s driving the bullish call?</t>
+          <t>Is the realty slump ending? 5 reasons why PE investors are betting on a $4.4 bn rebound</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Jefferies has kicked off coverage on WeWork India with a bullish call, citing premium positioning, GCC-led demand and room for a 23% upside.</t>
+          <t>Private equity inflows into Indian real estate are set to rebound to $4.4 billion in 2026, led by office and logistics assets, Knight Frank says.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>November 18, 2025 12:13 IST</t>
+          <t>December 29, 2025 17:17 IST</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>https://www.financialexpress.com/market/jefferies-initiates-wework-india-with-buy-rating-premium-flex-workspace-leader-seen-delivering-23-upside-strong-gcc-demand-4048143/</t>
+          <t>https://www.financialexpress.com/business/industry/is-the-realty-slump-ending-knight-frank-sees-4-4-billion-private-equity-rebound-in-indian-real-estate-2026/4091398/</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Another recent listing is in focus. Jefferies has initiated coverage on WeWork India with a Buy rating and a target price of Rs 790. The brokerage said the company’s premium position in the flexible workspace market, strong enterprise client mix and sustained demand from GCCs support a clear multi-year growth cycle. At the current price of Rs 639.80, the target implies nearly 23% upside. According to Jefferies, WeWork India is now the largest flex-workspace operator in the country by revenue, generating nearly 40% more than its closest peer in FY25. The brokerage added that the company’s combination of Grade A locations, mature centres and higher revenue per desk has helped it build one of the strongest margin profiles in the sector. Below is a detailed look at Jefferies’ investment view on WeWork India. Jefferies said WeWork India stands out because of its presence in top micro-markets, access to Grade A buildings and concentration in major demand hubs such as Bengaluru, Mumbai and NCR. As of September 2025, the company had 68 operational centres and 114,077 desks with 7.67 million sq. ft. of leasable area. The brokerage added that WeWork India commands around Rs 20,000 per desk per month, nearly twice that of listed peers, driven by a higher share of enterprise clients. In the June quarter of FY26, 76% of net membership fees came from enterprise customers, while Fortune 500 clients made up 25%. Jefferies said this mix strengthens renewal trends and helps maintain stable occupancy across mature centres. Renewal rate in the quarter stood at 74%, while mature-centre occupancy was more than 80%. According to Jefferies, the flexible workspace sector is expanding at nearly twice the pace of the overall office market. Total flexible stock in Tier-1 cities is forecast to grow to 140 to 144 million sq. ft. by 2027, up from 62 to 64 million sq. ft. in 2023. Demand from GCCs is a key growth driver. Jefferies cited CBRE data showing that GCC leasing rose from 19 million sq. ft. in 2022 to 29 million sq. ft. in 2024, with their share of total office leasing at 36%. Bengaluru remains the largest market, accounting for more than 30% of India’s flex capacity. The brokerage said WeWork India benefits directly from these patterns because its centres are concentrated in clusters where GCCs and large domestic companies are expanding. WeWork India has steadily expanded its footprint from 6 million sq. ft. in FY24 to 7.7 million sq. ft. in FY25, with additional fit-outs underway. Jefferies said the company should be able to add 15,000 to 20,000 new seats annually for the next three years. Occupancy beyond the breakeven threshold flows directly to profitability because most costs are recovered early in a centre’s life. Jefferies highlighted that the company’s revenue-to-rent multiple of 2.7 times in FY25 is above the industry average of 1.9 to 2.5 times. Membership agreements with annual fee escalations of 6% and lock-ins of up to 36 months further improve cash flow visibility. Jefferies expects WeWork India to deliver more than 20% revenue CAGR and nearly 28% EBITDA CAGR between FY25 and FY28. The brokerage projects revenue rising from Rs 1,965.8 crore in FY25 to Rs 3,597.4 crore in FY28. IGAAP EBITDA is estimated to grow from Rs 377.6 crore to nearly Rs 800 crore over the same period. EBITDA margin is expected to improve from 19.2% to above 22% as more centres cross maturity and benefit from operational leverage. Jefferies noted that ARPM has risen at an 8% CAGR since FY23 and should continue to increase due to contract escalations and premium-centre mix. Jefferies on WeWork India: Funding adequate for expansionSeat additions require around Rs 135,000 per desk in capex, translating to approximately Rs 250 to 300 crore annually for the planned expansion. Jefferies said this is fully supported by operating cash flow, which has been above Rs 300 crore for three straight years. After the IPO, net debt stands at Rs 120 crore, which the brokerage said is healthy for a company of this scale. Things may soon change in a big way at HSBC Holdings Plc, as the bank quietly looks at cutting a set number of jobs over the next few years, Bloomberg reported.</t>
+          <t>Private equity investments in Indian real estate fell 29% year-on-year in 2025, even as office assets continued to attract the largest share of capital, according to a report by Knight Frank India. The report indicates that while 2025 marked a pause in private equity activity, investment momentum is expected to improve in 2026 as the cost of capital stabilises and valuation expectations begin to align. Private equity inflows into Indian real estate are projected to rise to around $4.4 billion next year, driven by selective deployment rather than broad-based risk taking. The findings are part of Trends in Private Equity Investments in India: H2 2025, which tracks only private equity capital deployed across office, residential, retail and warehousing assets. The report excludes REITs, InvITs, hospitality and data centres to ensure consistency in investment tracking. Knight Frank India said the decline was driven by a recalibration across three interlinked factors: the effective cost of capital, exit visibility and valuation alignment. While macro indicators such as GDP growth, inflation and interest rates showed improvement, these factors did not realign quickly enough to support sustained capital deployment during the year. Despite the slowdown in 2025, Knight Frank India said its investment forecasting model points to a measured recovery next year. “Knight Frank’s investment forecasting model points to a more supportive environment over the medium term. Based on assumptions around government capital expenditure, currency movement, inflation, interest rates and incremental office supply, private equity investments in Indian real estate are projected to rise by 28% year on year to approximately $4.4 billion in 2026. This recovery is expected to be measured, driven by selective growth rather than a broad-based return of risk capital,” said Shishir Baijal, International Partner, Chairman and Managing Director, Knight Frank India. The report added that slower valuation adjustment between buyers and sellers constrained deal execution, even as operating performance in office and retail assets remained stable. As a result, private equity investors stayed cautious and tilted towards downside-protected, income-focused structures instead of large equity-led transactions. The consultancy noted that capital deployment in 2026 is likely to be guided by asset-level fundamentals and execution clarity, rather than a rapid return of risk-heavy bets. According to the report, total private equity inflows into Indian real estate stood at around USD 3.5 billion in 2025, sharply lower than the previous year. Office assets remained the largest recipient, accounting for 58% of total investments, with inflows of about USD 2.0 billion. Knight Frank India said office investment volumes were broadly in line with the three-year average, indicating continued investor interest in income-generating assets. The segment benefited from its scale, institutional ownership profile and steady leasing demand, even as investors remained cautious on pricing and exits. Residential real estate ranked second, drawing 17% of total private equity investments during the year. However, the nature of capital deployment changed. The report said investors increasingly preferred structured and credit-led instruments, focusing on projects with clear execution visibility and contracted cash flows. Equity investments were largely limited to de-risked developments. Warehousing emerged as the third-largest segment, attracting 15% of private equity inflows in 2025. Knight Frank India said occupier demand remained healthy, supported by e-commerce expansion, manufacturing growth and supply-chain formalisation. Investment volumes, however, were constrained by limited availability of stabilised assets and tighter underwriting standards. Retail accounted for 11% of total private equity investments, driven mainly by a single large transaction after nearly two years of muted activity. The report said capital was deployed only in assets meeting strict criteria on scale, operating performance and exit visibility. Knight Frank India added that office and logistics assets are expected to continue attracting most private equity capital in 2026, while residential and retail investments are likely to remain project-specific and structured in nature. Taken together, Knight Frank India’s findings suggest that the slowdown in private equity investments during 2025 was less about weakening real estate fundamentals and more about capital market constraints. With offices and logistics continuing to offer income visibility and execution clarity, and with valuation and exit conditions expected to improve gradually, the consultancy expects private equity activity to pick up in 2026—though investors are likely to remain disciplined and selective rather than aggressive in their return. India’s exports dropped by 7.4% in March due to the US-Israel war and the blockade of the Strait of Hormuz. Exports to West Asia fell by 58%, leading to a trade deficit of $20.7 billion. However, the government is optimistic about future trade with the help of Free Trade Agreements. Imports also decreased by 6.5%, with only the engineering sector showing growth in exports.</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
@@ -8580,546 +8582,546 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Published Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>F&amp;O Radar: Bull Call spread strategy for Supreme Industries</t>
+          <t>Lenskart shares tumble 5% amid online backlash over dress code row</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Supreme Industries shows strong bullish momentum, trading above key resistance levels and its 200-day EMA. Analysts recommend a bull call spread strategy with defined risk and reward, targeting gains on further upside. The stock’s structure suggests continued strength, supported by technical indicators and sustained buying interest.</t>
+          <t>Lenskart shares fell amid social media backlash over an alleged dress code restricting religious symbols. The controversy persisted despite clarification from CEO Peyush Bansal, with the policy drawing criticism and boycott calls.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/fo-radar-bull-call-spread-strategy-for-supreme-industries/articleshow/129670127.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/lenskart-shares-tumble-5-amid-boycott-calls-online-backlash-over-religious-dress-code-controversy/articleshow/130385860.cms</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Lacking firepower: Down up to 11%, Iran-Israel war fails to trigger defence stocks. What’s the outlook</t>
+          <t>Why is stock market rising today? Sensex jumps 400 points, Nifty above 24,450. 5 key factors explained</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Defence stocks have failed to rally despite the ongoing Iran-Israel war, with many declining up to 11% amid broader market weakness. While some stocks have posted gains, the trend remains mixed. Analysts see long-term potential driven by rising global defence spending despite near-term volatility and valuation concerns.</t>
+          <t>Indian markets reversed early losses to trade higher, supported by a stronger rupee, continued FII buying and oil prices staying below $100 per barrel. Benchmark indices Sensex and Nifty gained around 0.5%, while broader markets also moved into positive territory led by PSU banks and midcap stocks.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/lacking-firepower-down-up-to-11-iran-israel-war-fails-to-trigger-defence-stocks-whats-the-outlook/articleshow/129670053.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/why-is-stock-market-rising-today-sensex-jumps-400-points-nifty-above-24450-5-key-factors-explained/articleshow/130385841.cms</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Waaree Energies among 5 F&amp;O stocks with a sharp rise in futures open interest</t>
+          <t>JPMorgan finds Reliance Industries share valuation comfortable but flags O2C as uncertain spot</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>As of March 18, there was a notable surge in futures open interest for five stocks in the NSE F&amp;O pack, contributing to a total increase in open interest of over 5% as compared to the previous trade. A significant uptick in futures open interest indicates substantial growth in the number of active, unexpired futures contracts for a specific security. This uptrend reflects an increasing number of participants either initiating new positions or expanding the size of their existing positions within the futures market.</t>
+          <t>JPMorgan maintains an Overweight rating on Reliance Industries. The brokerage sees comfortable relative valuation for RIL. Near-term outlook for oil-to-chemicals business remains uncertain. JPMorgan retains a price target of Rs 1,675 for March 2027. The firm expects improved refining and petrochemical margins in the medium term. Retail valuation upside also offers potential gains.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/waaree-energies-among-5-fo-stocks-with-a-sharp-rise-in-futures-open-interest/slideshow/129669497.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/jpmorgan-finds-reliance-industries-share-valuation-comfortable-but-flags-o2c-as-uncertain-spot/articleshow/130382645.cms</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Manappuram Finance shares drop 2% after RBI gives nod for Rs 4,385 crore Bain Capital deal</t>
+          <t>Angel One shares drop 2% as JM Financial downgraded the stock following Q4 results. Should you buy, sell or hold?</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Manappuram Finance shares dipped 2% after its subsidiaries received RBI approval for Bain Capital's indirect control, marking the final step in the Rs 4,385 crore deal. Bain Capital will hold a significant stake, becoming a joint promoter alongside existing ones, with the capital infusion expected by March 31, 2026.</t>
+          <t>Angel One shares dipped despite strong Q4 results showing an 84% profit surge. Brokerages remain divided, with some downgrading while others maintain 'Buy' ratings, citing growth potential and digital platform strength. Analysts foresee margin improvements, though near-term pressures from IPL spending are noted. The stock's recent rally has tempered market enthusiasm.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/manappuram-finance-shares-in-focus-as-rbi-gives-nod-for-rs-4385-crore-bain-capital-deal/articleshow/129670003.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/angel-one-shares-drop-2-as-jm-financial-downgraded-the-stock-following-q4-results-should-you-buy-sell-or-hold/articleshow/130385433.cms</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>US Fed keeps rates unchanged, raises inflation outlook. What does it mean for the Indian stock market?</t>
+          <t>Trent shares jump 4% ahead of board meet to consider bonus issue on April 22</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>The US Fed’s hawkish stance has reinforced risk-off sentiment, with markets pushing rate cut expectations to 2027 amid rising oil shock risks. Bond yields climbed and equities fell on the outlook. While some experts see continued pressure, others believe much of the uncertainty is already priced in, suggesting limited near-term market reaction despite geopolitical tensions.</t>
+          <t>Shares of Trent Limited rose 4% ahead of its April 22 board meeting to consider a bonus issue, dividend and fundraising plans. Investors remain cautious as analysts flag margin pressure and store overexpansion concerns, even as revenue growth stays healthy and the retailer continues expanding its store network.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/us-fed-keeps-rates-unchanged-raises-inflation-outlook-what-does-it-mean-for-the-indian-stock-market/articleshow/129669885.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/trent-shares-jump-4-ahead-of-board-meet-to-consider-bonus-issue-on-april-22/articleshow/130384879.cms</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Infosys, TCS, other IT stocks in focus as US Fed chief says inflation is not coming down as much as hoped</t>
+          <t>Stock picks of the week: 5 stocks with consistent score improvement and upside potential of up to 33%</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Indian IT stocks are in focus after the US Federal Reserve held rates steady, warning that inflation remains elevated amid rising oil prices and geopolitical tensions. Powell’s cautious stance and higher inflation projections triggered a sharp fall on Wall Street, raising concerns over global demand and potential pressure on IT sector earnings.</t>
+          <t>To get clarity on the markets, there are three questions to which you need answers. First: When will the war end? Second: How long will it take to rebuild destroyed infrastructure? Third: How will the post-war geopolitical situation pan out? Now, the answers to all three are up in the air. So, expect a phase of uncertainty. Our selected stocks for today depict a strong upward trajectory in their overall average score which is based on five key pillars: Earnings, fundamentals, relative valuation, risk, and price momentum. This implies that there has been a significant improvement in their market outlook in the given time frame.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/infosys-tcs-other-it-stocks-in-focus-as-us-fed-chief-says-inflation-is-not-coming-down-as-much-as-hoped/articleshow/129669464.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/stock-picks-of-the-week-5-stocks-with-consistent-score-improvement-and-upside-potential-of-up-to-33/articleshow/130384546.cms</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Bank  of Japan keeps interest rates steady at 0.75%, sticks to recovery view</t>
+          <t>Suzlon Energy shares drop 2% after 35% rally in April so far. Should you buy?</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>The Bank of Japan held its interest rates steady at 0.75% on Thursday, projecting a moderate economic recovery. Despite global uncertainties from the Middle East, the central bank's decision was largely anticipated. However, one board member advocated for a rate hike. Governor Kazuo Ueda is set to address the media later today.</t>
+          <t>Suzlon Energy has seen a sharp rebound with improving technical indicators, but analysts caution against aggressive buying as the stock enters overbought territory. While structural tailwinds from rising power demand and wind energy prospects support the long-term outlook, near-term consolidation or correction is likely, making a buy-on-dips strategy more prudent for investors.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/bank-of-japan-keeps-interest-rates-steady-at-0-75-sticks-to-recovery-view/articleshow/129669613.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/suzlon-energy-shares-drop-2-after-35-rally-in-april-so-far-should-you-buy/articleshow/130384566.cms</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Tata Capital among 3 stocks showing bullish White Marubozu pattern</t>
+          <t>HDFC Bank vs ICICI Bank vs YES Bank: Which one to buy after Q4 results?</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>On March 18, three stocks in the NSE large-cap pack appeared on the ‘White Marubozu’ bullish scanner, according to StockEdge’s technical scan data. A White Marubozu is a bullish candlestick pattern in technical analysis where the opening price is the lowest for a given period, and the closing price is the highest.Represented by a long white (or green) candlestick with no upper shadow and a small or nonexistent lower shadow, it indicates strong buying pressure throughout the session. Traders interpret it as a signal that buyers were in control from the opening to the close, often using such patterns to inform decisions about future price movements in financial markets.</t>
+          <t>HDFC Bank, ICICI Bank and Yes Bank delivered steady FY26 performances with healthy earnings growth and improved asset quality. While ICICI Bank and HDFC Bank attracted positive brokerage outlooks with strong fundamentals, analysts remain cautious on Yes Bank, citing valuation concerns and sustainability risks despite sharp profit growth in the latest quarter.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/tata-capital-among-3-stocks-showing-bullish-white-marubozu-pattern/slideshow/129669456.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/hdfc-bank-vs-icici-bank-vs-yes-bank-which-one-to-buy-after-q4-results/articleshow/130383888.cms</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>HDFC Bank shares crash 8% as  Atanu Chakraborty quits, says certain values didn’t align; ADRs tumble 7%</t>
+          <t>BHEL shares rally 5% after reporting 18% YoY rise in FY26 provisional turnover</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>HDFC Bank share price plunged 8.4% after its part-time Chairman Atanu Chakraborty resigned, citing ethical concerns over recent bank practices. Keki Mistry has been appointed interim chairman. Chakraborty's tenure saw the significant merger with HDFC, though its full benefits are yet to be realized.</t>
+          <t>Shares of Bharat Heavy Electricals Limited rallied nearly 5% after the company posted an 18% YoY rise in its FY26 provisional turnover to Rs 32,350 crore. Strong order inflows, a Rs 2.4 lakh crore order book, and steady project execution boosted sentiment, though technical indicators signal overbought conditions.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/hdfc-bank-shares-in-focus-as-atanu-chakraborty-quits-says-certain-values-didnt-align-adrs-tumble-7/articleshow/129669233.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/bhel-shares-rally-5-after-reporting-18-yoy-rise-in-fy26-provisional-turnover/articleshow/130383831.cms</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Stocks to buy in 2026 for long term: NTPC Green Energy, ASK Automotive among 5 stocks that could give 10-20% return</t>
+          <t>Apollo Micro Systems shares jump 23% in 2 days after securing arms manufacturing licence</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Brokerages have turned constructive on a diverse set of companies across green energy, auto components, insurance, consumer, and pharmaceuticals, highlighting strong growth visibility and sectoral tailwinds.We have collated a list of recommendations from top brokerage firms from ETNow and other sources:</t>
+          <t>Apollo Micro Systems shares surged after receiving a crucial arms manufacturing licence from the Indian government. This lifetime licence allows the company to produce a wide range of defence systems. The approval positions Apollo Micro Systems for significant growth in both domestic and export markets. The company plans a phased expansion to ensure robust manufacturing capabilities and quality control.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/stocks-to-buy-in-2026-for-long-term-ntpc-green-energy-ask-automotive-among-5-stocks-that-could-give-10-20-return/slideshow/129668966.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/apollo-micro-systems-shares-jump-23-in-2-days-after-securing-arms-manufacturing-licence/articleshow/130383424.cms</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Positive Breakout: These 10 stocks cross above their 200 DMAs</t>
+          <t>Adani Power shares jump 3% to fresh 52-week high as firm expands nuclear energy ambitions</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>In the Nifty 500 pack, 10 stocks gained over 3% and their closing prices crossed above their 200-day DMA (Daily Moving Average) on March 18, 2026, according to StockEdge’s technical scan data. The 200-day daily moving average (DMA) is used by traders as a key indicator for determining the overall trend in a particular stock. As long as the stock is priced above the 200-day SMA on the daily timeframe, it is generally considered to be in an overall uptrend. Take a look:</t>
+          <t>Shares of Adani Power hit a fresh 52-week high after its subsidiary Adani Atomic Energy incorporated Coastal-Maha Atomic Energy, signalling a deeper push into nuclear energy. The stock’s surge also comes amid rising expectations of strong summer power demand, with analysts projecting higher coal-fired generation and firm merchant power prices.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/positive-breakout-these-10-stocks-cross-above-their-200-dmas/slideshow/129668908.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/adani-power-shares-jump-3-to-fresh-52-week-high-as-firm-expands-nuclear-energy-ambitions/articleshow/130383329.cms</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Stock market holiday today for Gudi Padwa 2026: Are NSE &amp; BSE open or closed for Gudi Padwa celebration? Check now</t>
+          <t>Reliance Industries to declare dividend this week: Here's how Mukesh Ambani-led company rewarded its 42 lakh shareholders so far</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>NSE BSE Holiday Today: Even as the country celebrates Gudi Padwa today, there will be no market holiday and stock exchanges BSE and the NSE will open for trading at the usual time.</t>
+          <t>Reliance Industries Limited will consider a dividend this week alongside its Q4 FY26 results. The Mukesh Ambani-led firm has a long dividend track record, rewarding over 42 lakh shareholders, even as investors watch earnings closely amid volatile oil prices and global market uncertainties.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/stock-market-holiday-today-for-gudi-padwa-2026-are-nse-bse-open-or-closed-for-gudi-padwa-celebration-check-now/articleshow/129662011.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/reliance-industries-to-declare-dividend-this-week-heres-how-mukesh-ambani-led-company-rewarded-its-42-lakh-shareholders-so-far/articleshow/130382783.cms</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Stocks in news: Manappuram Finance, Kotak Bank, Nazara Technologies, United Breweries</t>
+          <t>HDFC Bank shares fall over 1% after Q4. Jefferies, Bernstein, 3 other brokerage weigh in</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Indian markets continued their recovery for a third straight session, with Nifty approaching the 23,800-24,000 resistance zone. Key stocks like Manappuram Finance, Kotak Bank, Nazara Technologies, and United Breweries are in focus due to significant corporate developments, including acquisitions, licensing agreements, and environmental clearances.</t>
+          <t>HDFC Bank's shares dipped despite a 9% net profit rise to Rs 19,221 crore for the March quarter. While interest income saw a slight decline, return on assets improved. Analysts largely maintain buy or outperform ratings, citing strong deposit growth, resilient margins, and attractive valuations, though some caution on near-term growth acceleration.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/stocks-in-news-manappuram-finance-kotak-bank-nazara-technologies-united-breweries/articleshow/129662710.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/hdfc-bank-shares-fall-over-1-after-q4-jefferies-bernstein-3-other-brokerage-weigh-in/articleshow/130382746.cms</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>GIFT Nifty down 550 points; here's the trading setup for today's session</t>
+          <t>MCX gets Sebi nod to start coal exchange subsidiary</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Indian equity markets closed strong on March 18, with benchmarks extending their upward trend. Analysts suggest the index holding above Wednesday's low of 23,618 will pave the way for further gains towards 24,000 and 24,300. Volatility eased as India VIX fell sharply below 20.</t>
+          <t>Multi Commodity Exchange of India Limited has secured Securities and Exchange Board of India approval to launch a coal exchange subsidiary, marking a strategic push into energy markets. The move aims to create a transparent, tech-driven platform for coal trading, enhancing price discovery and expanding MCX’s commodity ecosystem presence.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/pre-market-action-heres-the-trade-setup-for-todays-session/articleshow/129662813.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/mcx-gets-sebi-nod-to-start-coal-exchange-subsidiary/articleshow/130382703.cms</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>UltraTech to pick up 26% in Sunsure Solarpark Seven</t>
+          <t>Is the RBI fighting the wrong battle? Why rate hikes may not solve India’s current inflation problem</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>UltraTech Cement is set to acquire a significant stake in Sunsure Solarpark Seven. This move aims to secure green energy for UltraTech. The acquisition will help optimize energy costs and meet regulatory demands. The deal is expected to be finalized within 180 days. This strategic investment underscores UltraTech's commitment to renewable energy.</t>
+          <t>Rising oil prices due to the West Asia conflict have lifted inflation expectations, but underlying demand in India remains weak. Despite market signals pointing to possible rate hikes, historical trends and current macro conditions suggest the RBI may hold off, favouring supportive monetary policy amid fragile growth and supply-driven inflation pressures.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/ultratech-to-pick-up-26-in-sunsure-solarpark-seven/articleshow/129668417.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/is-the-rbi-fighting-the-wrong-battle-why-rate-hikes-may-not-solve-indias-current-inflation-problem/articleshow/130382575.cms</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Unloved rally: Markets rebound amid scepticism after sharp March sell-off</t>
+          <t>Yes Bank shares jump 3% after Q4 earnings beat estimates. Here's what Morgan Stanley, other brokerages say</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Markets are experiencing a cautious rebound after recent declines.  This rally, fueled by short covering and domestic institutional buying, is met with skepticism.  Experts suggest a decisive shift depends on a resolution to the West Asia conflict.  Foreign institutional investors continue to sell, adding to market unease.  Traders await clarity on the geopolitical situation before committing further.</t>
+          <t>Yes Bank shares rose after reporting a strong March quarter with sharp growth in net profit and net interest income, alongside improved asset quality. However, brokerages remain cautious, citing expensive valuations, reliance on recoveries, and below-industry growth, raising concerns over the sustainability of profitability and near-term upside potential in the stock.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>No date available</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>https://economictimes.indiatimes.com/markets/stocks/news/unloved-rally-markets-rebound-amid-scepticism-after-sharp-march-sell-off/articleshow/129668286.cms</t>
+          <t>https://economictimes.indiatimes.com/markets/stocks/news/yes-bank-shares-jump-3-after-q4-earnings-beat-estimates-heres-what-morgan-stanley-other-brokerages-say/articleshow/130382395.cms</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>No Content</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Stock Market</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 